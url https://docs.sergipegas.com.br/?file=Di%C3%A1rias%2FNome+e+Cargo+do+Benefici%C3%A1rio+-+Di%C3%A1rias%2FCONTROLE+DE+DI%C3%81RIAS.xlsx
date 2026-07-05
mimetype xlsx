--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -7,117 +7,117 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Diárias\Nome e Cargo do Beneficiário - Diárias\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A06042E-C0D0-42CF-9F58-D36095ACF0F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC2CA551-A130-45A4-A1F0-FA9362BDB5DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2520" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Diárias" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Diárias!$C$157:$I$157</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Diárias!$C$172:$I$172</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I154" i="4" l="1"/>
-  <c r="I186" i="4"/>
+  <c r="I169" i="4" l="1"/>
+  <c r="I201" i="4"/>
+  <c r="I202" i="4"/>
+  <c r="I203" i="4"/>
+  <c r="I204" i="4"/>
+  <c r="I172" i="4" l="1"/>
+  <c r="I171" i="4"/>
+  <c r="I185" i="4" l="1"/>
+  <c r="I183" i="4" l="1"/>
+  <c r="I184" i="4"/>
+  <c r="I181" i="4" l="1"/>
+  <c r="I182" i="4"/>
+  <c r="I180" i="4"/>
+  <c r="I179" i="4"/>
+  <c r="I178" i="4"/>
+  <c r="I176" i="4" l="1"/>
+  <c r="I175" i="4"/>
+  <c r="I174" i="4"/>
+  <c r="I173" i="4"/>
+  <c r="I190" i="4" l="1"/>
   <c r="I187" i="4"/>
   <c r="I188" i="4"/>
   <c r="I189" i="4"/>
-  <c r="I157" i="4" l="1"/>
-[...26 lines deleted...]
-  <c r="I185" i="4" l="1"/>
+  <c r="I191" i="4"/>
+  <c r="I186" i="4" l="1"/>
+  <c r="I198" i="4" l="1"/>
+  <c r="I197" i="4"/>
+  <c r="I199" i="4"/>
+  <c r="I195" i="4" l="1"/>
+  <c r="I196" i="4"/>
+  <c r="I194" i="4"/>
+  <c r="I193" i="4" l="1"/>
+  <c r="I200" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1871" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1988" uniqueCount="546">
   <si>
     <t>DESTINO</t>
   </si>
   <si>
     <t>DIRETOR</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ CASTILHO ALMEIDA DE JESUS </t>
   </si>
   <si>
     <t>ASSESSOR DE COMUNICAÇÃO E MARKETING</t>
   </si>
   <si>
     <t>BRASÍLIA/DF</t>
   </si>
   <si>
     <t>ENCONTRO DAS DISTRIBUIDORAS DE GÁS DO NORDESTE</t>
   </si>
   <si>
     <t>MAURÍCIO DE OLIVEIRA CAJAZEIRA</t>
   </si>
   <si>
     <t>ASSESSOR DA PRESIDÊNCIA</t>
   </si>
   <si>
@@ -1641,57 +1641,132 @@
     <t>5 A 6/02/2026</t>
   </si>
   <si>
     <t>REUNIÃO DOS PRESIDENTES DAS CDL´S E DO CONSÓRCIO NORDESTE</t>
   </si>
   <si>
     <t>PARTICIPAR WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC E FGV SOBRE DESCOMISSIONAMENTO E COMISSIONAMENTO OFFSHORE. E PARTICIPAR DO WORKHSOP "FROTA URBANA" - TRANSIÇÃO ENERGÉTICA NO TRANSPORTE URBANO PROMOVIDO PELA MITSUI.</t>
   </si>
   <si>
     <t>1300,00</t>
   </si>
   <si>
     <t>12 A 14/03/2026</t>
   </si>
   <si>
     <t>30/03 A 02/04/2026</t>
   </si>
   <si>
     <t>REUNIÃO MDIC - INFRAESTRUTURA DATA CENTERS - PAUTA: SEGURANÇA ENERGÉTICA.</t>
   </si>
   <si>
     <t>30 a 31/03/2026</t>
   </si>
   <si>
     <t>PARTICIPAR WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC EM PARCERIA COM A  FGV SOBRE DESCOMISSIONAMENTO, COMISSIONAMENTO,  OPERAÇÃO E LOGÍSTICA  OFFSHORE.</t>
+  </si>
+  <si>
+    <t>04 - ABRIL 2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 8º FÓRUM SUL BRASILEIRO DE BIOGÁS E BIOMETANO</t>
+  </si>
+  <si>
+    <t>13 A 15/04/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA COMITIVA GOVERNAMENTAL PARA PARTICIPAR DA CONFERÊNCIA OTC - 2026</t>
+  </si>
+  <si>
+    <t>30/04 A 08/05/2026</t>
+  </si>
+  <si>
+    <t>HOUSTON / EUA</t>
+  </si>
+  <si>
+    <t>10629,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO GAS WEEK 2026</t>
+  </si>
+  <si>
+    <t>27 A 30/04/2026</t>
+  </si>
+  <si>
+    <t>28 A 29/04/2026</t>
+  </si>
+  <si>
+    <t>05 - MAIO 2026</t>
+  </si>
+  <si>
+    <t>19 A 21/05/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO WORKSHOP DE GÁS DA ARGUS</t>
+  </si>
+  <si>
+    <t>20 A 22/05/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA 129ª ASSEMBLEIA GERAL EXTRAORDINÁIRA DE ASSOCIADOS DA ABEGÁS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FÓRUM NACIONAL DOS SECRETÁRIOS ESTADUAIS DE MINAS E ENERGIA </t>
+  </si>
+  <si>
+    <t>26 A 29/05/2026</t>
+  </si>
+  <si>
+    <t>GOIÂNIA/GO</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO "BAHIA OIL &amp; GAS ENERGY"</t>
+  </si>
+  <si>
+    <t>27 A 30/05/2026</t>
+  </si>
+  <si>
+    <t>1000,00</t>
+  </si>
+  <si>
+    <t>COSUG</t>
+  </si>
+  <si>
+    <t>27 A 29/05/2026</t>
+  </si>
+  <si>
+    <t>DARLAN  JOSÉ DÓREA SANTOS FILHO</t>
+  </si>
+  <si>
+    <t>ASDAF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1728,50 +1803,56 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1814,51 +1895,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1954,1077 +2035,1080 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>1904</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1034" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6257925" y="676275"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>2485</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1065" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6257925" y="1000125"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6262688" y="678656"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -3316,6871 +3400,7276 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I235"/>
+  <dimension ref="A1:I250"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D5" sqref="D5"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="20" style="2" customWidth="1"/>
     <col min="3" max="3" width="44.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="65.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="22.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>73</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>74</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>76</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>89</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I1" s="10" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
-      <c r="B2" s="54" t="s">
-        <v>511</v>
+      <c r="B2" s="55" t="s">
+        <v>531</v>
       </c>
       <c r="C2" s="58" t="s">
-        <v>395</v>
+        <v>544</v>
       </c>
       <c r="D2" s="59" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>545</v>
+      </c>
+      <c r="E2" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F2" s="57" t="s">
+        <v>543</v>
       </c>
       <c r="G2" s="57" t="s">
-        <v>520</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>539</v>
+      </c>
+      <c r="H2" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I2" s="56" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
-      <c r="B3" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="53" t="s">
+      <c r="B3" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C3" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="59" t="s">
+        <v>545</v>
+      </c>
+      <c r="E3" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F3" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="G3" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="H3" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="56" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10"/>
+      <c r="B4" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="59" t="s">
+        <v>404</v>
+      </c>
+      <c r="E4" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F4" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="G4" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="H4" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" s="56" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>375</v>
+      </c>
+      <c r="D5" s="59" t="s">
+        <v>542</v>
+      </c>
+      <c r="E5" s="60" t="s">
+        <v>390</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>540</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" s="56" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C6" s="58" t="s">
+        <v>414</v>
+      </c>
+      <c r="D6" s="59" t="s">
+        <v>504</v>
+      </c>
+      <c r="E6" s="60" t="s">
+        <v>390</v>
+      </c>
+      <c r="F6" s="57" t="s">
+        <v>540</v>
+      </c>
+      <c r="G6" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="H6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C7" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="49" t="s">
+      <c r="D7" s="62" t="s">
         <v>387</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E7" s="60" t="s">
         <v>390</v>
       </c>
-      <c r="F3" s="52" t="s">
-[...113 lines deleted...]
-      <c r="H7" s="27" t="s">
+      <c r="F7" s="57" t="s">
+        <v>540</v>
+      </c>
+      <c r="G7" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="H7" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="53" t="s">
-        <v>412</v>
+      <c r="I7" s="56" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
-      <c r="B8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="53" t="s">
+      <c r="B8" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D8" s="49" t="s">
+      <c r="D8" s="62" t="s">
         <v>396</v>
       </c>
-      <c r="E8" s="54" t="s">
-[...15 lines deleted...]
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E8" s="60" t="s">
+        <v>390</v>
+      </c>
+      <c r="F8" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="G8" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="H8" s="57" t="s">
+        <v>538</v>
+      </c>
+      <c r="I8" s="56" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
-      <c r="B9" s="60" t="s">
-[...24 lines deleted...]
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="E9" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F9" s="57" t="s">
+        <v>534</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>535</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
-      <c r="B10" s="53" t="s">
-[...24 lines deleted...]
-    <row r="11" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="B10" s="55" t="s">
+        <v>531</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E10" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F10" s="57" t="s">
+        <v>534</v>
+      </c>
+      <c r="G10" s="57" t="s">
+        <v>535</v>
+      </c>
+      <c r="H10" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
-      <c r="B11" s="53" t="s">
-        <v>93</v>
+      <c r="B11" s="55" t="s">
+        <v>531</v>
       </c>
       <c r="C11" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="49" t="s">
+      <c r="D11" s="62" t="s">
         <v>387</v>
       </c>
-      <c r="E11" s="49" t="s">
+      <c r="E11" s="60" t="s">
         <v>405</v>
       </c>
-      <c r="F11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="7" t="s">
+      <c r="F11" s="57" t="s">
+        <v>532</v>
+      </c>
+      <c r="G11" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="H11" s="57" t="s">
         <v>206</v>
       </c>
-      <c r="I11" s="53" t="s">
+      <c r="I11" s="56" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10"/>
-      <c r="B12" s="6" t="s">
-        <v>93</v>
+      <c r="B12" s="55" t="s">
+        <v>521</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="D12" s="12" t="s">
+      <c r="D12" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="E12" s="12" t="s">
-        <v>405</v>
+      <c r="E12" s="25" t="s">
+        <v>410</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>495</v>
+        <v>530</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>478</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10"/>
-      <c r="B13" s="6" t="s">
-        <v>93</v>
+      <c r="B13" s="55" t="s">
+        <v>521</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>395</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="E13" s="12" t="s">
-        <v>400</v>
+      <c r="E13" s="53">
+        <v>2</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>496</v>
+        <v>530</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>478</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
-      <c r="B14" s="6" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="B14" s="55" t="s">
+        <v>521</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="52" t="s">
+        <v>387</v>
+      </c>
+      <c r="E14" s="53">
+        <v>4</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>490</v>
+        <v>529</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="I14" s="6" t="s">
+      <c r="I14" s="24" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="10"/>
-      <c r="B15" s="6" t="s">
-        <v>98</v>
+      <c r="B15" s="55" t="s">
+        <v>521</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>395</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E15" s="53">
+        <v>9</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>481</v>
+        <v>525</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>482</v>
+        <v>524</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10"/>
-      <c r="B16" s="6" t="s">
-        <v>98</v>
+      <c r="B16" s="55" t="s">
+        <v>521</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>395</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>405</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>468</v>
+        <v>522</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="10"/>
-      <c r="B17" s="6" t="s">
-[...15 lines deleted...]
-        <v>487</v>
+      <c r="B17" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E17" s="53">
+        <v>2</v>
+      </c>
+      <c r="F17" s="54" t="s">
+        <v>519</v>
+      </c>
+      <c r="G17" s="30" t="s">
+        <v>520</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A18" s="10"/>
-      <c r="B18" s="6" t="s">
-        <v>98</v>
+      <c r="B18" s="12" t="s">
+        <v>511</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>483</v>
+        <v>34</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>484</v>
+        <v>387</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>390</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>486</v>
+        <v>517</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="10"/>
-      <c r="B19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="B19" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="C19" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A20" s="10"/>
+      <c r="B20" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="10"/>
+      <c r="B21" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="12" t="s">
+      <c r="D21" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="E19" s="12" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="E21" s="12" t="s">
-        <v>294</v>
+        <v>405</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>471</v>
+        <v>507</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>503</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>206</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
     </row>
     <row r="22" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="10"/>
-      <c r="B22" s="6" t="s">
-        <v>103</v>
+      <c r="B22" s="12" t="s">
+        <v>502</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>354</v>
+        <v>414</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>463</v>
+        <v>506</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>505</v>
+      </c>
+      <c r="H22" s="27" t="s">
+        <v>50</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10"/>
-      <c r="B23" s="6" t="s">
-        <v>103</v>
+      <c r="B23" s="12" t="s">
+        <v>502</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="12" t="s">
         <v>396</v>
       </c>
-      <c r="E23" s="12" t="s">
-[...3 lines deleted...]
-        <v>463</v>
+      <c r="E23" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>512</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>464</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>513</v>
+      </c>
+      <c r="H23" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10"/>
-      <c r="B24" s="6" t="s">
-[...25 lines deleted...]
-      <c r="A25" s="48"/>
+      <c r="B24" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="50" t="s">
+        <v>414</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="E24" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F24" s="27" t="s">
+        <v>500</v>
+      </c>
+      <c r="G24" s="51" t="s">
+        <v>501</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
       <c r="B25" s="6" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C25" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>387</v>
       </c>
       <c r="E25" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>501</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
+      <c r="B26" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="10"/>
+      <c r="B27" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="10"/>
+      <c r="B28" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="10"/>
+      <c r="B29" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="E29" s="12" t="s">
         <v>390</v>
       </c>
-      <c r="F25" s="7" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="F29" s="7" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>206</v>
+        <v>478</v>
       </c>
       <c r="I29" s="6" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="10"/>
       <c r="B30" s="6" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>376</v>
+        <v>480</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>405</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="31" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="10"/>
       <c r="B31" s="6" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>34</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>387</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>448</v>
+        <v>405</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>449</v>
+        <v>467</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>451</v>
+        <v>16</v>
       </c>
       <c r="I31" s="6" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="10"/>
       <c r="B32" s="6" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C32" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="10"/>
+      <c r="B33" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="10"/>
+      <c r="B34" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D32" s="12" t="s">
+      <c r="D34" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="E32" s="12" t="s">
-[...28 lines deleted...]
-      <c r="E33" s="12" t="s">
+      <c r="E34" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="10"/>
+      <c r="B35" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>475</v>
+      </c>
+      <c r="E35" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="F33" s="7" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="F35" s="7" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>476</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>477</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>28</v>
+        <v>478</v>
       </c>
       <c r="I35" s="6" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A36" s="10"/>
       <c r="B36" s="6" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>395</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>400</v>
+        <v>294</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>471</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>473</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>28</v>
+        <v>474</v>
       </c>
       <c r="I36" s="6" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="10"/>
       <c r="B37" s="6" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>354</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>466</v>
       </c>
       <c r="E37" s="12" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>463</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>464</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>121</v>
+        <v>465</v>
       </c>
       <c r="I37" s="6" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="10"/>
       <c r="B38" s="6" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>395</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>463</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>464</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>121</v>
+        <v>465</v>
       </c>
       <c r="I38" s="6" t="s">
-        <v>412</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A39" s="10"/>
       <c r="B39" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>103</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>387</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>410</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>461</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>462</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>4</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="40" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="48"/>
       <c r="B40" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>111</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>387</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>434</v>
+        <v>390</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>455</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>456</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>61</v>
+        <v>206</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-      </c>
+        <v>457</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="48"/>
       <c r="B41" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>419</v>
+        <v>266</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>376</v>
+        <v>413</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>312</v>
+        <v>410</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>453</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>454</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>121</v>
+        <v>4</v>
       </c>
       <c r="I41" s="6" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>111</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>312</v>
+        <v>410</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>453</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>454</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>121</v>
+        <v>4</v>
       </c>
       <c r="I42" s="6" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C43" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>387</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>458</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>459</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>425</v>
+        <v>206</v>
       </c>
       <c r="I43" s="6" t="s">
-        <v>426</v>
+        <v>460</v>
       </c>
     </row>
     <row r="44" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A44" s="24" t="s">
+      <c r="A44" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B44" s="25" t="s">
-[...24 lines deleted...]
-    <row r="45" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="B44" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="D44" s="34" t="s">
+        <v>374</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B45" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="34" t="s">
+      <c r="B45" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="D45" s="12" t="s">
         <v>376</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>401</v>
+        <v>458</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>402</v>
+        <v>459</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>50</v>
+        <v>206</v>
       </c>
       <c r="I45" s="6" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B46" s="12" t="s">
-[...6 lines deleted...]
-        <v>413</v>
+      <c r="B46" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>50</v>
+        <v>451</v>
       </c>
       <c r="I46" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B47" s="12" t="s">
-[...6 lines deleted...]
-        <v>396</v>
+      <c r="B47" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>387</v>
       </c>
       <c r="E47" s="12" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>50</v>
+        <v>451</v>
       </c>
       <c r="I47" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B48" s="12" t="s">
-[...6 lines deleted...]
-        <v>374</v>
+      <c r="B48" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E48" s="12" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>50</v>
+        <v>206</v>
       </c>
       <c r="I48" s="6" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B49" s="12" t="s">
-        <v>85</v>
+      <c r="B49" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>395</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>436</v>
+      </c>
+      <c r="G49" s="28" t="s">
+        <v>443</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>50</v>
+        <v>437</v>
       </c>
       <c r="I49" s="6" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B50" s="12" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="B50" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>34</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>405</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>442</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>420</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="51" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B51" s="12" t="s">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="B51" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>400</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>440</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>421</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I51" s="6" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B52" s="12" t="s">
-[...6 lines deleted...]
-        <v>396</v>
+      <c r="B52" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>413</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>185</v>
+        <v>410</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>439</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>430</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
     </row>
     <row r="53" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B53" s="12" t="s">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="B53" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E53" s="12" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>439</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>430</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>393</v>
+        <v>121</v>
       </c>
       <c r="I53" s="6" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
     </row>
     <row r="54" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B54" s="12" t="s">
-[...6 lines deleted...]
-        <v>374</v>
+      <c r="B54" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="E54" s="12" t="s">
-        <v>312</v>
+        <v>410</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>431</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>422</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="I54" s="6" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B55" s="12" t="s">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="B55" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>418</v>
       </c>
       <c r="E55" s="12" t="s">
-        <v>312</v>
+        <v>434</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>433</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I55" s="6" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B56" s="12" t="s">
-        <v>83</v>
+      <c r="B56" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>419</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="E56" s="12" t="s">
-        <v>177</v>
+        <v>312</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>428</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>430</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I56" s="6" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B57" s="12" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="B57" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="28" t="s">
+        <v>34</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>234</v>
+        <v>387</v>
       </c>
       <c r="E57" s="12" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>428</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>430</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="I57" s="6" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
-        <v>292</v>
-[...19 lines deleted...]
-      <c r="H58" s="43" t="s">
+        <v>382</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="B59" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C59" s="46" t="s">
+        <v>415</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E59" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="F59" s="27" t="s">
+        <v>416</v>
+      </c>
+      <c r="G59" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="H59" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="I59" s="24" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="34" t="s">
+        <v>414</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>376</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="H60" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I58" s="42" t="s">
-[...25 lines deleted...]
-      <c r="H59" s="43" t="s">
+      <c r="I60" s="6" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" s="47" t="s">
+        <v>413</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="H61" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I59" s="42" t="s">
-[...58 lines deleted...]
-        <v>262</v>
+      <c r="I61" s="6" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="62" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B62" s="12" t="s">
-        <v>93</v>
-[...7 lines deleted...]
-      <c r="E62" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="C62" s="34" t="s">
+        <v>395</v>
+      </c>
+      <c r="D62" s="34" t="s">
+        <v>396</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="46" t="s">
+        <v>375</v>
+      </c>
+      <c r="D63" s="47" t="s">
+        <v>374</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A66" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C66" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" s="38" t="s">
+        <v>395</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="E67" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F62" s="43" t="s">
-[...143 lines deleted...]
-      </c>
       <c r="F67" s="7" t="s">
-        <v>364</v>
+        <v>398</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>356</v>
+        <v>399</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="I67" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B68" s="12" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="C68" s="38" t="s">
+        <v>34</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>234</v>
+        <v>387</v>
       </c>
       <c r="E68" s="12" t="s">
-        <v>282</v>
+        <v>390</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>391</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>392</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>121</v>
+        <v>393</v>
       </c>
       <c r="I68" s="6" t="s">
-        <v>285</v>
+        <v>394</v>
       </c>
     </row>
     <row r="69" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>84</v>
+      </c>
+      <c r="C69" s="28" t="s">
+        <v>375</v>
+      </c>
+      <c r="D69" s="43" t="s">
+        <v>374</v>
       </c>
       <c r="E69" s="12" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>388</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>389</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I69" s="6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="70" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>84</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>387</v>
       </c>
       <c r="E70" s="12" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>388</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>389</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I70" s="6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B71" s="12" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>266</v>
+        <v>10</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>267</v>
+        <v>234</v>
       </c>
       <c r="E71" s="12" t="s">
-        <v>357</v>
+        <v>177</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>385</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>386</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I71" s="6" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="12" t="s">
-        <v>185</v>
+        <v>294</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>383</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>384</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="I72" s="6" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B73" s="12" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="E73" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C73" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="D73" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="E73" s="43" t="s">
         <v>174</v>
       </c>
-      <c r="F73" s="7" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="7" t="s">
+      <c r="F73" s="43" t="s">
+        <v>380</v>
+      </c>
+      <c r="G73" s="43" t="s">
+        <v>381</v>
+      </c>
+      <c r="H73" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="I73" s="6" t="s">
+      <c r="I73" s="42" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="E74" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" s="44" t="s">
+        <v>378</v>
+      </c>
+      <c r="D74" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="E74" s="43" t="s">
         <v>174</v>
       </c>
-      <c r="F74" s="7" t="s">
-[...5 lines deleted...]
-      <c r="H74" s="7" t="s">
+      <c r="F74" s="43" t="s">
+        <v>380</v>
+      </c>
+      <c r="G74" s="43" t="s">
+        <v>381</v>
+      </c>
+      <c r="H74" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="I74" s="6" t="s">
+      <c r="I74" s="42" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="75" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B75" s="12" t="s">
-        <v>103</v>
-[...16 lines deleted...]
-      <c r="H75" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C75" s="28" t="s">
+        <v>375</v>
+      </c>
+      <c r="D75" s="43" t="s">
+        <v>374</v>
+      </c>
+      <c r="E75" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G75" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="H75" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="I75" s="6" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="I75" s="42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B76" s="12" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="E76" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="E76" s="43" t="s">
         <v>185</v>
       </c>
-      <c r="F76" s="7" t="s">
-[...5 lines deleted...]
-      <c r="H76" s="7" t="s">
+      <c r="F76" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G76" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="H76" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="I76" s="6" t="s">
+      <c r="I76" s="42" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="77" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>111</v>
-[...23 lines deleted...]
-    <row r="78" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C77" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="D77" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="E77" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F77" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G77" s="43" t="s">
+        <v>372</v>
+      </c>
+      <c r="H77" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" s="42" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B78" s="12" t="s">
-        <v>118</v>
-[...23 lines deleted...]
-    <row r="79" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C78" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="D78" s="43" t="s">
+        <v>267</v>
+      </c>
+      <c r="E78" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F78" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G78" s="43" t="s">
+        <v>373</v>
+      </c>
+      <c r="H78" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="42" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B79" s="12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>93</v>
+      </c>
+      <c r="C79" s="28" t="s">
+        <v>10</v>
       </c>
       <c r="D79" s="12" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E79" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E79" s="43" t="s">
         <v>174</v>
       </c>
-      <c r="F79" s="7" t="s">
-[...8 lines deleted...]
-      <c r="I79" s="6" t="s">
+      <c r="F79" s="43" t="s">
+        <v>369</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="H79" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="I79" s="42" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="80" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A80" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D80" s="12" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E80" s="12" t="s">
-        <v>174</v>
+        <v>357</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>340</v>
+        <v>367</v>
       </c>
       <c r="G80" s="7" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>4</v>
       </c>
       <c r="I80" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E81" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="G81" s="7" t="s">
-        <v>339</v>
+        <v>368</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="I81" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>98</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>333</v>
+        <v>364</v>
       </c>
       <c r="G82" s="7" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="I82" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>98</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="D83" s="12" t="s">
-        <v>336</v>
+        <v>234</v>
       </c>
       <c r="E83" s="12" t="s">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>355</v>
+      </c>
+      <c r="G83" s="40" t="s">
+        <v>365</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="I83" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>15</v>
+        <v>362</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>245</v>
+        <v>363</v>
       </c>
       <c r="E84" s="12" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>358</v>
+      </c>
+      <c r="G84" s="28" t="s">
+        <v>360</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="I84" s="6" t="s">
-        <v>207</v>
+        <v>359</v>
       </c>
     </row>
     <row r="85" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>361</v>
+      </c>
+      <c r="D85" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="E85" s="12" t="s">
-        <v>185</v>
+        <v>357</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>358</v>
+      </c>
+      <c r="G85" s="28" t="s">
+        <v>360</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I85" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B86" s="12" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>98</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>266</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="E86" s="12" t="s">
-        <v>185</v>
+        <v>357</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>358</v>
+      </c>
+      <c r="G86" s="28" t="s">
+        <v>360</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I86" s="6" t="s">
-        <v>262</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B87" s="12" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C87" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E87" s="12" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>348</v>
+      </c>
+      <c r="G87" s="39" t="s">
+        <v>349</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="I87" s="6" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
     </row>
     <row r="88" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B88" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>103</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>354</v>
       </c>
       <c r="D88" s="12" t="s">
-        <v>320</v>
+        <v>261</v>
       </c>
       <c r="E88" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>353</v>
+      </c>
+      <c r="G88" s="28" t="s">
+        <v>352</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B89" s="12" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>353</v>
+      </c>
+      <c r="G89" s="28" t="s">
+        <v>352</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I89" s="6" t="s">
-        <v>262</v>
+        <v>223</v>
       </c>
     </row>
     <row r="90" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B90" s="12" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>323</v>
+        <v>43</v>
       </c>
       <c r="D90" s="12" t="s">
-        <v>64</v>
+        <v>238</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="G90" s="28" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I90" s="6" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="91" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B91" s="12" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
       <c r="D91" s="12" t="s">
-        <v>182</v>
+        <v>234</v>
       </c>
       <c r="E91" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>350</v>
+      </c>
+      <c r="G91" s="18" t="s">
+        <v>351</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I91" s="6" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
     </row>
     <row r="92" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D92" s="12" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="E92" s="12" t="s">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="G92" s="7" t="s">
-        <v>315</v>
+        <v>346</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="I92" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>118</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="D93" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="G93" s="7" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I93" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B94" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>118</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="D94" s="12" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="E94" s="12" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="G94" s="7" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>158</v>
+        <v>28</v>
       </c>
       <c r="I94" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B95" s="12" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C95" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E95" s="12" t="s">
-        <v>312</v>
+        <v>174</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G95" s="7" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>313</v>
+        <v>255</v>
       </c>
     </row>
     <row r="96" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B96" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>118</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="D96" s="12" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E96" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="G96" s="7" t="s">
-        <v>309</v>
+        <v>339</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="97" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B97" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>118</v>
+      </c>
+      <c r="C97" s="34" t="s">
+        <v>237</v>
       </c>
       <c r="D97" s="12" t="s">
-        <v>35</v>
+        <v>238</v>
       </c>
       <c r="E97" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="G97" s="7" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I97" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B98" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>118</v>
+      </c>
+      <c r="C98" s="34" t="s">
+        <v>335</v>
       </c>
       <c r="D98" s="12" t="s">
-        <v>238</v>
+        <v>336</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="G98" s="7" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I98" s="6" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
     </row>
     <row r="99" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B99" s="12" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="D99" s="12" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E99" s="12" t="s">
-        <v>185</v>
+        <v>332</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="G99" s="7" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I99" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B100" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>87</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="D100" s="12" t="s">
-        <v>234</v>
-[...8 lines deleted...]
-        <v>307</v>
+        <v>238</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F100" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>330</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C101" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E101" s="12" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="G101" s="7" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I101" s="6" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>86</v>
+      </c>
+      <c r="C102" s="28" t="s">
+        <v>10</v>
       </c>
       <c r="D102" s="12" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
       <c r="E102" s="12" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I102" s="6" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B103" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C103" s="28" t="s">
-        <v>10</v>
+        <v>319</v>
       </c>
       <c r="D103" s="12" t="s">
-        <v>234</v>
+        <v>320</v>
       </c>
       <c r="E103" s="12" t="s">
-        <v>294</v>
+        <v>185</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="G103" s="7" t="s">
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>33</v>
+        <v>206</v>
       </c>
       <c r="I103" s="6" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B104" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>86</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="D104" s="12" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="E104" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="G104" s="7" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="I104" s="6" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B105" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>86</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>323</v>
       </c>
       <c r="D105" s="12" t="s">
-        <v>234</v>
+        <v>64</v>
       </c>
       <c r="E105" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>321</v>
+      </c>
+      <c r="G105" s="28" t="s">
+        <v>322</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="I105" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:9" s="1" customFormat="1" ht="27" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B106" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>86</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>219</v>
       </c>
       <c r="D106" s="12" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="E106" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>321</v>
+      </c>
+      <c r="G106" s="28" t="s">
+        <v>322</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I106" s="6" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
     </row>
     <row r="107" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B107" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>86</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="D107" s="12" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="E107" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>316</v>
+      </c>
+      <c r="G107" s="7" t="s">
+        <v>315</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I107" s="6" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
     </row>
     <row r="108" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B108" s="12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C108" s="28" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D108" s="12" t="s">
-        <v>289</v>
+        <v>238</v>
       </c>
       <c r="E108" s="12" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>314</v>
+      </c>
+      <c r="G108" s="7" t="s">
+        <v>315</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I108" s="6" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B109" s="12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C109" s="28" t="s">
-        <v>237</v>
+        <v>10</v>
       </c>
       <c r="D109" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E109" s="12" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>324</v>
+      </c>
+      <c r="G109" s="7" t="s">
+        <v>325</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="I109" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B110" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>86</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>10</v>
       </c>
       <c r="D110" s="12" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="E110" s="12" t="s">
-        <v>185</v>
+        <v>312</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>311</v>
+      </c>
+      <c r="G110" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="I110" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:9" s="1" customFormat="1" ht="54" x14ac:dyDescent="0.25">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B111" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C111" s="28" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="E111" s="12" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>310</v>
+      </c>
+      <c r="G111" s="7" t="s">
+        <v>309</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>284</v>
+        <v>50</v>
       </c>
       <c r="I111" s="6" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B112" s="12" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>85</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="D112" s="12" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="E112" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>310</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>309</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I112" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B113" s="12" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C113" s="28" t="s">
         <v>237</v>
       </c>
       <c r="D113" s="12" t="s">
         <v>238</v>
       </c>
       <c r="E113" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>278</v>
+        <v>310</v>
       </c>
       <c r="G113" s="7" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I113" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B114" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>85</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="D114" s="12" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E114" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>277</v>
+        <v>308</v>
       </c>
       <c r="G114" s="7" t="s">
-        <v>276</v>
+        <v>309</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I114" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B115" s="12" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C115" s="28" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D115" s="12" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>272</v>
+        <v>234</v>
+      </c>
+      <c r="E115" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="F115" s="36" t="s">
+        <v>306</v>
+      </c>
+      <c r="G115" s="28" t="s">
+        <v>307</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="I115" s="37">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B116" s="12" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C116" s="28" t="s">
-        <v>237</v>
+        <v>10</v>
       </c>
       <c r="D116" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E116" s="12" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>300</v>
+      </c>
+      <c r="G116" s="7" t="s">
+        <v>303</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="I116" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B117" s="12" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C117" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="C117" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F117" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="G117" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A118" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C118" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="D117" s="12" t="s">
+      <c r="D118" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="E117" s="12" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E118" s="12" t="s">
-        <v>177</v>
+        <v>294</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>293</v>
+      </c>
+      <c r="G118" s="7" t="s">
+        <v>296</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>270</v>
+        <v>33</v>
       </c>
       <c r="I118" s="6" t="s">
-        <v>232</v>
+        <v>295</v>
       </c>
     </row>
     <row r="119" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>292</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C119" s="28" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D119" s="12" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="E119" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>174</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="G119" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>242</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
     </row>
     <row r="120" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>292</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C120" s="28" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D120" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E120" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>185</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="G120" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>242</v>
       </c>
       <c r="I120" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" s="1" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>292</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C121" s="28" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="D121" s="12" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="E121" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>287</v>
+      </c>
+      <c r="G121" s="34" t="s">
+        <v>288</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="122" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>292</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C122" s="28" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D122" s="12" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E122" s="12" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>291</v>
+      </c>
+      <c r="G122" s="28" t="s">
+        <v>290</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
     </row>
     <row r="123" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>292</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C123" s="28" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>35</v>
+        <v>289</v>
       </c>
       <c r="E123" s="12" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>242</v>
+        <v>177</v>
+      </c>
+      <c r="F123" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="G123" s="28" t="s">
+        <v>290</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>206</v>
       </c>
       <c r="I123" s="6" t="s">
-        <v>262</v>
+        <v>232</v>
       </c>
     </row>
     <row r="124" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>292</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>83</v>
       </c>
       <c r="C124" s="28" t="s">
-        <v>2</v>
+        <v>237</v>
       </c>
       <c r="D124" s="12" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="E124" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F124" s="27" t="s">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="F124" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="G124" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>206</v>
       </c>
       <c r="I124" s="6" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
     </row>
     <row r="125" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A125" s="24" t="s">
-[...27 lines deleted...]
-    <row r="126" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C125" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="D125" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="E125" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F125" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="G125" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="1" customFormat="1" ht="54" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B126" s="12" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="C126" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E126" s="12" t="s">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>286</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>283</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>158</v>
+        <v>284</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>207</v>
+        <v>285</v>
       </c>
     </row>
     <row r="127" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B127" s="12" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C127" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C127" s="28" t="s">
         <v>237</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>238</v>
       </c>
       <c r="E127" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>280</v>
+      </c>
+      <c r="G127" s="26" t="s">
+        <v>281</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="128" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B128" s="12" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C128" s="28" t="s">
-        <v>59</v>
+        <v>237</v>
       </c>
       <c r="D128" s="12" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E128" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>278</v>
+      </c>
+      <c r="G128" s="7" t="s">
+        <v>279</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B129" s="12" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C129" s="28" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="D129" s="12" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="E129" s="12" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>277</v>
+      </c>
+      <c r="G129" s="7" t="s">
+        <v>276</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="I129" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B130" s="12" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C130" s="28" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D130" s="12" t="s">
-        <v>245</v>
+        <v>95</v>
       </c>
       <c r="E130" s="12" t="s">
         <v>177</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>271</v>
+      </c>
+      <c r="G130" s="26" t="s">
+        <v>272</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="131" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B131" s="12" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>98</v>
+      </c>
+      <c r="C131" s="28" t="s">
+        <v>237</v>
       </c>
       <c r="D131" s="12" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="G131" s="28" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="I131" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B132" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C132" s="28" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D132" s="12" t="s">
-        <v>196</v>
+        <v>234</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>246</v>
+        <v>275</v>
       </c>
       <c r="G132" s="28" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="133" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B133" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C133" s="28" t="s">
-        <v>237</v>
+        <v>2</v>
       </c>
       <c r="D133" s="12" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="E133" s="12" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="G133" s="28" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>206</v>
+        <v>270</v>
       </c>
       <c r="I133" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B134" s="12" t="s">
-[...3 lines deleted...]
-        <v>233</v>
+      <c r="B134" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C134" s="28" t="s">
+        <v>266</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="E134" s="12" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>177</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="G134" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="H134" s="27" t="s">
+        <v>270</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B135" s="12" t="s">
-        <v>103</v>
+      <c r="B135" s="25" t="s">
+        <v>98</v>
       </c>
       <c r="C135" s="28" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>233</v>
+      </c>
+      <c r="D135" s="25" t="s">
+        <v>234</v>
       </c>
       <c r="E135" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="F135" s="7" t="s">
-        <v>250</v>
+      <c r="F135" s="27" t="s">
+        <v>269</v>
       </c>
       <c r="G135" s="28" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>268</v>
+      </c>
+      <c r="H135" s="27" t="s">
+        <v>270</v>
       </c>
       <c r="I135" s="6" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="136" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A136" s="24" t="s">
+      <c r="A136" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B136" s="24" t="s">
-        <v>111</v>
+      <c r="B136" s="25" t="s">
+        <v>98</v>
       </c>
       <c r="C136" s="28" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>266</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>267</v>
       </c>
       <c r="E136" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>264</v>
+      </c>
+      <c r="G136" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="I136" s="6" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B137" s="6" t="s">
-        <v>111</v>
+      <c r="B137" s="25" t="s">
+        <v>98</v>
       </c>
       <c r="C137" s="28" t="s">
-        <v>224</v>
+        <v>6</v>
       </c>
       <c r="D137" s="12" t="s">
-        <v>225</v>
+        <v>263</v>
       </c>
       <c r="E137" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F137" s="7" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>264</v>
+      </c>
+      <c r="G137" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B138" s="6" t="s">
-        <v>111</v>
+      <c r="B138" s="25" t="s">
+        <v>103</v>
       </c>
       <c r="C138" s="28" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="D138" s="12" t="s">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="E138" s="12" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>222</v>
+        <v>185</v>
+      </c>
+      <c r="F138" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G138" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H138" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="I138" s="6" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
     </row>
     <row r="139" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B139" s="6" t="s">
-        <v>111</v>
+      <c r="B139" s="25" t="s">
+        <v>103</v>
       </c>
       <c r="C139" s="28" t="s">
-        <v>216</v>
+        <v>2</v>
       </c>
       <c r="D139" s="12" t="s">
-        <v>139</v>
+        <v>261</v>
       </c>
       <c r="E139" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F139" s="7" t="s">
-[...6 lines deleted...]
-        <v>206</v>
+      <c r="F139" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G139" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H139" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="I139" s="6" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="A140" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A140" s="24" t="s">
         <v>173</v>
       </c>
-      <c r="B140" s="6" t="s">
-        <v>111</v>
+      <c r="B140" s="25" t="s">
+        <v>103</v>
       </c>
       <c r="C140" s="28" t="s">
-        <v>203</v>
-[...17 lines deleted...]
-        <v>207</v>
+        <v>10</v>
+      </c>
+      <c r="D140" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E140" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="F140" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G140" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H140" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="I140" s="24" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="141" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B141" s="6" t="s">
-        <v>111</v>
+      <c r="B141" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C141" s="28" t="s">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="D141" s="12" t="s">
-        <v>1</v>
+        <v>234</v>
       </c>
       <c r="E141" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F141" s="7" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>252</v>
+      </c>
+      <c r="G141" s="17" t="s">
+        <v>256</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="142" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B142" s="6" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="B142" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C142" s="18" t="s">
+        <v>237</v>
       </c>
       <c r="D142" s="12" t="s">
-        <v>1</v>
+        <v>238</v>
       </c>
       <c r="E142" s="12" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="F142" s="7" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>254</v>
+      </c>
+      <c r="G142" s="28" t="s">
+        <v>253</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="I142" s="6" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B143" s="6" t="s">
-        <v>118</v>
+      <c r="B143" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C143" s="28" t="s">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="D143" s="12" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="E143" s="12" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="F143" s="7" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>252</v>
+      </c>
+      <c r="G143" s="28" t="s">
+        <v>253</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>121</v>
+        <v>206</v>
       </c>
       <c r="I143" s="6" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B144" s="6" t="s">
-        <v>118</v>
+      <c r="B144" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C144" s="28" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>248</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>27</v>
       </c>
       <c r="E144" s="12" t="s">
-        <v>185</v>
-[...14 lines deleted...]
-    <row r="145" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>177</v>
+      </c>
+      <c r="F144" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G144" s="32" t="s">
+        <v>247</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B145" s="6" t="s">
-[...24 lines deleted...]
-    <row r="146" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="B145" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C145" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="E145" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F145" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G145" s="32" t="s">
+        <v>247</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B146" s="6" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="B146" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C146" s="33" t="s">
+        <v>243</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>244</v>
       </c>
       <c r="E146" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F146" s="6" t="s">
-        <v>193</v>
+      <c r="F146" s="7" t="s">
+        <v>246</v>
       </c>
       <c r="G146" s="28" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>241</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="147" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B147" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="17" t="s">
+      <c r="B147" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C147" s="28" t="s">
         <v>190</v>
       </c>
       <c r="D147" s="12" t="s">
         <v>196</v>
       </c>
       <c r="E147" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F147" s="6" t="s">
-        <v>193</v>
+      <c r="F147" s="7" t="s">
+        <v>246</v>
       </c>
       <c r="G147" s="28" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B148" s="6" t="s">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="B148" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C148" s="28" t="s">
+        <v>237</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E148" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F148" s="7" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="G148" s="28" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="149" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B149" s="6" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B149" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C149" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E149" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F149" s="7" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="G149" s="18" t="s">
-        <v>189</v>
+        <v>235</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="150" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B150" s="6" t="s">
-[...25 lines deleted...]
-      <c r="A151" s="6" t="s">
+      <c r="B150" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C150" s="28" t="s">
+        <v>229</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="E150" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F150" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="G150" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="24" t="s">
         <v>173</v>
       </c>
-      <c r="B151" s="6" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="B151" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C151" s="28" t="s">
+        <v>10</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="E151" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="E151" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="F151" s="6" t="s">
-[...12 lines deleted...]
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="F151" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G151" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>87</v>
-[...7 lines deleted...]
-      <c r="E152" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C152" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D152" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="E152" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F152" s="7" t="s">
-        <v>175</v>
-[...11 lines deleted...]
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+        <v>220</v>
+      </c>
+      <c r="G152" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="H152" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>111</v>
+      </c>
+      <c r="C153" s="28" t="s">
+        <v>219</v>
       </c>
       <c r="D153" s="12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E153" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F153" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>220</v>
+      </c>
+      <c r="G153" s="28" t="s">
+        <v>221</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>61</v>
-[...7 lines deleted...]
-        <v>2023</v>
+        <v>222</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A154" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>111</v>
+      </c>
+      <c r="C154" s="28" t="s">
+        <v>216</v>
       </c>
       <c r="D154" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="E154" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F154" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G154" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C155" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E155" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F155" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G155" s="28" t="s">
+        <v>215</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I155" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C156" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="D156" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E156" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F156" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="G156" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I156" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C157" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E157" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="F157" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="G157" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="I157" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B158" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C158" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="D158" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="E158" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="F158" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="G158" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="H158" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I158" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A159" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C159" s="28" t="s">
+        <v>192</v>
+      </c>
+      <c r="D159" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="E154" s="6">
-[...29 lines deleted...]
-      <c r="E155" s="6" t="s">
+      <c r="E159" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F155" s="6" t="s">
-[...79 lines deleted...]
-      <c r="C158" s="6" t="s">
+      <c r="F159" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G159" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I159" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A160" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C160" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="E160" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>193</v>
+      </c>
+      <c r="G160" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I160" s="31">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A161" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E161" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G161" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I161" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A162" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C162" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="E162" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G162" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I162" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A163" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C163" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D158" s="13" t="s">
+      <c r="D163" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E158" s="6">
-[...149 lines deleted...]
-        <v>1.5</v>
+      <c r="E163" s="12" t="s">
+        <v>177</v>
       </c>
       <c r="F163" s="7" t="s">
-        <v>57</v>
-[...14 lines deleted...]
-        <v>2023</v>
+        <v>187</v>
+      </c>
+      <c r="G163" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="H163" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I163" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C164" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C164" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E164" s="6">
+      <c r="E164" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F164" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G164" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I164" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E165" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="F165" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="G165" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="H165" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="I165" s="20">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C166" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="G166" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="I166" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D167" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="F167" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G167" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="H167" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I167" s="21">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E168" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="F168" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G168" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I168" s="20">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="E169" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H169" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="I169" s="21">
+        <f>E169*250</f>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A170" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C170" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="G170" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="H170" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="I170" s="21">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E171" s="6">
         <v>2.5</v>
       </c>
-      <c r="F164" s="7" t="s">
+      <c r="F171" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I171" s="21">
+        <f>E171*250+100</f>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B172" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E172" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="F172" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H172" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I172" s="21">
+        <f>E172*250+100</f>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A173" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="E173" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="F173" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I173" s="21">
+        <f>E173*250+100</f>
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A174" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B174" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E174" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="F174" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G174" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I174" s="21">
+        <f>E174*250+100</f>
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A175" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B175" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E175" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="F175" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="G175" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H175" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="I175" s="21">
+        <f>E175*250</f>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A176" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B176" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="E176" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="F176" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="G176" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H176" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="I176" s="21">
+        <f>E176*250</f>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A177" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B177" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E177" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="F177" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G177" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H177" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I177" s="21">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B178" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E178" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="F178" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G178" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H178" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="I178" s="21">
+        <f t="shared" ref="I178:I184" si="0">E178*250</f>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B179" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E179" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="F179" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="G164" s="12" t="s">
+      <c r="G179" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="H164" s="12" t="s">
+      <c r="H179" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="I164" s="21">
+      <c r="I179" s="21">
         <f t="shared" si="0"/>
         <v>625</v>
       </c>
     </row>
-    <row r="165" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A165" s="6">
+    <row r="180" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A180" s="6">
         <v>2023</v>
       </c>
-      <c r="B165" s="6" t="s">
+      <c r="B180" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C165" s="6" t="s">
+      <c r="C180" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D165" s="13" t="s">
+      <c r="D180" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E165" s="6">
+      <c r="E180" s="6">
         <v>2.5</v>
       </c>
-      <c r="F165" s="7" t="s">
+      <c r="F180" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="G165" s="12" t="s">
+      <c r="G180" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="H165" s="12" t="s">
+      <c r="H180" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="I165" s="21">
+      <c r="I180" s="21">
         <f t="shared" si="0"/>
         <v>625</v>
       </c>
     </row>
-    <row r="166" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="6">
+    <row r="181" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="6">
         <v>2023</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="B181" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C166" s="6" t="s">
+      <c r="C181" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D166" s="6" t="s">
+      <c r="D181" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E166" s="6">
+      <c r="E181" s="6">
         <v>2.5</v>
       </c>
-      <c r="F166" s="7" t="s">
+      <c r="F181" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="G166" s="12" t="s">
+      <c r="G181" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="H166" s="12" t="s">
+      <c r="H181" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="I166" s="21">
+      <c r="I181" s="21">
         <f t="shared" si="0"/>
         <v>625</v>
       </c>
     </row>
-    <row r="167" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A167" s="6">
+    <row r="182" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A182" s="6">
         <v>2023</v>
       </c>
-      <c r="B167" s="6" t="s">
+      <c r="B182" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C167" s="6" t="s">
+      <c r="C182" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D167" s="6" t="s">
+      <c r="D182" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E167" s="6">
+      <c r="E182" s="6">
         <v>1.5</v>
       </c>
-      <c r="F167" s="7" t="s">
+      <c r="F182" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="G167" s="12" t="s">
+      <c r="G182" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H167" s="12" t="s">
+      <c r="H182" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="I167" s="21">
+      <c r="I182" s="21">
         <f t="shared" si="0"/>
         <v>375</v>
       </c>
     </row>
-    <row r="168" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A168" s="6">
+    <row r="183" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A183" s="6">
         <v>2023</v>
       </c>
-      <c r="B168" s="6" t="s">
+      <c r="B183" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C168" s="6" t="s">
+      <c r="C183" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="D168" s="6" t="s">
+      <c r="D183" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E168" s="6">
+      <c r="E183" s="6">
         <v>1.5</v>
       </c>
-      <c r="F168" s="7" t="s">
+      <c r="F183" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="G168" s="12" t="s">
+      <c r="G183" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H168" s="12" t="s">
+      <c r="H183" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="I168" s="21">
+      <c r="I183" s="21">
         <f t="shared" si="0"/>
         <v>375</v>
       </c>
     </row>
-    <row r="169" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A169" s="6">
+    <row r="184" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A184" s="6">
         <v>2023</v>
       </c>
-      <c r="B169" s="6" t="s">
+      <c r="B184" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C169" s="6" t="s">
+      <c r="C184" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D169" s="12" t="s">
+      <c r="D184" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="E169" s="6">
+      <c r="E184" s="6">
         <v>1.5</v>
       </c>
-      <c r="F169" s="7" t="s">
+      <c r="F184" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="G169" s="12" t="s">
+      <c r="G184" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H169" s="12" t="s">
+      <c r="H184" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="I169" s="21">
+      <c r="I184" s="21">
         <f t="shared" si="0"/>
         <v>375</v>
       </c>
     </row>
-    <row r="170" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="6">
+    <row r="185" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="6">
         <v>2023</v>
       </c>
-      <c r="B170" s="6" t="s">
+      <c r="B185" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C170" s="6" t="s">
+      <c r="C185" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D170" s="12" t="s">
+      <c r="D185" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="E170" s="6">
+      <c r="E185" s="6">
         <v>1.5</v>
       </c>
-      <c r="F170" s="7" t="s">
+      <c r="F185" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="G170" s="12" t="s">
+      <c r="G185" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="H170" s="12" t="s">
+      <c r="H185" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I170" s="21">
-        <f t="shared" ref="I170:I176" si="1">E170*250+100</f>
+      <c r="I185" s="21">
+        <f t="shared" ref="I185:I191" si="1">E185*250+100</f>
         <v>475</v>
       </c>
     </row>
-    <row r="171" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="6">
+    <row r="186" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="6">
         <v>2023</v>
       </c>
-      <c r="B171" s="6" t="s">
+      <c r="B186" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C171" s="6" t="s">
+      <c r="C186" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D171" s="6" t="s">
+      <c r="D186" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E171" s="6">
+      <c r="E186" s="6">
         <v>1</v>
       </c>
-      <c r="F171" s="7" t="s">
+      <c r="F186" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G171" s="7" t="s">
+      <c r="G186" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="H171" s="12" t="s">
+      <c r="H186" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="I171" s="21">
+      <c r="I186" s="21">
         <f t="shared" si="1"/>
         <v>350</v>
       </c>
     </row>
-    <row r="172" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A172" s="6">
+    <row r="187" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A187" s="6">
         <v>2023</v>
       </c>
-      <c r="B172" s="6" t="s">
+      <c r="B187" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C172" s="6" t="s">
+      <c r="C187" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D172" s="6" t="s">
+      <c r="D187" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E172" s="6">
+      <c r="E187" s="6">
         <v>3.5</v>
       </c>
-      <c r="F172" s="7" t="s">
+      <c r="F187" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G172" s="7" t="s">
+      <c r="G187" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="H172" s="12" t="s">
+      <c r="H187" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I172" s="21">
+      <c r="I187" s="21">
         <f t="shared" si="1"/>
         <v>975</v>
       </c>
     </row>
-    <row r="173" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A173" s="6">
+    <row r="188" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A188" s="6">
         <v>2023</v>
       </c>
-      <c r="B173" s="6" t="s">
+      <c r="B188" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C173" s="6" t="s">
+      <c r="C188" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D173" s="6" t="s">
+      <c r="D188" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E173" s="6">
+      <c r="E188" s="6">
         <v>3.5</v>
       </c>
-      <c r="F173" s="7" t="s">
+      <c r="F188" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G173" s="7" t="s">
+      <c r="G188" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="H173" s="12" t="s">
+      <c r="H188" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="I173" s="21">
+      <c r="I188" s="21">
         <f t="shared" si="1"/>
         <v>975</v>
       </c>
     </row>
-    <row r="174" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A174" s="6">
+    <row r="189" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A189" s="6">
         <v>2023</v>
       </c>
-      <c r="B174" s="6" t="s">
+      <c r="B189" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C174" s="6" t="s">
+      <c r="C189" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D174" s="6" t="s">
+      <c r="D189" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E174" s="6">
+      <c r="E189" s="6">
         <v>4.5</v>
       </c>
-      <c r="F174" s="7" t="s">
+      <c r="F189" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="G174" s="7" t="s">
+      <c r="G189" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="H174" s="12" t="s">
+      <c r="H189" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="I174" s="21">
+      <c r="I189" s="21">
         <f t="shared" si="1"/>
         <v>1225</v>
       </c>
     </row>
-    <row r="175" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A175" s="6">
+    <row r="190" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A190" s="6">
         <v>2023</v>
       </c>
-      <c r="B175" s="6" t="s">
+      <c r="B190" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C175" s="6" t="s">
+      <c r="C190" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D175" s="6" t="s">
+      <c r="D190" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E175" s="6">
+      <c r="E190" s="6">
         <v>3.5</v>
       </c>
-      <c r="F175" s="7" t="s">
+      <c r="F190" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G175" s="7" t="s">
+      <c r="G190" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="H175" s="12" t="s">
+      <c r="H190" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="I175" s="21">
+      <c r="I190" s="21">
         <f t="shared" si="1"/>
         <v>975</v>
       </c>
     </row>
-    <row r="176" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A176" s="6">
+    <row r="191" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A191" s="6">
         <v>2023</v>
       </c>
-      <c r="B176" s="6" t="s">
+      <c r="B191" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C176" s="6" t="s">
+      <c r="C191" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D176" s="6" t="s">
+      <c r="D191" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E176" s="6">
+      <c r="E191" s="6">
         <v>4.5</v>
       </c>
-      <c r="F176" s="7" t="s">
+      <c r="F191" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="G176" s="7" t="s">
+      <c r="G191" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="H176" s="12" t="s">
+      <c r="H191" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I176" s="21">
+      <c r="I191" s="21">
         <f t="shared" si="1"/>
         <v>1225</v>
       </c>
     </row>
-    <row r="177" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="6">
+    <row r="192" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="6">
         <v>2023</v>
       </c>
-      <c r="B177" s="6" t="s">
+      <c r="B192" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C177" s="6" t="s">
+      <c r="C192" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D177" s="6" t="s">
+      <c r="D192" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E177" s="6">
+      <c r="E192" s="6">
         <v>8</v>
       </c>
-      <c r="F177" s="7" t="s">
+      <c r="F192" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="G177" s="7" t="s">
+      <c r="G192" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="H177" s="12" t="s">
+      <c r="H192" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="I177" s="21">
+      <c r="I192" s="21">
         <v>20678</v>
       </c>
     </row>
-    <row r="178" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A178" s="6">
+    <row r="193" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
         <v>2023</v>
       </c>
-      <c r="B178" s="6" t="s">
+      <c r="B193" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C178" s="6" t="s">
+      <c r="C193" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D178" s="12" t="s">
+      <c r="D193" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="E178" s="6">
+      <c r="E193" s="6">
         <v>2.5</v>
       </c>
-      <c r="F178" s="7" t="s">
+      <c r="F193" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G178" s="12" t="s">
+      <c r="G193" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="H178" s="6" t="s">
+      <c r="H193" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="I178" s="21">
-        <f>430*E178</f>
+      <c r="I193" s="21">
+        <f>430*E193</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="179" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A179" s="6">
+    <row r="194" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A194" s="6">
         <v>2023</v>
       </c>
-      <c r="B179" s="6" t="s">
+      <c r="B194" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C179" s="6" t="s">
+      <c r="C194" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D179" s="6" t="s">
+      <c r="D194" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E179" s="6">
+      <c r="E194" s="6">
         <v>2.5</v>
       </c>
-      <c r="F179" s="7" t="s">
+      <c r="F194" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="G179" s="12" t="s">
+      <c r="G194" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="H179" s="6" t="s">
+      <c r="H194" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="I179" s="21">
-        <f t="shared" ref="I179:I184" si="2">215*E179</f>
+      <c r="I194" s="21">
+        <f t="shared" ref="I194:I199" si="2">215*E194</f>
         <v>537.5</v>
       </c>
     </row>
-    <row r="180" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A180" s="6">
+    <row r="195" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A195" s="6">
         <v>2023</v>
       </c>
-      <c r="B180" s="6" t="s">
+      <c r="B195" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C180" s="6" t="s">
+      <c r="C195" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D180" s="12" t="s">
+      <c r="D195" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E180" s="6">
+      <c r="E195" s="6">
         <v>6.5</v>
       </c>
-      <c r="F180" s="7" t="s">
+      <c r="F195" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="G180" s="7" t="s">
+      <c r="G195" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="H180" s="12" t="s">
+      <c r="H195" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="I180" s="21">
+      <c r="I195" s="21">
         <f t="shared" si="2"/>
         <v>1397.5</v>
       </c>
     </row>
-    <row r="181" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-      <c r="A181" s="6">
+    <row r="196" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A196" s="6">
         <v>2023</v>
       </c>
-      <c r="B181" s="6" t="s">
+      <c r="B196" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C181" s="6" t="s">
+      <c r="C196" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D181" s="6" t="s">
+      <c r="D196" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E181" s="6">
+      <c r="E196" s="6">
         <v>6.5</v>
       </c>
-      <c r="F181" s="7" t="s">
+      <c r="F196" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="G181" s="7" t="s">
+      <c r="G196" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="H181" s="12" t="s">
+      <c r="H196" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="I181" s="21">
+      <c r="I196" s="21">
         <f t="shared" si="2"/>
         <v>1397.5</v>
       </c>
     </row>
-    <row r="182" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="6">
+    <row r="197" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="6">
         <v>2023</v>
       </c>
-      <c r="B182" s="6" t="s">
+      <c r="B197" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C182" s="6" t="s">
+      <c r="C197" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D182" s="6" t="s">
+      <c r="D197" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E182" s="6">
+      <c r="E197" s="6">
         <v>3.5</v>
       </c>
-      <c r="F182" s="7" t="s">
+      <c r="F197" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="G182" s="7" t="s">
+      <c r="G197" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H182" s="12" t="s">
+      <c r="H197" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I182" s="21">
+      <c r="I197" s="21">
         <f t="shared" si="2"/>
         <v>752.5</v>
       </c>
     </row>
-    <row r="183" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="6">
+    <row r="198" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="6">
         <v>2023</v>
       </c>
-      <c r="B183" s="6" t="s">
+      <c r="B198" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C183" s="6" t="s">
+      <c r="C198" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="D183" s="6" t="s">
+      <c r="D198" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E183" s="6">
+      <c r="E198" s="6">
         <v>3.5</v>
       </c>
-      <c r="F183" s="7" t="s">
+      <c r="F198" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="G183" s="7" t="s">
+      <c r="G198" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H183" s="12" t="s">
+      <c r="H198" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I183" s="21">
+      <c r="I198" s="21">
         <f t="shared" si="2"/>
         <v>752.5</v>
       </c>
     </row>
-    <row r="184" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="6">
+    <row r="199" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
         <v>2023</v>
       </c>
-      <c r="B184" s="6" t="s">
+      <c r="B199" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C184" s="6" t="s">
+      <c r="C199" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D184" s="12" t="s">
+      <c r="D199" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="E184" s="6">
+      <c r="E199" s="6">
         <v>3.5</v>
       </c>
-      <c r="F184" s="7" t="s">
+      <c r="F199" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="G184" s="7" t="s">
+      <c r="G199" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H184" s="12" t="s">
+      <c r="H199" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I184" s="21">
+      <c r="I199" s="21">
         <f t="shared" si="2"/>
         <v>752.5</v>
       </c>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A185" s="6">
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
         <v>2023</v>
       </c>
-      <c r="B185" s="6" t="s">
+      <c r="B200" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C185" s="6" t="s">
+      <c r="C200" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D185" s="6" t="s">
+      <c r="D200" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E185" s="6">
+      <c r="E200" s="6">
         <v>1</v>
       </c>
-      <c r="F185" s="7" t="s">
+      <c r="F200" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="G185" s="7" t="s">
+      <c r="G200" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="H185" s="6" t="s">
+      <c r="H200" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I185" s="21">
+      <c r="I200" s="21">
         <f>430*1</f>
         <v>430</v>
       </c>
     </row>
-    <row r="186" spans="1:9" ht="45" x14ac:dyDescent="0.25">
-      <c r="A186" s="6">
+    <row r="201" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
         <v>2023</v>
       </c>
-      <c r="B186" s="6" t="s">
+      <c r="B201" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C186" s="6" t="s">
+      <c r="C201" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D186" s="12" t="s">
+      <c r="D201" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E186" s="6">
+      <c r="E201" s="6">
         <v>2.5</v>
       </c>
-      <c r="F186" s="7" t="s">
+      <c r="F201" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G186" s="7" t="s">
+      <c r="G201" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H186" s="6" t="s">
+      <c r="H201" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I186" s="21">
-        <f>E186*430</f>
+      <c r="I201" s="21">
+        <f>E201*430</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A187" s="6">
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
         <v>2023</v>
       </c>
-      <c r="B187" s="6" t="s">
+      <c r="B202" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C187" s="6" t="s">
+      <c r="C202" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D187" s="12" t="s">
+      <c r="D202" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="E187" s="6">
+      <c r="E202" s="6">
         <v>2.5</v>
       </c>
-      <c r="F187" s="7" t="s">
+      <c r="F202" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G187" s="7" t="s">
+      <c r="G202" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H187" s="6" t="s">
+      <c r="H202" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I187" s="21">
-        <f>E187*430</f>
+      <c r="I202" s="21">
+        <f>E202*430</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A188" s="6">
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
         <v>2023</v>
       </c>
-      <c r="B188" s="6" t="s">
+      <c r="B203" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C188" s="6" t="s">
+      <c r="C203" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D188" s="12" t="s">
+      <c r="D203" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="E188" s="6">
+      <c r="E203" s="6">
         <v>3.5</v>
       </c>
-      <c r="F188" s="7" t="s">
+      <c r="F203" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G188" s="7" t="s">
+      <c r="G203" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H188" s="6" t="s">
+      <c r="H203" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="I188" s="21">
-        <f>E188*430</f>
+      <c r="I203" s="21">
+        <f>E203*430</f>
         <v>1505</v>
       </c>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A189" s="6">
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
         <v>2023</v>
       </c>
-      <c r="B189" s="6" t="s">
+      <c r="B204" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C189" s="6" t="s">
+      <c r="C204" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D189" s="6" t="s">
+      <c r="D204" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E189" s="6">
+      <c r="E204" s="6">
         <v>2.5</v>
       </c>
-      <c r="F189" s="7" t="s">
+      <c r="F204" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G189" s="7" t="s">
+      <c r="G204" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H189" s="6" t="s">
+      <c r="H204" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I189" s="21">
-        <f>E189*430</f>
+      <c r="I204" s="21">
+        <f>E204*430</f>
         <v>1075</v>
-      </c>
-[...433 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="205" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A205" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>93</v>
+      </c>
+      <c r="C205" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="E205" s="8">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F205" s="8" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="G205" s="8" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="H205" s="8" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="I205" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A206" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="E206" s="8">
-        <v>3.5</v>
+        <v>6.5</v>
       </c>
       <c r="F206" s="8" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="G206" s="8" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="H206" s="8" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I206" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A207" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>125</v>
+        <v>104</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>126</v>
+        <v>1</v>
       </c>
       <c r="E207" s="8">
         <v>2.5</v>
       </c>
       <c r="F207" s="8" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="G207" s="8" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="H207" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I207" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="208" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A208" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="E208" s="8">
         <v>2.5</v>
       </c>
       <c r="F208" s="8" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="G208" s="8" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="H208" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I208" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="209" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A209" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="E209" s="8">
         <v>2.5</v>
       </c>
       <c r="F209" s="8" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="G209" s="8" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="H209" s="8" t="s">
-        <v>50</v>
+        <v>109</v>
       </c>
       <c r="I209" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="210" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A210" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="E210" s="8">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="F210" s="8" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="G210" s="8" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="H210" s="8" t="s">
-        <v>50</v>
+        <v>109</v>
       </c>
       <c r="I210" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A211" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>134</v>
+        <v>2</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>135</v>
+        <v>3</v>
       </c>
       <c r="E211" s="8">
         <v>2.5</v>
       </c>
       <c r="F211" s="8" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="G211" s="8" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="H211" s="8" t="s">
-        <v>50</v>
+        <v>109</v>
       </c>
       <c r="I211" s="22">
         <v>1075</v>
       </c>
     </row>
-    <row r="212" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E212" s="8">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="F212" s="8" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="G212" s="8" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="H212" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I212" s="22">
-        <v>645</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="213" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E213" s="8">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="F213" s="8" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="G213" s="8" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="H213" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I213" s="22">
-        <v>645</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E214" s="8">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="G214" s="8" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="H214" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I214" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="E215" s="8">
         <v>2.5</v>
       </c>
       <c r="F215" s="8" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="G215" s="8" t="s">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="H215" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E216" s="8">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="F216" s="8" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="H216" s="8" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I216" s="22">
-        <v>645</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E217" s="8">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="F217" s="8" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="G217" s="8" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="H217" s="8" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I217" s="22">
-        <v>645</v>
+        <v>430</v>
       </c>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="D218" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E218" s="8">
         <v>1</v>
       </c>
-      <c r="E218" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="8" t="s">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="G218" s="8" t="s">
-        <v>5</v>
+        <v>117</v>
       </c>
       <c r="H218" s="8" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="I218" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>2</v>
+        <v>59</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E219" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F219" s="8" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>5</v>
+        <v>120</v>
       </c>
       <c r="H219" s="8" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="I219" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="E220" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>5</v>
+        <v>120</v>
       </c>
       <c r="H220" s="8" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="I220" s="22">
-        <v>1505</v>
+        <v>645</v>
       </c>
     </row>
     <row r="221" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E221" s="8">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="F221" s="8" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="H221" s="8" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I221" s="22">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="E222" s="8">
         <v>2.5</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="H222" s="8" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I222" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="223" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>1</v>
+        <v>130</v>
       </c>
       <c r="E223" s="8">
         <v>2.5</v>
       </c>
       <c r="F223" s="8" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="H223" s="8" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I223" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A224" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="E224" s="8">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="H224" s="8" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I224" s="22">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A225" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E225" s="8">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="F225" s="8" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="H225" s="8" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I225" s="22">
-        <v>430</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="226" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>1</v>
+        <v>135</v>
       </c>
       <c r="E226" s="8">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>154</v>
+        <v>127</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="H226" s="8" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="I226" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A227" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="E227" s="8">
         <v>1.5</v>
       </c>
       <c r="F227" s="8" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="H227" s="8" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="I227" s="22">
         <v>645</v>
       </c>
     </row>
-    <row r="228" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E228" s="8">
         <v>1.5</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="H228" s="8" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="I228" s="22">
         <v>645</v>
       </c>
     </row>
     <row r="229" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E229" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F229" s="8" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="H229" s="8" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="I229" s="22">
-        <v>1505</v>
-[...4 lines deleted...]
-        <v>2020</v>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A230" s="8" t="s">
+        <v>92</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>1</v>
+        <v>139</v>
       </c>
       <c r="E230" s="8">
         <v>2.5</v>
       </c>
       <c r="F230" s="8" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="H230" s="8" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I230" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="231" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A231" s="8">
-        <v>2020</v>
+      <c r="A231" s="8" t="s">
+        <v>92</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E231" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F231" s="8" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="H231" s="8" t="s">
-        <v>163</v>
+        <v>4</v>
       </c>
       <c r="I231" s="22">
-        <v>1505</v>
+        <v>645</v>
       </c>
     </row>
     <row r="232" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A232" s="8">
-        <v>2020</v>
+      <c r="A232" s="8" t="s">
+        <v>92</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>164</v>
+        <v>39</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E232" s="8">
         <v>1.5</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="H232" s="8" t="s">
-        <v>163</v>
+        <v>4</v>
       </c>
       <c r="I232" s="22">
         <v>645</v>
       </c>
     </row>
-    <row r="233" spans="1:9" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>2020</v>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" s="8" t="s">
+        <v>92</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>167</v>
+        <v>1</v>
       </c>
       <c r="E233" s="8">
         <v>3.5</v>
       </c>
       <c r="F233" s="8" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="G233" s="8" t="s">
-        <v>162</v>
+        <v>5</v>
       </c>
       <c r="H233" s="8" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="I233" s="22">
         <v>1505</v>
       </c>
     </row>
-    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A234" s="8">
+    <row r="234" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A234" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E234" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G234" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H234" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="I234" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A235" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="E235" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G235" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H235" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="I235" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B236" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E236" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G236" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H236" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E237" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H237" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I237" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E238" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="G238" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="H238" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I238" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E239" s="8">
+        <v>1</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="G239" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H239" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I239" s="22">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A240" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E240" s="8">
+        <v>1</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="G240" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H240" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I240" s="22">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E241" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G241" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H241" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I241" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E242" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G242" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H242" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I242" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A243" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E243" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G243" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H243" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I243" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E244" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F244" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G244" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="H244" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I244" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" s="8">
         <v>2020</v>
       </c>
-      <c r="B234" s="8" t="s">
+      <c r="B245" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E245" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="G245" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="H245" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I245" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E246" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="G246" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="H246" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I246" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E247" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="G247" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="H247" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I247" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A248" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B248" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C248" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E248" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="G248" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="H248" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I248" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B249" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C234" s="8" t="s">
+      <c r="C249" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="D234" s="9" t="s">
+      <c r="D249" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="E234" s="8">
+      <c r="E249" s="8">
         <v>1.5</v>
       </c>
-      <c r="F234" s="8" t="s">
+      <c r="F249" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="G234" s="8" t="s">
+      <c r="G249" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="H234" s="8" t="s">
+      <c r="H249" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="I234" s="22">
+      <c r="I249" s="22">
         <v>645</v>
       </c>
     </row>
-    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A235" s="8">
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" s="8">
         <v>2020</v>
       </c>
-      <c r="B235" s="8" t="s">
+      <c r="B250" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C235" s="8" t="s">
+      <c r="C250" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D235" s="9" t="s">
+      <c r="D250" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E235" s="8">
+      <c r="E250" s="8">
         <v>2.5</v>
       </c>
-      <c r="F235" s="8" t="s">
+      <c r="F250" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="G235" s="8" t="s">
+      <c r="G250" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="H235" s="8" t="s">
+      <c r="H250" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="I235" s="22">
+      <c r="I250" s="22">
         <v>1075</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A151:I189">
-    <sortCondition descending="1" ref="B1:B189"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A166:I204">
+    <sortCondition descending="1" ref="B1:B204"/>
   </sortState>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>