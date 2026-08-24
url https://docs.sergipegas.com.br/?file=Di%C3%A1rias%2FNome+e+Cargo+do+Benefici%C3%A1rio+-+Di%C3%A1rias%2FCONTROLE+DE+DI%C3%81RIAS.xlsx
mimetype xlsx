--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -7,117 +7,117 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Diárias\Nome e Cargo do Beneficiário - Diárias\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC2CA551-A130-45A4-A1F0-FA9362BDB5DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{180F70CE-3786-45A6-98B3-DE37FCC08799}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="2520" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Diárias" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Diárias!$C$172:$I$172</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Diárias!$C$178:$I$178</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I169" i="4" l="1"/>
-[...7 lines deleted...]
-  <c r="I183" i="4" l="1"/>
+  <c r="I175" i="4" l="1"/>
+  <c r="I207" i="4"/>
+  <c r="I208" i="4"/>
+  <c r="I209" i="4"/>
+  <c r="I210" i="4"/>
+  <c r="I178" i="4" l="1"/>
+  <c r="I177" i="4"/>
+  <c r="I191" i="4" l="1"/>
+  <c r="I189" i="4" l="1"/>
+  <c r="I190" i="4"/>
+  <c r="I187" i="4" l="1"/>
+  <c r="I188" i="4"/>
+  <c r="I186" i="4"/>
+  <c r="I185" i="4"/>
   <c r="I184" i="4"/>
-  <c r="I181" i="4" l="1"/>
-  <c r="I182" i="4"/>
+  <c r="I182" i="4" l="1"/>
+  <c r="I181" i="4"/>
   <c r="I180" i="4"/>
   <c r="I179" i="4"/>
-  <c r="I178" i="4"/>
-[...10 lines deleted...]
-  <c r="I198" i="4" l="1"/>
+  <c r="I196" i="4" l="1"/>
+  <c r="I193" i="4"/>
+  <c r="I194" i="4"/>
+  <c r="I195" i="4"/>
   <c r="I197" i="4"/>
-  <c r="I199" i="4"/>
-[...4 lines deleted...]
-  <c r="I200" i="4" l="1"/>
+  <c r="I192" i="4" l="1"/>
+  <c r="I204" i="4" l="1"/>
+  <c r="I203" i="4"/>
+  <c r="I205" i="4"/>
+  <c r="I201" i="4" l="1"/>
+  <c r="I202" i="4"/>
+  <c r="I200" i="4"/>
+  <c r="I199" i="4" l="1"/>
+  <c r="I206" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1988" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2036" uniqueCount="550">
   <si>
     <t>DESTINO</t>
   </si>
   <si>
     <t>DIRETOR</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ CASTILHO ALMEIDA DE JESUS </t>
   </si>
   <si>
     <t>ASSESSOR DE COMUNICAÇÃO E MARKETING</t>
   </si>
   <si>
     <t>BRASÍLIA/DF</t>
   </si>
   <si>
     <t>ENCONTRO DAS DISTRIBUIDORAS DE GÁS DO NORDESTE</t>
   </si>
   <si>
     <t>MAURÍCIO DE OLIVEIRA CAJAZEIRA</t>
   </si>
   <si>
     <t>ASSESSOR DA PRESIDÊNCIA</t>
   </si>
   <si>
@@ -1266,53 +1266,50 @@
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>VISITA À PETRORECÔNCAVO PARA RENEGOCIAR CONTRATO DE SUPRIMENTO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12 A 15/05/2025</t>
   </si>
   <si>
     <t>CONEXÃO ATGÁS 2025 - DIÁLOGO E COLABORAÇÃO NO TRANSPORTE DE GÁS NATURAL (RJ) / VISITA TÉCNICA ÀS INSTALAÇÕES DA BASE DE DESCOMPRESSÃO EM EXTREMA E BASE DE COMPRESSÃO EM POÇOS DE CALDAS / MG</t>
   </si>
   <si>
     <t>POÇOS DE CALDAS/MG</t>
   </si>
   <si>
     <t>1.300,00</t>
   </si>
   <si>
     <t>ALAN ALEXANDER MENDES LEMOS</t>
   </si>
   <si>
-    <t>DIPRE</t>
-[...1 lines deleted...]
-  <si>
     <t>925,00</t>
   </si>
   <si>
     <t>21 A 23/05/2025</t>
   </si>
   <si>
     <t>VISITAS TÉCNICAS À COMMIT E COMPASS / VISITA AO ESCRITÓRIO COMERCIAL DE TAIWAN</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>26 A 30/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> 2º ENCONTRO DO SEGMENTO RESIDENCIAL DA ABEGÁS A SER REALIZADO NA BAHIA GÁS / PARTICIPAÇÃO NO EVENTO BAHIA OIL &amp; GAS ENERGY</t>
   </si>
   <si>
     <t>1250,00</t>
   </si>
   <si>
     <t>DIRAF</t>
   </si>
   <si>
     <t>3</t>
@@ -1474,168 +1471,150 @@
     <t>1400,00</t>
   </si>
   <si>
     <t>22 A 24/09/2025</t>
   </si>
   <si>
     <t>ENCONTRO DA COMUNIDADE DE GÁS - IBP (INSTITUTO BRASILEIRO DE PETRÓLEO E GÁS)</t>
   </si>
   <si>
     <t>1050,00</t>
   </si>
   <si>
     <t>15 A 16/10/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO WOKSHOP "EFICIÊNCIA ENERGÉTICA NA INDÚSTRIA BRASILEIRA", NA FUNDAÇÃO GETÚLIO VARGAS, EM BRASÍLIA.</t>
   </si>
   <si>
     <t>27 A 29/10/2025</t>
   </si>
   <si>
     <t>EVENTO DA CIBIOGÁS SOBRE O PAPEL ESTRATÉGICO DO CIBIOGÁS E DO BIOMETANO NA INDÚSTIA.</t>
   </si>
   <si>
     <t>CURITIBA/PR</t>
-  </si>
-[...1 lines deleted...]
-    <t>ASCOM</t>
   </si>
   <si>
     <t>17 A 19/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO WOKSHOP PARA AS DISTRIBUIDORAS PROMOVIDO PELA TAG.</t>
   </si>
   <si>
     <t>9 A 10/11/2025</t>
   </si>
   <si>
     <t>REUNIÃO COM A OPTIMUS, QUE ESTÁ IMPLANTANDO O DATACENTER EM SERGIPE E A ECOGEN, QUE IRÁ DIMENSIONAR O SISTEMA DE COGERAÇÃO.</t>
   </si>
   <si>
     <t>4 A 7/11/2025</t>
   </si>
   <si>
     <t>1525,00</t>
   </si>
   <si>
     <t>EM BRASÍLIA: PARTICIPAR DE EVENTO PROMOVIDO PELA ENEVA E REUNIÃO COM O ESCRITÓRIO CONTRATADO PELA SERGAS PARA TRATAR DA AÇÃO CIVIL PÚBLICA MOVIDA PELO MINISTÉRIO PÚBLICO DO TRABALHO CONTRA A SERGAS. NO RIO DE JANEIRO: AGENDA DA ANP E REUNIÃO COM PRESIDENTES DAS CDL´S.</t>
   </si>
   <si>
     <t>BRASÍLIA/DF E 
 RIO DE JANEIRO /RJ</t>
   </si>
   <si>
-    <t>ASJUR</t>
-[...1 lines deleted...]
-  <si>
     <t>5 A 6/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DE REUNIÃO COM O ESCRITÓRIO CONTRATADO PELA SERGAS PARA TRATAR DA AÇÃO CIVIL PÚBLICA MOVIDA PELO MINISTÉRIO PÚBLICO DO TRABALHO CONTRA A SERGAS.</t>
   </si>
   <si>
     <t>BRASÍLIA / DF</t>
   </si>
   <si>
     <t>ANA RITA SANTOS FRAGA</t>
   </si>
   <si>
-    <t>GERHU</t>
-[...1 lines deleted...]
-  <si>
     <t>26 A 28/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO 11º FÓRUM  DE RH DA MITSUI GÁS.</t>
   </si>
   <si>
     <t>DISLEY ALISSON OLIVEIRA SILVA</t>
   </si>
   <si>
-    <t>GEREN</t>
-[...1 lines deleted...]
-  <si>
     <t>IVAN DE JESUS OLIVEIRA</t>
   </si>
   <si>
     <t>16 A 19/11/2025</t>
   </si>
   <si>
     <t>TAF (TESTE DE ACEITAÇÃO DE FÁBRICA) NA GASCAT, EM INDAIATUBA - SP</t>
   </si>
   <si>
     <t>1100,00</t>
   </si>
   <si>
-    <t>GEFIN</t>
-[...1 lines deleted...]
-  <si>
     <t>26 A 29/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO FÓRUM INTERNACIONAL DE ADMINISTRAÇÃO 2025</t>
   </si>
   <si>
     <t>1650,00</t>
   </si>
   <si>
     <t>EM SÃO PAULO: REUNIÃO TÉCNICA COM ESCRITÓRIO RK ADVISORS / NO RIO DE JANEIRO: REUNIÃO DOS PRESIDENTES DAS CDL´S.</t>
   </si>
   <si>
     <t>SÃO PAULO/SP E RIO DE JANEIRO / RJ</t>
   </si>
   <si>
     <t>9 A 11/12/2025</t>
   </si>
   <si>
     <t>7 A 11/12/2025</t>
   </si>
   <si>
     <t>REUNIÃO DOS PRESIDENTES DAS CDL´S.</t>
   </si>
   <si>
     <t>7 A 9/12/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DE EVENTO DA FGV: "TRANSPARÊNCIA NA CADEIA DO GÁS NATURAL - DECOMPOSIÇÃO DE TARIFAS E COMPETITIVIDADE"</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>REUNIÃO COM A PETRORECÔNCAVO PARA NEGOCIAR CONTRATO DE SUPRIMENTO</t>
   </si>
   <si>
     <t>02 - FEVEREIRO 2026</t>
   </si>
   <si>
     <t>1º WORKSHOP DO PROGRAMA DE REDUÇÃO DA CONCENTRAÇÃO NO MERCADO DE GÁS NATURAL (GAS RELEASE).</t>
-  </si>
-[...1 lines deleted...]
-    <t>GESCOM</t>
   </si>
   <si>
     <t>PARTICIPAR DO EVENTO  INNOVATION DAY – CAPACITAÇÃO EM BIOMETANO, PROMOVIDIO PELA CIBIOGÁS, NA SEDE DA BAHIA GÁS.</t>
   </si>
   <si>
     <t>23 A 24/02/2026</t>
   </si>
   <si>
     <t>09 A 11/03/03/2026</t>
   </si>
   <si>
     <t>08 A 11/03/2026</t>
   </si>
   <si>
     <t>EM SÃO PAULO : VISITA TÉCNICA AO ICLEI (CONSELHO INTERNACIONAL PARA INICIATIVAS AMBIENTAIS LOCAIS). NO RIO DE JANEIRO: 1º WORKSHOP DO PROGRAMA DE REDUÇÃO DA CONCENTRAÇÃO NO MERCADO DE GÁS NATURAL (GAS RELEASE).</t>
   </si>
   <si>
     <t>SÃO PAULO /SP
 RIO DE JANEIRO / RJ</t>
   </si>
   <si>
     <t>03-MARÇO 2026</t>
   </si>
   <si>
     <t>5 A 6/02/2026</t>
@@ -1706,60 +1685,93 @@
   <si>
     <t>20 A 22/05/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DA 129ª ASSEMBLEIA GERAL EXTRAORDINÁIRA DE ASSOCIADOS DA ABEGÁS.</t>
   </si>
   <si>
     <t xml:space="preserve">FÓRUM NACIONAL DOS SECRETÁRIOS ESTADUAIS DE MINAS E ENERGIA </t>
   </si>
   <si>
     <t>26 A 29/05/2026</t>
   </si>
   <si>
     <t>GOIÂNIA/GO</t>
   </si>
   <si>
     <t>PARTICIPAR DO EVENTO "BAHIA OIL &amp; GAS ENERGY"</t>
   </si>
   <si>
     <t>27 A 30/05/2026</t>
   </si>
   <si>
     <t>1000,00</t>
   </si>
   <si>
-    <t>COSUG</t>
-[...1 lines deleted...]
-  <si>
     <t>27 A 29/05/2026</t>
   </si>
   <si>
     <t>DARLAN  JOSÉ DÓREA SANTOS FILHO</t>
   </si>
   <si>
-    <t>ASDAF</t>
+    <t>06 - JUNHO 2026</t>
+  </si>
+  <si>
+    <t>JOHN KENEDY DE MELO</t>
+  </si>
+  <si>
+    <t>COORDENADOR COMERCIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIRETORIA ADMINISTRATIVO E FINANCEIRA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COORDENADORA DE SUPRIMENTOS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3º ENCONTRO DO SEGMENTO RESIDENCIAL ABEGÁS </t>
+  </si>
+  <si>
+    <t>16 A 19/06/2026</t>
+  </si>
+  <si>
+    <t>LANÇAMENTO DO LIVRO "5 ANOS DA LEI DO GÁS: CONECTANDO O BRASIL AO FUTURO, NO CENTRO CULTURAL DA FGV.</t>
+  </si>
+  <si>
+    <t>21 a 23/06/2026</t>
+  </si>
+  <si>
+    <t>BELO HORIZONTE/MG</t>
+  </si>
+  <si>
+    <t>07 - JULHO 2026</t>
+  </si>
+  <si>
+    <t>6 A 7/07/2026</t>
+  </si>
+  <si>
+    <t>VISITA TÉCNICA À PREFEITURA DE SÃO PAULO, COM O OBJETIVO DE CONHECER AS EXPERIÊNCIAS E PRÁTICAS ADOTADAS NO TRANSPORTE PÚBLICO COM UTILIZAÇÃO DE ÔNIBUS MOVIDOS  A GÁS NATURAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1895,51 +1907,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2044,1071 +2056,1047 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>1904</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1034" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6257925" y="676275"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>2485</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1065" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6257925" y="1000125"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6262688" y="678656"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="AutoShape 10" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="303476"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="AutoShape 41" descr="image.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6265333" y="1862667"/>
           <a:ext cx="304800" cy="303476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -3400,7276 +3388,7438 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I250"/>
+  <dimension ref="A1:I256"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="20" style="2" customWidth="1"/>
     <col min="3" max="3" width="44.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="65.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="22.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>73</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>74</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>76</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>89</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I1" s="10" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
-      <c r="B2" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="58" t="s">
+      <c r="B2" s="54" t="s">
+        <v>547</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2" s="24" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="10"/>
+      <c r="B3" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>544</v>
       </c>
-      <c r="D2" s="59" t="s">
+      <c r="H3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="24" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="10"/>
+      <c r="B4" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F4" s="7" t="s">
         <v>545</v>
       </c>
-      <c r="E2" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="57" t="s">
+      <c r="G4" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="24" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="24" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="C7" s="55" t="s">
+        <v>538</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="F7" s="7" t="s">
         <v>543</v>
       </c>
-      <c r="G2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="57" t="s">
+      <c r="G7" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="I7" s="24" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="10"/>
+      <c r="B8" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="H8" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I2" s="56" t="s">
-[...8 lines deleted...]
-      <c r="C3" s="63" t="s">
+      <c r="I8" s="24" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C9" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="59" t="s">
-[...11 lines deleted...]
-      <c r="H3" s="57" t="s">
+      <c r="D9" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="H9" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I3" s="56" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="45" t="s">
+      <c r="I9" s="24" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
+      <c r="B10" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C10" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="59" t="s">
+      <c r="D10" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="E10" s="25" t="s">
         <v>404</v>
       </c>
-      <c r="E4" s="60" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="57" t="s">
+      <c r="F10" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I4" s="56" t="s">
-[...8 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="I10" s="24" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="10"/>
+      <c r="B11" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="D5" s="59" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="60" t="s">
+      <c r="D11" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="E11" s="25" t="s">
         <v>390</v>
       </c>
-      <c r="F5" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="57" t="s">
+      <c r="F11" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="H11" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I5" s="56" t="s">
-[...98 lines deleted...]
-      <c r="F9" s="57" t="s">
+      <c r="I11" s="24" t="s">
         <v>534</v>
-      </c>
-[...61 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10"/>
-      <c r="B12" s="55" t="s">
-        <v>521</v>
+      <c r="B12" s="54" t="s">
+        <v>524</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="D12" s="6" t="s">
         <v>413</v>
       </c>
+      <c r="D12" s="12" t="s">
+        <v>35</v>
+      </c>
       <c r="E12" s="25" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>478</v>
+        <v>50</v>
       </c>
       <c r="I12" s="24" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="10"/>
-      <c r="B13" s="55" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="B13" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>390</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>478</v>
+        <v>50</v>
       </c>
       <c r="I13" s="24" t="s">
-        <v>412</v>
+        <v>534</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
-      <c r="B14" s="55" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="B14" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>390</v>
       </c>
       <c r="F14" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>529</v>
       </c>
-      <c r="G14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="7" t="s">
-        <v>478</v>
+        <v>531</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>488</v>
+        <v>456</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="10"/>
-      <c r="B15" s="55" t="s">
-        <v>521</v>
+      <c r="B15" s="54" t="s">
+        <v>524</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>395</v>
+        <v>266</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>267</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>404</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="G15" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="10"/>
+      <c r="B16" s="54" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>521</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...3 lines deleted...]
-        <v>405</v>
+      <c r="D16" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>404</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="I16" s="24" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="10"/>
-      <c r="B17" s="25" t="s">
-[...15 lines deleted...]
-        <v>520</v>
+      <c r="B17" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>526</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I17" s="24" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10"/>
-      <c r="B18" s="12" t="s">
-        <v>511</v>
+      <c r="B18" s="54" t="s">
+        <v>514</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E18" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10"/>
+      <c r="B19" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E19" s="52">
+        <v>2</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="10"/>
+      <c r="B20" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="C20" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="12" t="s">
-[...57 lines deleted...]
-        <v>390</v>
+      <c r="D20" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E20" s="52">
+        <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>475</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="10"/>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E21" s="52">
+        <v>9</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10"/>
+      <c r="B22" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="10"/>
+      <c r="B23" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E23" s="52">
+        <v>2</v>
+      </c>
+      <c r="F23" s="53" t="s">
+        <v>512</v>
+      </c>
+      <c r="G23" s="30" t="s">
+        <v>513</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="C25" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="G25" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="H25" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="10"/>
+      <c r="B27" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="12" t="s">
-[...86 lines deleted...]
-      <c r="F24" s="27" t="s">
+      <c r="D27" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F27" s="7" t="s">
         <v>500</v>
-      </c>
-[...79 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="H27" s="7" t="s">
+      <c r="H27" s="6" t="s">
         <v>206</v>
       </c>
       <c r="I27" s="6" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="28" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="10"/>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E29" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>505</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="10"/>
+      <c r="B30" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H28" s="7" t="s">
+      <c r="C30" s="50" t="s">
+        <v>413</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F30" s="27" t="s">
         <v>494</v>
       </c>
-      <c r="I28" s="6" t="s">
-[...54 lines deleted...]
-        <v>460</v>
+      <c r="G30" s="51" t="s">
+        <v>495</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="I30" s="24" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="10"/>
       <c r="B31" s="6" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C31" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>387</v>
+        <v>238</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>405</v>
+        <v>312</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>494</v>
+      </c>
+      <c r="G31" s="38" t="s">
+        <v>495</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I31" s="6" t="s">
-        <v>460</v>
+        <v>359</v>
       </c>
     </row>
     <row r="32" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="10"/>
       <c r="B32" s="6" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>93</v>
+      </c>
+      <c r="C32" s="50" t="s">
+        <v>34</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>484</v>
+        <v>238</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="I32" s="6" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
     </row>
     <row r="33" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="10"/>
       <c r="B33" s="6" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>483</v>
+        <v>266</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>484</v>
+        <v>267</v>
       </c>
       <c r="E33" s="12" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="I33" s="6" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="10"/>
       <c r="B34" s="6" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>34</v>
+        <v>395</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>387</v>
+        <v>234</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>185</v>
+        <v>399</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>28</v>
+        <v>488</v>
       </c>
       <c r="I34" s="6" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10"/>
       <c r="B35" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D35" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="H35" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="E35" s="12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I35" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10"/>
       <c r="B36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>476</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>294</v>
+        <v>404</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="I36" s="6" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
     </row>
     <row r="37" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="10"/>
       <c r="B37" s="6" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>354</v>
+        <v>34</v>
       </c>
       <c r="D37" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="G37" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="E37" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H37" s="7" t="s">
-        <v>465</v>
+        <v>16</v>
       </c>
       <c r="I37" s="6" t="s">
-        <v>202</v>
+        <v>459</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="10"/>
       <c r="B38" s="6" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>480</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>244</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>465</v>
+        <v>242</v>
       </c>
       <c r="I38" s="6" t="s">
-        <v>202</v>
+        <v>483</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="10"/>
       <c r="B39" s="6" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C39" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="10"/>
+      <c r="B40" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="12" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="D40" s="12" t="s">
-        <v>387</v>
+        <v>238</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>390</v>
+        <v>185</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>457</v>
+        <v>396</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A41" s="48"/>
+      <c r="A41" s="10"/>
       <c r="B41" s="6" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>39</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>40</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>4</v>
+        <v>475</v>
       </c>
       <c r="I41" s="6" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A42" s="10"/>
       <c r="B42" s="6" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D42" s="6" t="s">
-        <v>396</v>
+      <c r="D42" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>410</v>
+        <v>294</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="H42" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="10"/>
+      <c r="B43" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="10"/>
+      <c r="B44" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="10"/>
+      <c r="B45" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="H45" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="I42" s="6" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="I45" s="6" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="48"/>
       <c r="B46" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="C46" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>448</v>
+        <v>390</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>451</v>
+        <v>206</v>
       </c>
       <c r="I46" s="6" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A47" s="48"/>
       <c r="B47" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C47" s="28" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="C47" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>412</v>
       </c>
       <c r="E47" s="12" t="s">
-        <v>448</v>
+        <v>409</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>451</v>
+        <v>4</v>
       </c>
       <c r="I47" s="6" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D48" s="6" t="s">
-        <v>396</v>
+      <c r="D48" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E48" s="12" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>206</v>
+        <v>4</v>
       </c>
       <c r="I48" s="6" t="s">
-        <v>446</v>
+        <v>411</v>
       </c>
     </row>
     <row r="49" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="C49" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>457</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>458</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>437</v>
+        <v>206</v>
       </c>
       <c r="I49" s="6" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
     </row>
     <row r="50" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>111</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="D50" s="34" t="s">
+        <v>374</v>
       </c>
       <c r="E50" s="12" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>457</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>458</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I50" s="6" t="s">
-        <v>408</v>
+        <v>459</v>
       </c>
     </row>
     <row r="51" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>451</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>376</v>
       </c>
       <c r="E51" s="12" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>457</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>458</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I51" s="6" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>266</v>
+        <v>451</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>413</v>
+        <v>376</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>448</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>449</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>121</v>
+        <v>450</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>111</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E53" s="12" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>448</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>449</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>121</v>
+        <v>450</v>
       </c>
       <c r="I53" s="6" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
     </row>
     <row r="54" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D54" s="6" t="s">
-        <v>396</v>
+      <c r="D54" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E54" s="12" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>443</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>444</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>4</v>
+        <v>206</v>
       </c>
       <c r="I54" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>395</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>434</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>435</v>
+      </c>
+      <c r="G55" s="28" t="s">
+        <v>442</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>61</v>
+        <v>436</v>
       </c>
       <c r="I55" s="6" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="C56" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="G56" s="12" t="s">
         <v>419</v>
       </c>
-      <c r="D56" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H56" s="7" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="I56" s="6" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C57" s="28" t="s">
-        <v>34</v>
+      <c r="C57" s="6" t="s">
+        <v>395</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>387</v>
+        <v>234</v>
       </c>
       <c r="E57" s="12" t="s">
-        <v>312</v>
+        <v>399</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="G57" s="12" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="I57" s="6" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C58" s="28" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="C58" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>412</v>
       </c>
       <c r="E58" s="12" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>438</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>429</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>425</v>
+        <v>121</v>
       </c>
       <c r="I58" s="6" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      <c r="A59" s="24" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A59" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B59" s="25" t="s">
-[...24 lines deleted...]
-    <row r="60" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="B59" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B60" s="12" t="s">
-[...6 lines deleted...]
-        <v>376</v>
+      <c r="B60" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>234</v>
       </c>
       <c r="E60" s="12" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>430</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>421</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="I60" s="6" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B61" s="12" t="s">
-[...6 lines deleted...]
-        <v>413</v>
+      <c r="B61" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>417</v>
       </c>
       <c r="E61" s="12" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>432</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>422</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I61" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B62" s="12" t="s">
-[...6 lines deleted...]
-        <v>396</v>
+      <c r="B62" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="E62" s="12" t="s">
-        <v>410</v>
+        <v>312</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>427</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>429</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I62" s="6" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B63" s="12" t="s">
-[...6 lines deleted...]
-        <v>374</v>
+      <c r="B63" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C63" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E63" s="12" t="s">
-        <v>405</v>
+        <v>312</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>427</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>429</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I63" s="6" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="B64" s="12" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="B64" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C64" s="28" t="s">
+        <v>34</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>409</v>
+        <v>238</v>
       </c>
       <c r="E64" s="12" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>426</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>50</v>
+        <v>424</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      <c r="A65" s="6" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="24" t="s">
         <v>382</v>
       </c>
-      <c r="B65" s="12" t="s">
-[...21 lines deleted...]
-        <v>408</v>
+      <c r="B65" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C65" s="46" t="s">
+        <v>414</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="F65" s="27" t="s">
+        <v>415</v>
+      </c>
+      <c r="G65" s="27" t="s">
+        <v>416</v>
+      </c>
+      <c r="H65" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="I65" s="24" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="66" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="C66" s="45" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="C66" s="34" t="s">
+        <v>413</v>
+      </c>
+      <c r="D66" s="34" t="s">
+        <v>376</v>
       </c>
       <c r="E66" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="F66" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="F66" s="7" t="s">
+      <c r="G66" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I66" s="6" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="C67" s="38" t="s">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="C67" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="D67" s="47" t="s">
+        <v>412</v>
       </c>
       <c r="E67" s="12" t="s">
-        <v>185</v>
+        <v>409</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I67" s="6" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="C68" s="38" t="s">
-        <v>34</v>
+      <c r="C68" s="34" t="s">
+        <v>395</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>387</v>
+        <v>234</v>
       </c>
       <c r="E68" s="12" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>393</v>
+        <v>50</v>
       </c>
       <c r="I68" s="6" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C69" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="46" t="s">
         <v>375</v>
       </c>
-      <c r="D69" s="43" t="s">
+      <c r="D69" s="47" t="s">
         <v>374</v>
       </c>
       <c r="E69" s="12" t="s">
-        <v>312</v>
+        <v>404</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I69" s="6" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>85</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="D70" s="12" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="E70" s="12" t="s">
-        <v>312</v>
+        <v>404</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I70" s="6" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B71" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>234</v>
+        <v>403</v>
       </c>
       <c r="E71" s="12" t="s">
-        <v>177</v>
+        <v>404</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="G71" s="7" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I71" s="6" t="s">
-        <v>227</v>
+        <v>407</v>
       </c>
     </row>
     <row r="72" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
         <v>382</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="C72" s="45" t="s">
+        <v>34</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E72" s="12" t="s">
-        <v>294</v>
+        <v>399</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="G72" s="7" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="I72" s="6" t="s">
-        <v>295</v>
+        <v>402</v>
       </c>
     </row>
     <row r="73" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B73" s="12" t="s">
-        <v>93</v>
-[...23 lines deleted...]
-    <row r="74" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="C73" s="38" t="s">
+        <v>395</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>93</v>
-[...20 lines deleted...]
-        <v>223</v>
+        <v>85</v>
+      </c>
+      <c r="C74" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="75" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B75" s="12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C75" s="28" t="s">
         <v>375</v>
       </c>
       <c r="D75" s="43" t="s">
         <v>374</v>
       </c>
-      <c r="E75" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H75" s="43" t="s">
+      <c r="E75" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="G75" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="H75" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I75" s="42" t="s">
-        <v>262</v>
+      <c r="I75" s="6" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="76" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B76" s="12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C76" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="D76" s="15" t="s">
-[...11 lines deleted...]
-      <c r="H76" s="43" t="s">
+      <c r="D76" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="G76" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="H76" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I76" s="42" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="I76" s="6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>93</v>
-[...23 lines deleted...]
-    <row r="78" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="6" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="B78" s="12" t="s">
-        <v>93</v>
-[...23 lines deleted...]
-    <row r="79" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="C79" s="28" t="s">
-[...3 lines deleted...]
-        <v>234</v>
+      <c r="C79" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="D79" s="43" t="s">
+        <v>64</v>
       </c>
       <c r="E79" s="43" t="s">
         <v>174</v>
       </c>
       <c r="F79" s="43" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>380</v>
+      </c>
+      <c r="G79" s="43" t="s">
+        <v>381</v>
       </c>
       <c r="H79" s="43" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I79" s="42" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="81" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>378</v>
+      </c>
+      <c r="D80" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="E80" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" s="43" t="s">
+        <v>380</v>
+      </c>
+      <c r="G80" s="43" t="s">
+        <v>381</v>
+      </c>
+      <c r="H80" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" s="42" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="82" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C81" s="28" t="s">
+        <v>375</v>
+      </c>
+      <c r="D81" s="43" t="s">
+        <v>374</v>
+      </c>
+      <c r="E81" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F81" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G81" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="H81" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="I81" s="42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="83" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="E82" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F82" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G82" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="H82" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="I82" s="42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>98</v>
-[...20 lines deleted...]
-        <v>285</v>
+        <v>93</v>
+      </c>
+      <c r="C83" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="D83" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="E83" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F83" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G83" s="43" t="s">
+        <v>372</v>
+      </c>
+      <c r="H83" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" s="42" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="85" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C84" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="D84" s="43" t="s">
+        <v>267</v>
+      </c>
+      <c r="E84" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="F84" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="G84" s="43" t="s">
+        <v>373</v>
+      </c>
+      <c r="H84" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" s="42" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="86" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="C85" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="E85" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="F85" s="43" t="s">
+        <v>369</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="H85" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="I85" s="42" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>266</v>
+        <v>43</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>357</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>367</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>368</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="I86" s="6" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="87" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B87" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E87" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>366</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>368</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I87" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B88" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>354</v>
+        <v>43</v>
       </c>
       <c r="D88" s="12" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="E88" s="12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>364</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>356</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B89" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D89" s="12" t="s">
-        <v>35</v>
+        <v>234</v>
       </c>
       <c r="E89" s="12" t="s">
-        <v>174</v>
+        <v>282</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>355</v>
+      </c>
+      <c r="G89" s="40" t="s">
+        <v>365</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I89" s="6" t="s">
-        <v>223</v>
+        <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B90" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>43</v>
+        <v>362</v>
       </c>
       <c r="D90" s="12" t="s">
-        <v>238</v>
+        <v>363</v>
       </c>
       <c r="E90" s="12" t="s">
-        <v>174</v>
+        <v>357</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="G90" s="28" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I90" s="6" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B91" s="12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>361</v>
+      </c>
+      <c r="D91" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="E91" s="12" t="s">
-        <v>185</v>
+        <v>357</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>358</v>
+      </c>
+      <c r="G91" s="28" t="s">
+        <v>360</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I91" s="6" t="s">
-        <v>262</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>10</v>
+        <v>266</v>
       </c>
       <c r="D92" s="12" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="E92" s="12" t="s">
-        <v>282</v>
+        <v>357</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>358</v>
+      </c>
+      <c r="G92" s="28" t="s">
+        <v>360</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="I92" s="6" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E93" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>348</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>349</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="I93" s="6" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B94" s="12" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>34</v>
+        <v>354</v>
       </c>
       <c r="D94" s="12" t="s">
-        <v>35</v>
+        <v>261</v>
       </c>
       <c r="E94" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>353</v>
+      </c>
+      <c r="G94" s="28" t="s">
+        <v>352</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I94" s="6" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
     </row>
     <row r="95" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B95" s="12" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D95" s="12" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="E95" s="12" t="s">
         <v>174</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>353</v>
+      </c>
+      <c r="G95" s="28" t="s">
+        <v>352</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B96" s="12" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D96" s="12" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E96" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>353</v>
+      </c>
+      <c r="G96" s="28" t="s">
+        <v>352</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I96" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B97" s="12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>103</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="D97" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E97" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>350</v>
+      </c>
+      <c r="G97" s="18" t="s">
+        <v>351</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I97" s="6" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="98" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B98" s="12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>111</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="D98" s="12" t="s">
-        <v>336</v>
+        <v>234</v>
       </c>
       <c r="E98" s="12" t="s">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="G98" s="7" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I98" s="6" t="s">
-        <v>207</v>
+        <v>347</v>
       </c>
     </row>
     <row r="99" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D99" s="12" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E99" s="12" t="s">
-        <v>332</v>
+        <v>174</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="G99" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I99" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B100" s="12" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D100" s="12" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="E100" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="G100" s="7" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C101" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="C101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E101" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="G101" s="7" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="I101" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C102" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="C102" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E102" s="12" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>304</v>
+        <v>339</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="I102" s="6" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
     </row>
     <row r="103" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B103" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>118</v>
+      </c>
+      <c r="C103" s="34" t="s">
+        <v>237</v>
       </c>
       <c r="D103" s="12" t="s">
-        <v>320</v>
+        <v>238</v>
       </c>
       <c r="E103" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="G103" s="7" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>206</v>
+        <v>28</v>
       </c>
       <c r="I103" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B104" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>118</v>
+      </c>
+      <c r="C104" s="34" t="s">
+        <v>335</v>
       </c>
       <c r="D104" s="12" t="s">
-        <v>35</v>
+        <v>336</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="G104" s="7" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="I104" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B105" s="12" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>323</v>
+        <v>15</v>
       </c>
       <c r="D105" s="12" t="s">
-        <v>64</v>
+        <v>245</v>
       </c>
       <c r="E105" s="12" t="s">
-        <v>174</v>
+        <v>332</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>333</v>
+      </c>
+      <c r="G105" s="7" t="s">
+        <v>334</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I105" s="6" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
     </row>
     <row r="106" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B106" s="12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="D106" s="12" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="E106" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>331</v>
+      </c>
+      <c r="G106" s="7" t="s">
+        <v>330</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I106" s="6" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B107" s="12" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>87</v>
+      </c>
+      <c r="C107" s="28" t="s">
+        <v>10</v>
       </c>
       <c r="D107" s="12" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="G107" s="7" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="I107" s="6" t="s">
-        <v>207</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C108" s="28" t="s">
-        <v>237</v>
+        <v>10</v>
       </c>
       <c r="D108" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E108" s="12" t="s">
-        <v>174</v>
+        <v>282</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="G108" s="7" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="I108" s="6" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
     </row>
     <row r="109" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C109" s="28" t="s">
-        <v>10</v>
+        <v>319</v>
       </c>
       <c r="D109" s="12" t="s">
-        <v>234</v>
+        <v>320</v>
       </c>
       <c r="E109" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="G109" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="I109" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="C110" s="28" t="s">
-        <v>10</v>
+      <c r="C110" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="D110" s="12" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="E110" s="12" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="G110" s="7" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I110" s="6" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B111" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>86</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>323</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>245</v>
+        <v>64</v>
       </c>
       <c r="E111" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>321</v>
+      </c>
+      <c r="G111" s="28" t="s">
+        <v>322</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I111" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B112" s="12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>34</v>
+        <v>219</v>
       </c>
       <c r="D112" s="12" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="E112" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>321</v>
+      </c>
+      <c r="G112" s="28" t="s">
+        <v>322</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I112" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B113" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>86</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="D113" s="12" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E113" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="G113" s="7" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>50</v>
+        <v>206</v>
       </c>
       <c r="I113" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B114" s="12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>86</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>237</v>
       </c>
       <c r="D114" s="12" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E114" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="G114" s="7" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>50</v>
+        <v>206</v>
       </c>
       <c r="I114" s="6" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B115" s="12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C115" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="E115" s="35">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="E115" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F115" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G115" s="7" t="s">
+        <v>325</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B116" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C116" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E116" s="12" t="s">
-        <v>209</v>
+        <v>312</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="G116" s="7" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="I116" s="6" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="117" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B117" s="12" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>85</v>
+      </c>
+      <c r="C117" s="28" t="s">
+        <v>15</v>
       </c>
       <c r="D117" s="12" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="E117" s="12" t="s">
-        <v>294</v>
+        <v>185</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="G117" s="7" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="I117" s="6" t="s">
-        <v>295</v>
+        <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B118" s="12" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="D118" s="12" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="E118" s="12" t="s">
-        <v>294</v>
+        <v>185</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="G118" s="7" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="I118" s="6" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B119" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C119" s="28" t="s">
         <v>237</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>238</v>
       </c>
       <c r="E119" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="G119" s="7" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B120" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="D120" s="12" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="E120" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="G120" s="7" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="121" spans="1:9" s="1" customFormat="1" ht="27" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B121" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C121" s="28" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D121" s="12" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>288</v>
+        <v>234</v>
+      </c>
+      <c r="E121" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="F121" s="36" t="s">
+        <v>306</v>
+      </c>
+      <c r="G121" s="28" t="s">
+        <v>307</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="I121" s="37">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B122" s="12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C122" s="28" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D122" s="12" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
       <c r="E122" s="12" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>300</v>
+      </c>
+      <c r="G122" s="7" t="s">
+        <v>303</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>206</v>
+        <v>4</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B123" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>84</v>
+      </c>
+      <c r="C123" s="38" t="s">
+        <v>2</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="E123" s="12" t="s">
-        <v>177</v>
+        <v>294</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>293</v>
+      </c>
+      <c r="G123" s="7" t="s">
+        <v>296</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="I123" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B124" s="12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C124" s="28" t="s">
-        <v>237</v>
+        <v>10</v>
       </c>
       <c r="D124" s="12" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E124" s="12" t="s">
-        <v>185</v>
+        <v>294</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>293</v>
+      </c>
+      <c r="G124" s="7" t="s">
+        <v>296</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="I124" s="6" t="s">
-        <v>207</v>
+        <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="C125" s="34" t="s">
-        <v>59</v>
+      <c r="C125" s="28" t="s">
+        <v>237</v>
       </c>
       <c r="D125" s="12" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E125" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>302</v>
+      </c>
+      <c r="G125" s="7" t="s">
+        <v>298</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>206</v>
+        <v>242</v>
       </c>
       <c r="I125" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:9" s="1" customFormat="1" ht="54" x14ac:dyDescent="0.25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C126" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E126" s="12" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>297</v>
+      </c>
+      <c r="G126" s="7" t="s">
+        <v>298</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>284</v>
+        <v>242</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" s="1" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B127" s="12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C127" s="28" t="s">
-        <v>237</v>
+        <v>34</v>
       </c>
       <c r="D127" s="12" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="E127" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>287</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>288</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I127" s="6" t="s">
-        <v>255</v>
+        <v>207</v>
       </c>
     </row>
     <row r="128" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B128" s="12" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C128" s="28" t="s">
-        <v>237</v>
+        <v>2</v>
       </c>
       <c r="D128" s="12" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="E128" s="12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>291</v>
+      </c>
+      <c r="G128" s="28" t="s">
+        <v>290</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
     </row>
     <row r="129" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B129" s="12" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C129" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="D129" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="E129" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F129" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="G129" s="28" t="s">
+        <v>290</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A130" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C130" s="28" t="s">
         <v>237</v>
       </c>
-      <c r="D129" s="12" t="s">
+      <c r="D130" s="12" t="s">
         <v>238</v>
       </c>
-      <c r="E129" s="12" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E130" s="12" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>287</v>
+      </c>
+      <c r="G130" s="34" t="s">
+        <v>288</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="I130" s="6" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
     </row>
     <row r="131" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B131" s="12" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>83</v>
+      </c>
+      <c r="C131" s="34" t="s">
+        <v>59</v>
       </c>
       <c r="D131" s="12" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>287</v>
+      </c>
+      <c r="G131" s="34" t="s">
+        <v>288</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I131" s="6" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="1" customFormat="1" ht="54" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B132" s="12" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C132" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>234</v>
       </c>
       <c r="E132" s="12" t="s">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>286</v>
+      </c>
+      <c r="G132" s="34" t="s">
+        <v>283</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="I132" s="6" t="s">
-        <v>207</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
-        <v>173</v>
+        <v>292</v>
       </c>
       <c r="B133" s="12" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C133" s="28" t="s">
-        <v>2</v>
+        <v>237</v>
       </c>
       <c r="D133" s="12" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="E133" s="12" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>280</v>
+      </c>
+      <c r="G133" s="26" t="s">
+        <v>281</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>270</v>
+        <v>206</v>
       </c>
       <c r="I133" s="6" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
     </row>
     <row r="134" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B134" s="25" t="s">
-        <v>98</v>
+      <c r="B134" s="12" t="s">
+        <v>93</v>
       </c>
       <c r="C134" s="28" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="E134" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>174</v>
+      </c>
+      <c r="F134" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="G134" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>28</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B135" s="25" t="s">
-        <v>98</v>
+      <c r="B135" s="12" t="s">
+        <v>93</v>
       </c>
       <c r="C135" s="28" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>237</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>238</v>
       </c>
       <c r="E135" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>174</v>
+      </c>
+      <c r="F135" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G135" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>28</v>
       </c>
       <c r="I135" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B136" s="25" t="s">
-        <v>98</v>
+      <c r="B136" s="12" t="s">
+        <v>93</v>
       </c>
       <c r="C136" s="28" t="s">
-        <v>266</v>
+        <v>94</v>
       </c>
       <c r="D136" s="12" t="s">
-        <v>267</v>
+        <v>95</v>
       </c>
       <c r="E136" s="12" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>271</v>
+      </c>
+      <c r="G136" s="26" t="s">
+        <v>272</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="6" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B137" s="25" t="s">
+      <c r="B137" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C137" s="28" t="s">
-        <v>6</v>
+        <v>237</v>
       </c>
       <c r="D137" s="12" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="E137" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F137" s="7" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>273</v>
+      </c>
+      <c r="G137" s="28" t="s">
+        <v>274</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
     </row>
     <row r="138" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B138" s="25" t="s">
-        <v>103</v>
+      <c r="B138" s="12" t="s">
+        <v>98</v>
       </c>
       <c r="C138" s="28" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D138" s="12" t="s">
-        <v>35</v>
+        <v>234</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F138" s="27" t="s">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="F138" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="G138" s="28" t="s">
+        <v>274</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>28</v>
       </c>
       <c r="I138" s="6" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
     </row>
     <row r="139" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B139" s="25" t="s">
-        <v>103</v>
+      <c r="B139" s="12" t="s">
+        <v>98</v>
       </c>
       <c r="C139" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>261</v>
       </c>
       <c r="E139" s="12" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>242</v>
+        <v>177</v>
+      </c>
+      <c r="F139" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="G139" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="H139" s="7" t="s">
+        <v>270</v>
       </c>
       <c r="I139" s="6" t="s">
-        <v>262</v>
+        <v>232</v>
       </c>
     </row>
     <row r="140" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A140" s="24" t="s">
+      <c r="A140" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B140" s="25" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C140" s="28" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>266</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="E140" s="12" t="s">
+        <v>177</v>
       </c>
       <c r="F140" s="27" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>269</v>
+      </c>
+      <c r="G140" s="28" t="s">
+        <v>268</v>
       </c>
       <c r="H140" s="27" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>270</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="141" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B141" s="12" t="s">
-        <v>103</v>
+      <c r="B141" s="25" t="s">
+        <v>98</v>
       </c>
       <c r="C141" s="28" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D141" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D141" s="25" t="s">
         <v>234</v>
       </c>
       <c r="E141" s="12" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>158</v>
+        <v>177</v>
+      </c>
+      <c r="F141" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="G141" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="H141" s="27" t="s">
+        <v>270</v>
       </c>
       <c r="I141" s="6" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
     </row>
     <row r="142" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B142" s="12" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="B142" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C142" s="28" t="s">
+        <v>266</v>
       </c>
       <c r="D142" s="12" t="s">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="E142" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F142" s="7" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>264</v>
+      </c>
+      <c r="G142" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="I142" s="6" t="s">
-        <v>255</v>
+        <v>207</v>
       </c>
     </row>
     <row r="143" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B143" s="12" t="s">
-        <v>103</v>
+      <c r="B143" s="25" t="s">
+        <v>98</v>
       </c>
       <c r="C143" s="28" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="D143" s="12" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E143" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F143" s="7" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>264</v>
+      </c>
+      <c r="G143" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="I143" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="144" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B144" s="12" t="s">
+      <c r="B144" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C144" s="28" t="s">
-        <v>248</v>
+        <v>34</v>
       </c>
       <c r="D144" s="12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E144" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>185</v>
+      </c>
+      <c r="F144" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G144" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H144" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="I144" s="6" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B145" s="12" t="s">
+      <c r="B145" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C145" s="28" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D145" s="12" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="E145" s="12" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>185</v>
+      </c>
+      <c r="F145" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G145" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H145" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="I145" s="6" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      <c r="A146" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A146" s="24" t="s">
         <v>173</v>
       </c>
-      <c r="B146" s="12" t="s">
+      <c r="B146" s="25" t="s">
         <v>103</v>
       </c>
-      <c r="C146" s="33" t="s">
-[...14 lines deleted...]
-      <c r="H146" s="7" t="s">
+      <c r="C146" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E146" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="F146" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="G146" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="H146" s="27" t="s">
         <v>242</v>
       </c>
-      <c r="I146" s="6" t="s">
-[...3 lines deleted...]
-    <row r="147" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="I146" s="24" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B147" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C147" s="28" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D147" s="12" t="s">
-        <v>196</v>
+        <v>234</v>
       </c>
       <c r="E147" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F147" s="7" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>252</v>
+      </c>
+      <c r="G147" s="17" t="s">
+        <v>256</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
       <c r="I147" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="148" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="C148" s="28" t="s">
+      <c r="C148" s="18" t="s">
         <v>237</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>238</v>
       </c>
       <c r="E148" s="12" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F148" s="7" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="G148" s="28" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I148" s="6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="C149" s="18" t="s">
-        <v>233</v>
+      <c r="C149" s="28" t="s">
+        <v>59</v>
       </c>
       <c r="D149" s="12" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="E149" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F149" s="7" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>252</v>
+      </c>
+      <c r="G149" s="28" t="s">
+        <v>253</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>121</v>
+        <v>206</v>
       </c>
       <c r="I149" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="150" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C150" s="28" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="D150" s="12" t="s">
-        <v>230</v>
+        <v>27</v>
       </c>
       <c r="E150" s="12" t="s">
         <v>177</v>
       </c>
       <c r="F150" s="7" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>249</v>
+      </c>
+      <c r="G150" s="32" t="s">
+        <v>247</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I150" s="6" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="151" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A151" s="24" t="s">
+    <row r="151" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A151" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B151" s="24" t="s">
-        <v>111</v>
+      <c r="B151" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C151" s="28" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>15</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>245</v>
       </c>
       <c r="E151" s="12" t="s">
         <v>177</v>
       </c>
       <c r="F151" s="7" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>249</v>
+      </c>
+      <c r="G151" s="32" t="s">
+        <v>247</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>61</v>
+        <v>206</v>
       </c>
       <c r="I151" s="6" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B152" s="6" t="s">
-[...3 lines deleted...]
-        <v>224</v>
+      <c r="B152" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C152" s="33" t="s">
+        <v>243</v>
       </c>
       <c r="D152" s="12" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E152" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F152" s="7" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="G152" s="28" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="I152" s="6" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
     </row>
     <row r="153" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B153" s="6" t="s">
-        <v>111</v>
+      <c r="B153" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C153" s="28" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="D153" s="12" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E153" s="12" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="F153" s="7" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="G153" s="28" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="I153" s="6" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
     </row>
     <row r="154" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B154" s="6" t="s">
-        <v>111</v>
+      <c r="B154" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C154" s="28" t="s">
-        <v>216</v>
+        <v>237</v>
       </c>
       <c r="D154" s="12" t="s">
-        <v>139</v>
+        <v>238</v>
       </c>
       <c r="E154" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F154" s="7" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>239</v>
+      </c>
+      <c r="G154" s="28" t="s">
+        <v>240</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I154" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="155" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B155" s="6" t="s">
-[...3 lines deleted...]
-        <v>203</v>
+      <c r="B155" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C155" s="18" t="s">
+        <v>233</v>
       </c>
       <c r="D155" s="12" t="s">
-        <v>1</v>
+        <v>234</v>
       </c>
       <c r="E155" s="12" t="s">
         <v>185</v>
       </c>
       <c r="F155" s="7" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>236</v>
+      </c>
+      <c r="G155" s="18" t="s">
+        <v>235</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>206</v>
+        <v>121</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="156" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="B156" s="6" t="s">
-        <v>111</v>
+      <c r="B156" s="12" t="s">
+        <v>103</v>
       </c>
       <c r="C156" s="28" t="s">
-        <v>203</v>
+        <v>229</v>
       </c>
       <c r="D156" s="12" t="s">
-        <v>1</v>
+        <v>230</v>
       </c>
       <c r="E156" s="12" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F156" s="7" t="s">
-        <v>204</v>
+        <v>250</v>
       </c>
       <c r="G156" s="28" t="s">
-        <v>205</v>
+        <v>231</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I156" s="6" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="A157" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A157" s="24" t="s">
         <v>173</v>
       </c>
-      <c r="B157" s="6" t="s">
-        <v>118</v>
+      <c r="B157" s="24" t="s">
+        <v>111</v>
       </c>
       <c r="C157" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="D157" s="12" t="s">
-        <v>1</v>
+      <c r="D157" s="6" t="s">
+        <v>234</v>
       </c>
       <c r="E157" s="12" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="F157" s="7" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>226</v>
+      </c>
+      <c r="G157" s="28" t="s">
+        <v>228</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>213</v>
+        <v>61</v>
       </c>
       <c r="I157" s="6" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C158" s="28" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="D158" s="12" t="s">
-        <v>200</v>
+        <v>225</v>
       </c>
       <c r="E158" s="12" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="F158" s="7" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>220</v>
+      </c>
+      <c r="G158" s="28" t="s">
+        <v>221</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>121</v>
+        <v>222</v>
       </c>
       <c r="I158" s="6" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C159" s="28" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="D159" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D159" s="12" t="s">
         <v>182</v>
       </c>
       <c r="E159" s="12" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>174</v>
+      </c>
+      <c r="F159" s="7" t="s">
+        <v>220</v>
       </c>
       <c r="G159" s="28" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>221</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I159" s="6" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="160" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>118</v>
-[...7 lines deleted...]
-      <c r="E160" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C160" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="E160" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F160" s="24" t="s">
-[...12 lines deleted...]
-    <row r="161" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="F160" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G160" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="H160" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>111</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>1</v>
       </c>
       <c r="E161" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F161" s="6" t="s">
-        <v>193</v>
+      <c r="F161" s="7" t="s">
+        <v>214</v>
       </c>
       <c r="G161" s="28" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-    <row r="162" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>215</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I161" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>111</v>
+      </c>
+      <c r="C162" s="28" t="s">
+        <v>203</v>
       </c>
       <c r="D162" s="12" t="s">
-        <v>196</v>
+        <v>1</v>
       </c>
       <c r="E162" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="F162" s="6" t="s">
-        <v>193</v>
+      <c r="F162" s="7" t="s">
+        <v>204</v>
       </c>
       <c r="G162" s="28" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-    <row r="163" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>205</v>
+      </c>
+      <c r="H162" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C163" s="6" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="C163" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>1</v>
       </c>
       <c r="E163" s="12" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="F163" s="7" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>210</v>
+      </c>
+      <c r="G163" s="17" t="s">
+        <v>211</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>213</v>
+      </c>
+      <c r="I163" s="6" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="164" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C164" s="17" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C164" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>200</v>
       </c>
       <c r="E164" s="12" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="F164" s="7" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>198</v>
+      </c>
+      <c r="G164" s="23" t="s">
+        <v>201</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+      <c r="I164" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A165" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C165" s="14" t="s">
-        <v>94</v>
+      <c r="C165" s="28" t="s">
+        <v>192</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>95</v>
-[...17 lines deleted...]
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+        <v>182</v>
+      </c>
+      <c r="E165" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G165" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I165" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A166" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>87</v>
-[...23 lines deleted...]
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+      <c r="C166" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="E166" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>193</v>
+      </c>
+      <c r="G166" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I166" s="31">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A167" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>43</v>
-[...20 lines deleted...]
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E167" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G167" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I167" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A168" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>118</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>190</v>
       </c>
       <c r="D168" s="12" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E168" s="12" t="s">
-        <v>174</v>
-[...16 lines deleted...]
-        <v>2023</v>
+        <v>185</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G168" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I168" s="29">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A169" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>80</v>
-[...23 lines deleted...]
-        <v>2023</v>
+        <v>2</v>
+      </c>
+      <c r="D169" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="E169" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F169" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G169" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I169" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C170" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E170" s="6" t="s">
-[...17 lines deleted...]
-        <v>2023</v>
+      <c r="E170" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="F170" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G170" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I170" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>118</v>
+      </c>
+      <c r="C171" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="D171" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E171" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="F171" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="G171" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="H171" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="I171" s="20">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B172" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C172" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="F172" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="G172" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="H172" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="I172" s="20">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D173" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="E171" s="6">
-[...60 lines deleted...]
-        <v>6.5</v>
+      <c r="E173" s="6" t="s">
+        <v>174</v>
       </c>
       <c r="F173" s="7" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>175</v>
+      </c>
+      <c r="G173" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="H173" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="I173" s="21">
-        <f>E173*250+100</f>
-[...5 lines deleted...]
-        <v>2023</v>
+        <v>475</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>6.5</v>
+        <v>180</v>
+      </c>
+      <c r="D174" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="E174" s="12" t="s">
+        <v>174</v>
       </c>
       <c r="F174" s="7" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-    <row r="175" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="G174" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="H174" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I174" s="20">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A175" s="6">
         <v>2023</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>80</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>182</v>
       </c>
       <c r="E175" s="6">
         <v>1.5</v>
       </c>
-      <c r="F175" s="7" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="F175" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H175" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="I175" s="21">
         <f>E175*250</f>
         <v>375</v>
       </c>
     </row>
-    <row r="176" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="6">
         <v>2023</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>85</v>
-[...17 lines deleted...]
-        <v>50</v>
+        <v>87</v>
+      </c>
+      <c r="C176" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E176" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="G176" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="H176" s="12" t="s">
+        <v>4</v>
       </c>
       <c r="I176" s="21">
-        <f>E176*250</f>
-[...3 lines deleted...]
-    <row r="177" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A177" s="6">
         <v>2023</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E177" s="6">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="F177" s="7" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>71</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H177" s="6" t="s">
+        <v>28</v>
       </c>
       <c r="I177" s="21">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+        <f>E177*250+100</f>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="6">
         <v>2023</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="E178" s="6">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F178" s="7" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>71</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H178" s="6" t="s">
+        <v>28</v>
       </c>
       <c r="I178" s="21">
-        <f t="shared" ref="I178:I184" si="0">E178*250</f>
-[...3 lines deleted...]
-    <row r="179" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <f>E178*250+100</f>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A179" s="6">
         <v>2023</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="D179" s="13" t="s">
+        <v>3</v>
       </c>
       <c r="E179" s="6">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F179" s="7" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="G179" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="I179" s="21">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="180" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <f>E179*250+100</f>
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A180" s="6">
         <v>2023</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>10</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>1</v>
       </c>
       <c r="E180" s="6">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F180" s="7" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="G180" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H180" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="I180" s="21">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="181" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <f>E180*250+100</f>
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A181" s="6">
         <v>2023</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>10</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>1</v>
       </c>
       <c r="E181" s="6">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
       <c r="F181" s="7" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="H181" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G181" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H181" s="14" t="s">
         <v>50</v>
       </c>
       <c r="I181" s="21">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="182" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <f>E181*250</f>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A182" s="6">
         <v>2023</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>2</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>3</v>
       </c>
       <c r="E182" s="6">
         <v>1.5</v>
       </c>
       <c r="F182" s="7" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>52</v>
+      </c>
+      <c r="G182" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H182" s="14" t="s">
+        <v>50</v>
       </c>
       <c r="I182" s="21">
-        <f t="shared" si="0"/>
+        <f>E182*250</f>
         <v>375</v>
       </c>
     </row>
-    <row r="183" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A183" s="6">
         <v>2023</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="E183" s="6">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F183" s="7" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>54</v>
+      </c>
+      <c r="G183" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H183" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="I183" s="21">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="184" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A184" s="6">
         <v>2023</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>34</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>35</v>
       </c>
       <c r="E184" s="6">
         <v>1.5</v>
       </c>
       <c r="F184" s="7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G184" s="12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>56</v>
+      </c>
+      <c r="H184" s="14" t="s">
+        <v>50</v>
       </c>
       <c r="I184" s="21">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="I184:I190" si="0">E184*250</f>
         <v>375</v>
       </c>
     </row>
     <row r="185" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="6">
         <v>2023</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D185" s="12" t="s">
-        <v>47</v>
+      <c r="D185" s="6" t="s">
+        <v>1</v>
       </c>
       <c r="E185" s="6">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F185" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="G185" s="12" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="H185" s="12" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I185" s="21">
-        <f t="shared" ref="I185:I191" si="1">E185*250+100</f>
-[...3 lines deleted...]
-    <row r="186" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>625</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A186" s="6">
         <v>2023</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="D186" s="13" t="s">
+        <v>3</v>
       </c>
       <c r="E186" s="6">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F186" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>58</v>
+      </c>
+      <c r="G186" s="12" t="s">
+        <v>56</v>
       </c>
       <c r="H186" s="12" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I186" s="21">
-        <f t="shared" si="1"/>
-[...3 lines deleted...]
-    <row r="187" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>625</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="6">
         <v>2023</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="E187" s="6">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="F187" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="G187" s="12" t="s">
+        <v>56</v>
       </c>
       <c r="H187" s="12" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I187" s="21">
-        <f t="shared" si="1"/>
-        <v>975</v>
+        <f t="shared" si="0"/>
+        <v>625</v>
       </c>
     </row>
     <row r="188" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A188" s="6">
         <v>2023</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="E188" s="6">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F188" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>62</v>
+      </c>
+      <c r="G188" s="12" t="s">
+        <v>63</v>
       </c>
       <c r="H188" s="12" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I188" s="21">
-        <f t="shared" si="1"/>
-        <v>975</v>
+        <f t="shared" si="0"/>
+        <v>375</v>
       </c>
     </row>
     <row r="189" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A189" s="6">
         <v>2023</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="E189" s="6">
-        <v>4.5</v>
+        <v>1.5</v>
       </c>
       <c r="F189" s="7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>62</v>
+      </c>
+      <c r="G189" s="12" t="s">
+        <v>63</v>
       </c>
       <c r="H189" s="12" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I189" s="21">
-        <f t="shared" si="1"/>
-        <v>1225</v>
+        <f t="shared" si="0"/>
+        <v>375</v>
       </c>
     </row>
     <row r="190" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A190" s="6">
         <v>2023</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>66</v>
+      </c>
+      <c r="D190" s="12" t="s">
+        <v>67</v>
       </c>
       <c r="E190" s="6">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F190" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>62</v>
+      </c>
+      <c r="G190" s="12" t="s">
+        <v>63</v>
       </c>
       <c r="H190" s="12" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I190" s="21">
-        <f t="shared" si="1"/>
-[...3 lines deleted...]
-    <row r="191" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <f t="shared" si="0"/>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="6">
         <v>2023</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>10</v>
+      </c>
+      <c r="D191" s="12" t="s">
+        <v>47</v>
       </c>
       <c r="E191" s="6">
-        <v>4.5</v>
+        <v>1.5</v>
       </c>
       <c r="F191" s="7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>69</v>
+      </c>
+      <c r="G191" s="12" t="s">
+        <v>70</v>
       </c>
       <c r="H191" s="12" t="s">
         <v>4</v>
       </c>
       <c r="I191" s="21">
-        <f t="shared" si="1"/>
-        <v>1225</v>
+        <f t="shared" ref="I191:I197" si="1">E191*250+100</f>
+        <v>475</v>
       </c>
     </row>
     <row r="192" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="6">
         <v>2023</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E192" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F192" s="7" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G192" s="7" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H192" s="12" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I192" s="21">
-        <v>20678</v>
+        <f t="shared" si="1"/>
+        <v>350</v>
       </c>
     </row>
     <row r="193" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A193" s="6">
         <v>2023</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>10</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>1</v>
       </c>
       <c r="E193" s="6">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="F193" s="7" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="G193" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H193" s="12" t="s">
+        <v>4</v>
       </c>
       <c r="I193" s="21">
-        <f>430*E193</f>
-[...3 lines deleted...]
-    <row r="194" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <f t="shared" si="1"/>
+        <v>975</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A194" s="6">
         <v>2023</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="E194" s="6">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="F194" s="7" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>36</v>
+      </c>
+      <c r="G194" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="H194" s="12" t="s">
+        <v>28</v>
       </c>
       <c r="I194" s="21">
-        <f t="shared" ref="I194:I199" si="2">215*E194</f>
-[...3 lines deleted...]
-    <row r="195" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <f t="shared" si="1"/>
+        <v>975</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A195" s="6">
         <v>2023</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>10</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>1</v>
       </c>
       <c r="E195" s="6">
-        <v>6.5</v>
+        <v>4.5</v>
       </c>
       <c r="F195" s="7" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G195" s="7" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H195" s="12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I195" s="21">
-        <f t="shared" si="2"/>
-[...3 lines deleted...]
-    <row r="196" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <f t="shared" si="1"/>
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A196" s="6">
         <v>2023</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E196" s="6">
-        <v>6.5</v>
+        <v>3.5</v>
       </c>
       <c r="F196" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G196" s="7" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H196" s="12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I196" s="21">
-        <f t="shared" si="2"/>
-[...3 lines deleted...]
-    <row r="197" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="1"/>
+        <v>975</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A197" s="6">
         <v>2023</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="E197" s="6">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="F197" s="7" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G197" s="7" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H197" s="12" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="I197" s="21">
-        <f t="shared" si="2"/>
-        <v>752.5</v>
+        <f t="shared" si="1"/>
+        <v>1225</v>
       </c>
     </row>
     <row r="198" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="6">
         <v>2023</v>
       </c>
       <c r="B198" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E198" s="6">
+        <v>8</v>
+      </c>
+      <c r="F198" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G198" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="H198" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I198" s="21">
+        <v>20678</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B199" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C198" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E198" s="6">
+      <c r="C199" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D199" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E199" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="F199" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G199" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I199" s="21">
+        <f>430*E199</f>
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E200" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="F200" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G200" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="I200" s="21">
+        <f t="shared" ref="I200:I205" si="2">215*E200</f>
+        <v>537.5</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E201" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="F201" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G201" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H201" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I201" s="21">
+        <f t="shared" si="2"/>
+        <v>1397.5</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E202" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="F202" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G202" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H202" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I202" s="21">
+        <f t="shared" si="2"/>
+        <v>1397.5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E203" s="6">
         <v>3.5</v>
       </c>
-      <c r="F198" s="7" t="s">
+      <c r="F203" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="G198" s="7" t="s">
+      <c r="G203" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H198" s="12" t="s">
+      <c r="H203" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I198" s="21">
+      <c r="I203" s="21">
         <f t="shared" si="2"/>
         <v>752.5</v>
       </c>
     </row>
-    <row r="199" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="6">
+    <row r="204" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
         <v>2023</v>
       </c>
-      <c r="B199" s="6" t="s">
+      <c r="B204" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C199" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E199" s="6">
+      <c r="C204" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E204" s="6">
         <v>3.5</v>
       </c>
-      <c r="F199" s="7" t="s">
+      <c r="F204" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="G199" s="7" t="s">
+      <c r="G204" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H199" s="12" t="s">
+      <c r="H204" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I199" s="21">
+      <c r="I204" s="21">
         <f t="shared" si="2"/>
         <v>752.5</v>
       </c>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A200" s="6">
+    <row r="205" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
         <v>2023</v>
       </c>
-      <c r="B200" s="6" t="s">
+      <c r="B205" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="F205" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G205" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H205" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I205" s="21">
+        <f t="shared" si="2"/>
+        <v>752.5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B206" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C200" s="6" t="s">
+      <c r="C206" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D200" s="6" t="s">
+      <c r="D206" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E200" s="6">
+      <c r="E206" s="6">
         <v>1</v>
       </c>
-      <c r="F200" s="7" t="s">
+      <c r="F206" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="G200" s="7" t="s">
+      <c r="G206" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="H200" s="6" t="s">
+      <c r="H206" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I200" s="21">
+      <c r="I206" s="21">
         <f>430*1</f>
         <v>430</v>
       </c>
     </row>
-    <row r="201" spans="1:9" ht="45" x14ac:dyDescent="0.25">
-      <c r="A201" s="6">
+    <row r="207" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
         <v>2023</v>
       </c>
-      <c r="B201" s="6" t="s">
+      <c r="B207" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C201" s="6" t="s">
+      <c r="C207" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D201" s="12" t="s">
+      <c r="D207" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E201" s="6">
+      <c r="E207" s="6">
         <v>2.5</v>
       </c>
-      <c r="F201" s="7" t="s">
+      <c r="F207" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G201" s="7" t="s">
+      <c r="G207" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H201" s="6" t="s">
+      <c r="H207" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I201" s="21">
-        <f>E201*430</f>
+      <c r="I207" s="21">
+        <f>E207*430</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A202" s="6">
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
         <v>2023</v>
       </c>
-      <c r="B202" s="6" t="s">
+      <c r="B208" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C202" s="6" t="s">
+      <c r="C208" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D202" s="12" t="s">
+      <c r="D208" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="E202" s="6">
+      <c r="E208" s="6">
         <v>2.5</v>
       </c>
-      <c r="F202" s="7" t="s">
+      <c r="F208" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G202" s="7" t="s">
+      <c r="G208" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H202" s="6" t="s">
+      <c r="H208" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I202" s="21">
-        <f>E202*430</f>
+      <c r="I208" s="21">
+        <f>E208*430</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A203" s="6">
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
         <v>2023</v>
       </c>
-      <c r="B203" s="6" t="s">
+      <c r="B209" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C203" s="6" t="s">
+      <c r="C209" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D203" s="12" t="s">
+      <c r="D209" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="E203" s="6">
+      <c r="E209" s="6">
         <v>3.5</v>
       </c>
-      <c r="F203" s="7" t="s">
+      <c r="F209" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G203" s="7" t="s">
+      <c r="G209" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H203" s="6" t="s">
+      <c r="H209" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="I203" s="21">
-        <f>E203*430</f>
+      <c r="I209" s="21">
+        <f>E209*430</f>
         <v>1505</v>
       </c>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A204" s="6">
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
         <v>2023</v>
       </c>
-      <c r="B204" s="6" t="s">
+      <c r="B210" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C204" s="6" t="s">
+      <c r="C210" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D204" s="6" t="s">
+      <c r="D210" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E204" s="6">
+      <c r="E210" s="6">
         <v>2.5</v>
       </c>
-      <c r="F204" s="7" t="s">
+      <c r="F210" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G204" s="7" t="s">
+      <c r="G210" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H204" s="6" t="s">
+      <c r="H210" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I204" s="21">
-        <f>E204*430</f>
+      <c r="I210" s="21">
+        <f>E210*430</f>
         <v>1075</v>
       </c>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
-[...173 lines deleted...]
-    <row r="211" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A211" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>93</v>
+      </c>
+      <c r="C211" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="E211" s="8">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="F211" s="8" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="G211" s="8" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="H211" s="8" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="I211" s="22">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="E212" s="8">
-        <v>4.5</v>
+        <v>6.5</v>
       </c>
       <c r="F212" s="8" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="G212" s="8" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="H212" s="8" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I212" s="22">
-        <v>1935</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="213" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E213" s="8">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="F213" s="8" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="G213" s="8" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="H213" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="22">
-        <v>1935</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="E214" s="8">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="G214" s="8" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="H214" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="22">
-        <v>1935</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="215" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="E215" s="8">
         <v>2.5</v>
       </c>
       <c r="F215" s="8" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G215" s="8" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="H215" s="8" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="I215" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="E216" s="8">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F216" s="8" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="H216" s="8" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="I216" s="22">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="E217" s="8">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F217" s="8" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G217" s="8" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="H217" s="8" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="I217" s="22">
-        <v>430</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B218" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E218" s="8">
-        <v>1</v>
+        <v>4.5</v>
       </c>
       <c r="F218" s="8" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="G218" s="8" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H218" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I218" s="22">
-        <v>430</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="219" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E219" s="8">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="F219" s="8" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="H219" s="8" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="I219" s="22">
-        <v>645</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="220" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>122</v>
+        <v>6</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="E220" s="8">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="H220" s="8" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="I220" s="22">
-        <v>645</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="221" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="E221" s="8">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="F221" s="8" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H221" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I221" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>125</v>
+        <v>104</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>126</v>
+        <v>1</v>
       </c>
       <c r="E222" s="8">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="H222" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I222" s="22">
-        <v>1075</v>
+        <v>430</v>
       </c>
     </row>
     <row r="223" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="E223" s="8">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F223" s="8" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="H223" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I223" s="22">
-        <v>1075</v>
+        <v>430</v>
       </c>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A224" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E224" s="8">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="H224" s="8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I224" s="22">
-        <v>1075</v>
+        <v>430</v>
       </c>
     </row>
     <row r="225" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A225" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B225" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E225" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F225" s="8" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="H225" s="8" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I225" s="22">
-        <v>1505</v>
+        <v>645</v>
       </c>
     </row>
     <row r="226" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="E226" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="H226" s="8" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I226" s="22">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A227" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E227" s="8">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F227" s="8" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="H227" s="8" t="s">
         <v>50</v>
       </c>
       <c r="I227" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>1</v>
+        <v>126</v>
       </c>
       <c r="E228" s="8">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="H228" s="8" t="s">
         <v>50</v>
       </c>
       <c r="I228" s="22">
-        <v>645</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="229" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>6</v>
+        <v>129</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="E229" s="8">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F229" s="8" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="H229" s="8" t="s">
         <v>50</v>
       </c>
       <c r="I229" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="E230" s="8">
         <v>2.5</v>
       </c>
       <c r="F230" s="8" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="H230" s="8" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I230" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="231" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E231" s="8">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F231" s="8" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H231" s="8" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I231" s="22">
-        <v>645</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="232" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A232" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="E232" s="8">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="H232" s="8" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="I232" s="22">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A233" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>104</v>
+        <v>2</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E233" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F233" s="8" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="G233" s="8" t="s">
-        <v>5</v>
+        <v>137</v>
       </c>
       <c r="H233" s="8" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="I233" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A234" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>2</v>
+        <v>104</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E234" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F234" s="8" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="G234" s="8" t="s">
-        <v>5</v>
+        <v>137</v>
       </c>
       <c r="H234" s="8" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="I234" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A235" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>146</v>
+        <v>7</v>
       </c>
       <c r="E235" s="8">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="F235" s="8" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="G235" s="8" t="s">
-        <v>5</v>
+        <v>137</v>
       </c>
       <c r="H235" s="8" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="I235" s="22">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A236" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>1</v>
+        <v>139</v>
       </c>
       <c r="E236" s="8">
         <v>2.5</v>
       </c>
       <c r="F236" s="8" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="G236" s="8" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="H236" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I236" s="22">
         <v>1075</v>
       </c>
     </row>
     <row r="237" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A237" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B237" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E237" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
       <c r="F237" s="8" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="G237" s="8" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="H237" s="8" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="I237" s="22">
-        <v>1075</v>
+        <v>645</v>
       </c>
     </row>
     <row r="238" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B238" s="8" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E238" s="8">
-        <v>2.5</v>
+        <v>1.5</v>
       </c>
       <c r="F238" s="8" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G238" s="8" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H238" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I238" s="22">
-        <v>1075</v>
+        <v>645</v>
       </c>
     </row>
     <row r="239" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A239" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B239" s="8" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E239" s="8">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="F239" s="8" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G239" s="8" t="s">
-        <v>153</v>
+        <v>5</v>
       </c>
       <c r="H239" s="8" t="s">
-        <v>61</v>
+        <v>145</v>
       </c>
       <c r="I239" s="22">
-        <v>430</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="240" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A240" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B240" s="8" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E240" s="8">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="F240" s="8" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G240" s="8" t="s">
-        <v>153</v>
+        <v>5</v>
       </c>
       <c r="H240" s="8" t="s">
-        <v>61</v>
+        <v>145</v>
       </c>
       <c r="I240" s="22">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A241" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B241" s="8" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>1</v>
+        <v>146</v>
       </c>
       <c r="E241" s="8">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F241" s="8" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="G241" s="8" t="s">
-        <v>155</v>
+        <v>5</v>
       </c>
       <c r="H241" s="8" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="I241" s="22">
-        <v>645</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="242" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A242" s="8" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B242" s="8" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="C242" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E242" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G242" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H242" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I242" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C243" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D242" s="9" t="s">
+      <c r="D243" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E242" s="8">
-[...27 lines deleted...]
-      </c>
       <c r="E243" s="8">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F243" s="8" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="G243" s="8" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H243" s="8" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="I243" s="22">
-        <v>645</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="244" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B244" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D244" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E244" s="8">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="F244" s="8" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="G244" s="8" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="H244" s="8" t="s">
-        <v>158</v>
+        <v>4</v>
       </c>
       <c r="I244" s="22">
-        <v>1505</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="245" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A245" s="8">
-        <v>2020</v>
+      <c r="A245" s="8" t="s">
+        <v>149</v>
       </c>
       <c r="B245" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D245" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E245" s="8">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F245" s="8" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="G245" s="8" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="H245" s="8" t="s">
-        <v>4</v>
+        <v>61</v>
       </c>
       <c r="I245" s="22">
-        <v>1075</v>
-[...4 lines deleted...]
-        <v>2020</v>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A246" s="8" t="s">
+        <v>149</v>
       </c>
       <c r="B246" s="8" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="C246" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E246" s="8">
+        <v>1</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="G246" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H246" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I246" s="22">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C247" s="8" t="s">
         <v>104</v>
-      </c>
-[...27 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D247" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E247" s="8">
         <v>1.5</v>
       </c>
       <c r="F247" s="8" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G247" s="8" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="H247" s="8" t="s">
-        <v>163</v>
+        <v>121</v>
       </c>
       <c r="I247" s="22">
         <v>645</v>
       </c>
     </row>
-    <row r="248" spans="1:9" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>2020</v>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" s="8" t="s">
+        <v>149</v>
       </c>
       <c r="B248" s="8" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="C248" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E248" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G248" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H248" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I248" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A249" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C249" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D248" s="9" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="D249" s="9" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E249" s="8">
         <v>1.5</v>
       </c>
       <c r="F249" s="8" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="G249" s="8" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="H249" s="8" t="s">
         <v>121</v>
       </c>
       <c r="I249" s="22">
         <v>645</v>
       </c>
     </row>
     <row r="250" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A250" s="8">
+      <c r="A250" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E250" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G250" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="H250" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I250" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" s="8">
         <v>2020</v>
       </c>
-      <c r="B250" s="8" t="s">
+      <c r="B251" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C251" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E251" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="G251" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="H251" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="I251" s="22">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E252" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="G252" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="H252" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I252" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E253" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="G253" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="H253" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I253" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A254" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E254" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="G254" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="H254" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I254" s="22">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B255" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C250" s="8" t="s">
+      <c r="C255" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E255" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="G255" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="H255" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I255" s="22">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C256" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D250" s="9" t="s">
+      <c r="D256" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E250" s="8">
+      <c r="E256" s="8">
         <v>2.5</v>
       </c>
-      <c r="F250" s="8" t="s">
+      <c r="F256" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="G250" s="8" t="s">
+      <c r="G256" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="H250" s="8" t="s">
+      <c r="H256" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="I250" s="22">
+      <c r="I256" s="22">
         <v>1075</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A166:I204">
-    <sortCondition descending="1" ref="B1:B204"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A172:I210">
+    <sortCondition descending="1" ref="B1:B210"/>
   </sortState>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>