--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -6,93 +6,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Diárias\Nome e Cargo do Beneficiário - Passagens\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8AE9A091-CA6C-44DC-BF55-22F531F31BD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B644F35D-9460-4794-B647-3ECBAD1AAF53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2520" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Passagens" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Passagens!$B$1:$B$311</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Passagens!$C$216:$J$233</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Passagens!$B$1:$B$326</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Passagens!$C$231:$J$248</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J183" i="2" l="1"/>
-[...6 lines deleted...]
-  <c r="J192" i="2"/>
+  <c r="J198" i="2" l="1"/>
+  <c r="J200" i="2"/>
+  <c r="J202" i="2"/>
+  <c r="J203" i="2"/>
+  <c r="J204" i="2"/>
+  <c r="J205" i="2"/>
+  <c r="J206" i="2"/>
+  <c r="J207" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2155" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2243" uniqueCount="545">
   <si>
     <t>COLABORADOR</t>
   </si>
   <si>
     <t>DESTINO</t>
   </si>
   <si>
     <t>CARGO</t>
   </si>
   <si>
     <t>MOTIVO</t>
   </si>
   <si>
     <t xml:space="preserve">DATA DA VIAGEM </t>
   </si>
   <si>
     <t>TARIFA R$</t>
   </si>
   <si>
     <t>TAXA R$</t>
   </si>
   <si>
     <t>DIRETOR</t>
   </si>
   <si>
@@ -1602,60 +1602,144 @@
     <t>VISITA TÉCNICA AO ICLEI (CONSELHO INTERNACIONAL PARA INICIATIVAS AMBIENTAIS LOCAIS).</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNO A ARACAJU </t>
   </si>
   <si>
     <t>03 - MARÇO 2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>PARTICIPAR WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC EM PARCERIA COM A  FGV SOBRE DESCOMISSIONAMENTO, COMISSIONAMENTO,  OPERAÇÃO E LOGÍSTICA  OFFSHORE.</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>REUNIÃO MDIC - INFRAESTRUTURA DATA CENTERS - PAUTA: SEGURANÇA ENERGÉTICA.</t>
   </si>
   <si>
     <t>PARTICIPAR DO WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC EM PARCERIA COM A  FGV SOBRE DESCOMISSIONAMENTO, COMISSIONAMENTO,  OPERAÇÃO E LOGÍSTICA  OFFSHORE.</t>
   </si>
   <si>
     <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>04 - ABRIL 2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 8º FÓRUM SUL BRASILEIRO DE BIOGÁS E BIOMETANO</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA COMITIVA GOVERNAMENTAL PARA PARTICIPAR DA CONFERÊNCIA OTC - 2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO GAS WEEK 2026</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO WORKSHOP DE GÁS DA ARGUS</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>05 - MAIO 2026</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA 129ª ASSEMBLEIA GERAL EXTRAORDINÁIRA DE ASSOCIADOS DA ABEGÁS.</t>
+  </si>
+  <si>
+    <t>REMARCAÇÃO DO RETORNO DA CONFERÊNCIA OTC - 2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>GOIÂNIA /GO</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>ARACAJU /SE</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>RETORNO A ARACAJU.</t>
+  </si>
+  <si>
+    <t>FÓRUM NACIONAL DOS SECRETÁRIOS ESTADUAIS DE MINAS E ENERGIA.</t>
+  </si>
+  <si>
+    <t>REUNIÃO TÉCNICA COM AOKI E YAMASHITA ADVOGADOS.</t>
+  </si>
+  <si>
+    <t>JOHN KENEDY DE MELO</t>
+  </si>
+  <si>
+    <t>CCOM</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>REMARCAÇÃO RETORNO A ARACAJU POR DEMANDAS DA SERGAS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3º ENCONTRO DO SEGMENTO RESIDENCIAL ABEGÁS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF242424"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1698,50 +1782,56 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -1802,51 +1892,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1959,60 +2049,75 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Vírgula" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2288,55 +2393,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L311"/>
+  <dimension ref="A1:L326"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G12" sqref="G12"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="44.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="32.28515625" style="19" customWidth="1"/>
     <col min="5" max="5" width="24" style="19" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="19" customWidth="1"/>
     <col min="7" max="7" width="60.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="13.5703125" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>216</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>0</v>
@@ -2344,9939 +2449,10389 @@
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="16" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="54" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-      <c r="E2" s="54" t="s">
+        <v>539</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>540</v>
+      </c>
+      <c r="E2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="F2" s="54" t="s">
-[...15 lines deleted...]
-    <row r="3" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="F2" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="H2" s="20">
+        <v>1058.94</v>
+      </c>
+      <c r="I2" s="20">
+        <v>35.15</v>
+      </c>
+      <c r="J2" s="20">
+        <v>1094.0899999999999</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="54" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>403</v>
-[...16 lines deleted...]
-      <c r="I3" s="57">
+        <v>539</v>
+      </c>
+      <c r="D3" s="55" t="s">
+        <v>540</v>
+      </c>
+      <c r="E3" s="55" t="s">
+        <v>369</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="H3" s="20">
+        <v>824.57</v>
+      </c>
+      <c r="I3" s="20">
         <v>52.04</v>
       </c>
-      <c r="J3" s="57">
-[...3 lines deleted...]
-    <row r="4" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="J3" s="20">
+        <v>876.61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="54" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="E4" s="54" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="E4" s="55" t="s">
+        <v>534</v>
+      </c>
+      <c r="F4" s="57">
+        <v>46170</v>
+      </c>
+      <c r="G4" s="55" t="s">
+        <v>543</v>
+      </c>
+      <c r="H4" s="59">
+        <v>1893.96</v>
+      </c>
+      <c r="I4" s="62">
+        <v>0</v>
+      </c>
+      <c r="J4" s="20">
+        <v>1893.96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15"/>
       <c r="B5" s="54" t="s">
-        <v>510</v>
-[...26 lines deleted...]
-    <row r="6" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E5" s="55" t="s">
+        <v>534</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="G5" s="55" t="s">
+        <v>536</v>
+      </c>
+      <c r="H5" s="20">
+        <v>1990.87</v>
+      </c>
+      <c r="I5" s="20">
+        <v>50.42</v>
+      </c>
+      <c r="J5" s="60">
+        <v>2041.29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="15"/>
-      <c r="B6" s="2" t="s">
-        <v>498</v>
+      <c r="B6" s="54" t="s">
+        <v>527</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>275</v>
+      <c r="E6" s="55" t="s">
+        <v>532</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>533</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>537</v>
       </c>
       <c r="H6" s="20">
-        <v>1715.6</v>
+        <v>1198.08</v>
       </c>
       <c r="I6" s="20">
-        <v>34.11</v>
+        <v>62.14</v>
       </c>
       <c r="J6" s="20">
-        <v>1749.71</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1260.22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15"/>
-      <c r="B7" s="2" t="s">
-        <v>498</v>
+      <c r="B7" s="54" t="s">
+        <v>527</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...6 lines deleted...]
-        <v>505</v>
+      <c r="E7" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="G7" s="56" t="s">
+        <v>538</v>
       </c>
       <c r="H7" s="20">
-        <v>1839.98</v>
+        <v>1580.46</v>
       </c>
       <c r="I7" s="20">
-        <v>62.14</v>
-[...2 lines deleted...]
-        <v>1902.12</v>
+        <v>52.04</v>
+      </c>
+      <c r="J7" s="48">
+        <v>1632.5</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
-      <c r="B8" s="2" t="s">
-        <v>498</v>
+      <c r="B8" s="54" t="s">
+        <v>527</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>403</v>
+        <v>290</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>414</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>528</v>
+      </c>
+      <c r="G8" s="56" t="s">
+        <v>529</v>
       </c>
       <c r="H8" s="20">
-        <v>2396.2800000000002</v>
+        <v>4624.3999999999996</v>
       </c>
       <c r="I8" s="20">
-        <v>52.04</v>
+        <v>101.77</v>
       </c>
       <c r="J8" s="20">
-        <v>2448.3200000000002</v>
+        <v>4726.17</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="15"/>
-      <c r="B9" s="2" t="s">
-[...9 lines deleted...]
-        <v>241</v>
+      <c r="B9" s="54" t="s">
+        <v>527</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>528</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>529</v>
       </c>
       <c r="H9" s="20">
-        <v>2980.75</v>
+        <v>4624.3999999999996</v>
       </c>
       <c r="I9" s="20">
-        <v>86.15</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>101.77</v>
+      </c>
+      <c r="J9" s="20">
+        <v>4726.17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15"/>
-      <c r="B10" s="2" t="s">
-[...27 lines deleted...]
-    <row r="11" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="B10" s="54" t="s">
+        <v>527</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F10" s="57">
+        <v>46150</v>
+      </c>
+      <c r="G10" s="58" t="s">
+        <v>530</v>
+      </c>
+      <c r="H10" s="59">
+        <v>3045.93</v>
+      </c>
+      <c r="I10" s="61">
+        <v>33.64</v>
+      </c>
+      <c r="J10" s="59">
+        <v>3079.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15"/>
-      <c r="B11" s="2" t="s">
-[...6 lines deleted...]
-        <v>499</v>
+      <c r="B11" s="54" t="s">
+        <v>517</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>414</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="H11" s="20">
-        <v>1227.1099999999999</v>
+        <v>4449.22</v>
       </c>
       <c r="I11" s="20">
-        <v>52.04</v>
+        <v>84.91</v>
       </c>
       <c r="J11" s="20">
-        <v>1279.1500000000001</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4534.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15"/>
-      <c r="B12" s="2" t="s">
-[...6 lines deleted...]
-        <v>499</v>
+      <c r="B12" s="54" t="s">
+        <v>517</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>495</v>
+        <v>526</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="H12" s="20">
-        <v>1518.48</v>
+        <v>4449.22</v>
       </c>
       <c r="I12" s="20">
-        <v>102.43</v>
+        <v>84.91</v>
       </c>
       <c r="J12" s="20">
-        <v>1620.91</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4534.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15"/>
-      <c r="B13" s="2" t="s">
-        <v>182</v>
+      <c r="B13" s="54" t="s">
+        <v>517</v>
       </c>
       <c r="C13" s="27" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>396</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>54</v>
+        <v>241</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="H13" s="20">
-        <v>1518.48</v>
+        <v>2242.67</v>
       </c>
       <c r="I13" s="20">
-        <v>102.43</v>
+        <v>86.15</v>
       </c>
       <c r="J13" s="20">
-        <v>1620.91</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2328.8200000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15"/>
-      <c r="B14" s="2" t="s">
-        <v>182</v>
+      <c r="B14" s="54" t="s">
+        <v>517</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>396</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>490</v>
+        <v>522</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="H14" s="20">
-        <v>5361.13</v>
+        <v>3120.89</v>
       </c>
       <c r="I14" s="20">
-        <v>83.82</v>
-[...8 lines deleted...]
-        <v>95</v>
+        <v>84.91</v>
+      </c>
+      <c r="J14" s="48">
+        <v>3205.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="15"/>
+      <c r="B15" s="54" t="s">
+        <v>517</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>520</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>521</v>
       </c>
       <c r="H15" s="20">
-        <v>1644.53</v>
+        <v>14815.02</v>
       </c>
       <c r="I15" s="20">
-        <v>60.62</v>
+        <v>613.45000000000005</v>
       </c>
       <c r="J15" s="20">
-        <v>1705.15</v>
+        <v>15428.47</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A16" s="2"/>
-[...1 lines deleted...]
-        <v>95</v>
+      <c r="A16" s="15"/>
+      <c r="B16" s="54" t="s">
+        <v>517</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="H16" s="20">
-        <v>150.06</v>
+        <v>7883.37</v>
       </c>
       <c r="I16" s="20">
-        <v>0</v>
+        <v>101.22</v>
       </c>
       <c r="J16" s="20">
-        <v>150.06</v>
+        <v>7984.59</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="2"/>
-[...1 lines deleted...]
-        <v>95</v>
+      <c r="A17" s="15"/>
+      <c r="B17" s="54" t="s">
+        <v>510</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>290</v>
+        <v>403</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H17" s="20">
+        <v>1826.71</v>
+      </c>
+      <c r="I17" s="20">
+        <v>34.11</v>
+      </c>
+      <c r="J17" s="20">
+        <v>1860.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A18" s="15"/>
+      <c r="B18" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>511</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>515</v>
       </c>
       <c r="H18" s="20">
-        <v>917.8</v>
+        <v>1286.17</v>
       </c>
       <c r="I18" s="20">
-        <v>30.32</v>
+        <v>52.04</v>
       </c>
       <c r="J18" s="20">
-        <v>948.12</v>
+        <v>1338.21</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A19" s="2"/>
+      <c r="A19" s="15"/>
       <c r="B19" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>510</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>254</v>
+        <v>10</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>1520.4</v>
+        <v>513</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="H19" s="20">
+        <v>6967.85</v>
       </c>
       <c r="I19" s="20">
-        <v>49.71</v>
+        <v>84.91</v>
       </c>
       <c r="J19" s="20">
-        <v>1570.11</v>
-[...5 lines deleted...]
-      </c>
+        <v>7052.76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A20" s="15"/>
       <c r="B20" s="2" t="s">
-        <v>95</v>
+        <v>510</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>485</v>
+        <v>41</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>484</v>
+        <v>396</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>511</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>512</v>
       </c>
       <c r="H20" s="20">
-        <v>917.8</v>
+        <v>1701.61</v>
       </c>
       <c r="I20" s="20">
-        <v>30.32</v>
+        <v>86.15</v>
       </c>
       <c r="J20" s="20">
-        <v>948.12</v>
-[...5 lines deleted...]
-      </c>
+        <v>1787.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
       <c r="B21" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>498</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>1520.4</v>
+        <v>507</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="H21" s="20">
+        <v>1715.6</v>
       </c>
       <c r="I21" s="20">
-        <v>49.71</v>
+        <v>34.11</v>
       </c>
       <c r="J21" s="20">
-        <v>1570.11</v>
-[...5 lines deleted...]
-      </c>
+        <v>1749.71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
       <c r="B22" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>498</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>241</v>
+      </c>
+      <c r="F22" s="53">
+        <v>46090</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>505</v>
       </c>
       <c r="H22" s="20">
-        <v>2459.2399999999998</v>
+        <v>1839.98</v>
       </c>
       <c r="I22" s="20">
-        <v>83.82</v>
+        <v>62.14</v>
       </c>
       <c r="J22" s="20">
-        <v>2543.06</v>
-[...5 lines deleted...]
-      </c>
+        <v>1902.12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="15"/>
       <c r="B23" s="2" t="s">
-        <v>95</v>
+        <v>498</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>506</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>508</v>
       </c>
       <c r="H23" s="20">
-        <v>47.32</v>
+        <v>2396.2800000000002</v>
       </c>
       <c r="I23" s="20">
+        <v>52.04</v>
+      </c>
+      <c r="J23" s="20">
+        <v>2448.3200000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="15"/>
+      <c r="B24" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="H24" s="20">
+        <v>2980.75</v>
+      </c>
+      <c r="I24" s="20">
+        <v>86.15</v>
+      </c>
+      <c r="J24" s="48">
+        <v>3066.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="15"/>
+      <c r="B25" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>494</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="H25" s="48">
+        <v>229.9</v>
+      </c>
+      <c r="I25" s="20">
+        <v>52.72</v>
+      </c>
+      <c r="J25" s="20">
+        <v>282.62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="15"/>
+      <c r="B26" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C26" s="27" t="s">
+        <v>494</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="H26" s="20">
+        <v>1227.1099999999999</v>
+      </c>
+      <c r="I26" s="20">
+        <v>52.04</v>
+      </c>
+      <c r="J26" s="20">
+        <v>1279.1500000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="15"/>
+      <c r="B27" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C27" s="27" t="s">
+        <v>494</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H27" s="20">
+        <v>1518.48</v>
+      </c>
+      <c r="I27" s="20">
+        <v>102.43</v>
+      </c>
+      <c r="J27" s="20">
+        <v>1620.91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="15"/>
+      <c r="B28" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H28" s="20">
+        <v>1518.48</v>
+      </c>
+      <c r="I28" s="20">
+        <v>102.43</v>
+      </c>
+      <c r="J28" s="20">
+        <v>1620.91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="15"/>
+      <c r="B29" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C29" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="H29" s="20">
+        <v>5361.13</v>
+      </c>
+      <c r="I29" s="20">
+        <v>83.82</v>
+      </c>
+      <c r="J29" s="20">
+        <v>5444.95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="H30" s="20">
+        <v>1644.53</v>
+      </c>
+      <c r="I30" s="20">
+        <v>60.62</v>
+      </c>
+      <c r="J30" s="20">
+        <v>1705.15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="H31" s="20">
+        <v>150.06</v>
+      </c>
+      <c r="I31" s="20">
         <v>0</v>
       </c>
-      <c r="J23" s="20">
-[...112 lines deleted...]
-      <c r="E27" s="2" t="s">
+      <c r="J31" s="20">
+        <v>150.06</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="F32" s="2" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>491</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>489</v>
       </c>
       <c r="H32" s="20">
-        <v>4037.64</v>
+        <v>3078.85</v>
       </c>
       <c r="I32" s="20">
         <v>83.82</v>
       </c>
       <c r="J32" s="20">
-        <v>4121.46</v>
-[...5 lines deleted...]
-      </c>
+        <v>3162.67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
       <c r="B33" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>95</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>483</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>484</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>462</v>
+        <v>24</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>4254.3</v>
+        <v>488</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H33" s="20">
+        <v>917.8</v>
       </c>
       <c r="I33" s="20">
-        <v>96.43</v>
+        <v>30.32</v>
       </c>
       <c r="J33" s="20">
-        <v>4350.7299999999996</v>
+        <v>948.12</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="2"/>
       <c r="B34" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>95</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>483</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>484</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>462</v>
+        <v>254</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>486</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>487</v>
       </c>
       <c r="H34" s="48">
-        <v>4254.3</v>
+        <v>1520.4</v>
       </c>
       <c r="I34" s="20">
-        <v>96.43</v>
+        <v>49.71</v>
       </c>
       <c r="J34" s="20">
-        <v>4350.7299999999996</v>
+        <v>1570.11</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>485</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>484</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>459</v>
+        <v>488</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>461</v>
+        <v>308</v>
       </c>
       <c r="H35" s="20">
-        <v>3117.05</v>
+        <v>917.8</v>
       </c>
       <c r="I35" s="20">
-        <v>103.67</v>
+        <v>30.32</v>
       </c>
       <c r="J35" s="20">
-        <v>3220.72</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>948.12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>41</v>
+        <v>485</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>396</v>
+        <v>484</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>1686.57</v>
+        <v>254</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="H36" s="48">
+        <v>1520.4</v>
       </c>
       <c r="I36" s="20">
-        <v>32.869999999999997</v>
+        <v>49.71</v>
       </c>
       <c r="J36" s="20">
-        <v>1719.44</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1570.11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>41</v>
+        <v>479</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>396</v>
+        <v>480</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>481</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>482</v>
       </c>
       <c r="H37" s="20">
-        <v>1586.47</v>
+        <v>2459.2399999999998</v>
       </c>
       <c r="I37" s="20">
-        <v>49.71</v>
+        <v>83.82</v>
       </c>
       <c r="J37" s="20">
-        <v>1636.18</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2543.06</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>290</v>
+        <v>403</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>476</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="H38" s="20">
-        <v>6812.69</v>
+        <v>47.32</v>
       </c>
       <c r="I38" s="20">
-        <v>82.58</v>
+        <v>0</v>
       </c>
       <c r="J38" s="20">
-        <v>6895.27</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>47.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>403</v>
+        <v>43</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>404</v>
+        <v>472</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>473</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="H39" s="20">
-        <v>3472.29</v>
+        <v>2072.96</v>
       </c>
       <c r="I39" s="20">
-        <v>49.71</v>
-[...2 lines deleted...]
-        <v>3522</v>
+        <v>32.869999999999997</v>
+      </c>
+      <c r="J39" s="20">
+        <v>2105.83</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>403</v>
+        <v>43</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>404</v>
+        <v>472</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>444</v>
+        <v>471</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="H40" s="20">
-        <v>6472.18</v>
+        <v>2550.4299999999998</v>
       </c>
       <c r="I40" s="20">
-        <v>82.58</v>
+        <v>49.71</v>
       </c>
       <c r="J40" s="20">
-        <v>6554.76</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2600.14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>456</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>2713.79</v>
+        <v>478</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H41" s="48">
+        <v>2712.6</v>
       </c>
       <c r="I41" s="20">
-        <v>143.30000000000001</v>
+        <v>34.11</v>
       </c>
       <c r="J41" s="20">
-        <v>2857.09</v>
+        <v>2746.71</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>900.35</v>
+        <v>474</v>
+      </c>
+      <c r="H42" s="20">
+        <v>1452.34</v>
       </c>
       <c r="I42" s="20">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="J42" s="20">
+        <v>1485.21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>448</v>
+        <v>476</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>2158.2199999999998</v>
+        <v>477</v>
+      </c>
+      <c r="H43" s="48">
+        <v>1102.4000000000001</v>
       </c>
       <c r="I43" s="20">
-        <v>34.11</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="J43" s="48">
+        <v>1102.4000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="H44" s="20">
-        <v>2466.2600000000002</v>
+        <v>1944.69</v>
       </c>
       <c r="I44" s="20">
         <v>49.71</v>
       </c>
-      <c r="J44" s="20">
-[...3 lines deleted...]
-    <row r="45" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="J44" s="48">
+        <v>1994.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>456</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="H45" s="20">
-        <v>2848.85</v>
+        <v>4707.96</v>
       </c>
       <c r="I45" s="20">
-        <v>83.82</v>
+        <v>83.35</v>
       </c>
       <c r="J45" s="20">
-        <v>2932.67</v>
+        <v>4791.3100000000004</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>41</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>396</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="H46" s="20">
-        <v>2525.38</v>
+        <v>3867.64</v>
       </c>
       <c r="I46" s="20">
         <v>83.82</v>
       </c>
-      <c r="J46" s="48">
-        <v>2609.1999999999998</v>
+      <c r="J46" s="20">
+        <v>3951.46</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="H47" s="20">
-        <v>2525.38</v>
+        <v>4037.64</v>
       </c>
       <c r="I47" s="20">
         <v>83.82</v>
       </c>
-      <c r="J47" s="48">
-[...3 lines deleted...]
-    <row r="48" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="J47" s="20">
+        <v>4121.46</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>456</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>466</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>29</v>
+        <v>462</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>437</v>
+        <v>463</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>2258.0300000000002</v>
+        <v>464</v>
+      </c>
+      <c r="H48" s="48">
+        <v>4254.3</v>
       </c>
       <c r="I48" s="20">
-        <v>83.35</v>
+        <v>96.43</v>
       </c>
       <c r="J48" s="20">
-        <v>2341.38</v>
+        <v>4350.7299999999996</v>
       </c>
     </row>
     <row r="49" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>24</v>
+        <v>462</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>1184.1400000000001</v>
+        <v>464</v>
+      </c>
+      <c r="H49" s="48">
+        <v>4254.3</v>
       </c>
       <c r="I49" s="20">
-        <v>46.72</v>
+        <v>96.43</v>
       </c>
       <c r="J49" s="20">
-        <v>1230.8599999999999</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4350.7299999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>456</v>
+      </c>
+      <c r="C50" s="27" t="s">
+        <v>193</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>459</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>461</v>
       </c>
       <c r="H50" s="20">
-        <v>2878.19</v>
+        <v>3117.05</v>
       </c>
       <c r="I50" s="20">
-        <v>83.35</v>
+        <v>103.67</v>
       </c>
       <c r="J50" s="20">
-        <v>2961.54</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>3220.72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>456</v>
+      </c>
+      <c r="C51" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>24</v>
+      </c>
+      <c r="F51" s="42">
+        <v>45946</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>425</v>
+        <v>460</v>
       </c>
       <c r="H51" s="20">
-        <v>2435.16</v>
-[...2 lines deleted...]
-        <v>108.6</v>
+        <v>1686.57</v>
+      </c>
+      <c r="I51" s="20">
+        <v>32.869999999999997</v>
       </c>
       <c r="J51" s="20">
-        <v>2543.7600000000002</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1719.44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>456</v>
+      </c>
+      <c r="C52" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>425</v>
+        <v>458</v>
       </c>
       <c r="H52" s="20">
-        <v>2435.16</v>
-[...2 lines deleted...]
-        <v>108.6</v>
+        <v>1586.47</v>
+      </c>
+      <c r="I52" s="20">
+        <v>49.71</v>
       </c>
       <c r="J52" s="20">
-        <v>2543.7600000000002</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1636.18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>403</v>
+        <v>290</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="H53" s="20">
-        <v>2478.7600000000002</v>
+        <v>6812.69</v>
       </c>
       <c r="I53" s="20">
-        <v>80.66</v>
+        <v>82.58</v>
       </c>
       <c r="J53" s="20">
-        <v>2559.42</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>6895.27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>454</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>455</v>
       </c>
       <c r="H54" s="20">
-        <v>3464.54</v>
+        <v>3472.29</v>
       </c>
       <c r="I54" s="20">
-        <v>98.85</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>49.71</v>
+      </c>
+      <c r="J54" s="48">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="E55" s="20" t="s">
-[...6 lines deleted...]
-        <v>431</v>
+      <c r="E55" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>453</v>
       </c>
       <c r="H55" s="20">
-        <v>9546.7900000000009</v>
+        <v>6472.18</v>
       </c>
       <c r="I55" s="20">
-        <v>307.48</v>
+        <v>82.58</v>
       </c>
       <c r="J55" s="20">
-        <v>9854.27</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>6554.76</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>109</v>
+      </c>
+      <c r="C56" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>123</v>
+        <v>241</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>425</v>
+        <v>452</v>
       </c>
       <c r="H56" s="20">
-        <v>1194.8599999999999</v>
-[...2 lines deleted...]
-        <v>108.6</v>
+        <v>2713.79</v>
+      </c>
+      <c r="I56" s="20">
+        <v>143.30000000000001</v>
       </c>
       <c r="J56" s="20">
-        <v>1303.46</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>2857.09</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>109</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>123</v>
+        <v>275</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>424</v>
+        <v>448</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>425</v>
-[...11 lines deleted...]
-    <row r="58" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>450</v>
+      </c>
+      <c r="H57" s="48">
+        <v>900.35</v>
+      </c>
+      <c r="I57" s="20">
+        <v>0</v>
+      </c>
+      <c r="J57" s="48">
+        <v>900.35</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>109</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>241</v>
+        <v>275</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>448</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>449</v>
       </c>
       <c r="H58" s="20">
-        <v>1856.58</v>
+        <v>2158.2199999999998</v>
       </c>
       <c r="I58" s="20">
-        <v>83.82</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>34.11</v>
+      </c>
+      <c r="J58" s="20">
+        <v>2192.33</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>419</v>
+        <v>446</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="H59" s="20">
-        <v>1496.47</v>
-[...2 lines deleted...]
-        <v>46.2</v>
+        <v>2466.2600000000002</v>
+      </c>
+      <c r="I59" s="20">
+        <v>49.71</v>
       </c>
       <c r="J59" s="20">
-        <v>1542.67</v>
+        <v>2515.9699999999998</v>
       </c>
     </row>
     <row r="60" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>415</v>
+        <v>442</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>417</v>
+        <v>241</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>418</v>
+        <v>444</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="H60" s="20">
-        <v>1876.49</v>
+        <v>2848.85</v>
       </c>
       <c r="I60" s="20">
-        <v>49.71</v>
-[...2 lines deleted...]
-        <v>1926.2</v>
+        <v>83.82</v>
+      </c>
+      <c r="J60" s="20">
+        <v>2932.67</v>
       </c>
     </row>
     <row r="61" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>115</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>412</v>
+        <v>444</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
       <c r="H61" s="20">
-        <v>1036.05</v>
+        <v>2525.38</v>
       </c>
       <c r="I61" s="20">
-        <v>44.27</v>
-[...2 lines deleted...]
-        <v>1080.32</v>
+        <v>83.82</v>
+      </c>
+      <c r="J61" s="48">
+        <v>2609.1999999999998</v>
       </c>
     </row>
     <row r="62" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>412</v>
+        <v>444</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
       <c r="H62" s="20">
-        <v>1097.05</v>
+        <v>2525.38</v>
       </c>
       <c r="I62" s="20">
-        <v>44.27</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>83.82</v>
+      </c>
+      <c r="J62" s="48">
+        <v>2609.1999999999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>115</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>411</v>
+        <v>441</v>
       </c>
       <c r="H63" s="20">
-        <v>0</v>
+        <v>2258.0300000000002</v>
       </c>
       <c r="I63" s="20">
-        <v>0</v>
+        <v>83.35</v>
       </c>
       <c r="J63" s="20">
-        <v>373.14</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2341.38</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>290</v>
+        <v>403</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>410</v>
+        <v>439</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>411</v>
+        <v>440</v>
       </c>
       <c r="H64" s="20">
-        <v>1101.95</v>
+        <v>1184.1400000000001</v>
       </c>
       <c r="I64" s="20">
-        <v>49.71</v>
+        <v>46.72</v>
       </c>
       <c r="J64" s="20">
-        <v>1151.6600000000001</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1230.8599999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>408</v>
+        <v>437</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>409</v>
+        <v>438</v>
       </c>
       <c r="H65" s="20">
-        <v>3595.48</v>
+        <v>2878.19</v>
       </c>
       <c r="I65" s="20">
-        <v>81.150000000000006</v>
+        <v>83.35</v>
       </c>
       <c r="J65" s="20">
-        <v>3676.63</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2961.54</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>403</v>
+        <v>290</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>275</v>
+        <v>123</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>406</v>
+        <v>436</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="H66" s="20">
-        <v>1660.7</v>
-[...2 lines deleted...]
-        <v>31.44</v>
+        <v>2435.16</v>
+      </c>
+      <c r="I66" s="48">
+        <v>108.6</v>
       </c>
       <c r="J66" s="20">
-        <v>1692.14</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2543.7600000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>254</v>
+        <v>123</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>405</v>
+        <v>436</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>400</v>
+        <v>425</v>
       </c>
       <c r="H67" s="20">
-        <v>1606.49</v>
-[...2 lines deleted...]
-        <v>49.71</v>
+        <v>2435.16</v>
+      </c>
+      <c r="I67" s="48">
+        <v>108.6</v>
       </c>
       <c r="J67" s="20">
-        <v>1656.2</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2543.7600000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>121</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>401</v>
+        <v>428</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="H68" s="20">
-        <v>0</v>
+        <v>2478.7600000000002</v>
       </c>
       <c r="I68" s="20">
-        <v>0</v>
+        <v>80.66</v>
       </c>
       <c r="J68" s="20">
-        <v>239.9</v>
-[...3 lines deleted...]
-    <row r="69" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2559.42</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>121</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>433</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>254</v>
+        <v>149</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>434</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>435</v>
       </c>
       <c r="H69" s="20">
-        <v>1043.6400000000001</v>
+        <v>3464.54</v>
       </c>
       <c r="I69" s="20">
-        <v>44.27</v>
+        <v>98.85</v>
       </c>
       <c r="J69" s="20">
-        <v>1087.9100000000001</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>3563.39</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>89</v>
-[...17 lines deleted...]
-        <v>2392.2800000000002</v>
+        <v>121</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E70" s="20" t="s">
+        <v>430</v>
+      </c>
+      <c r="F70" s="42">
+        <v>45907</v>
+      </c>
+      <c r="G70" s="20" t="s">
+        <v>431</v>
+      </c>
+      <c r="H70" s="20">
+        <v>9546.7900000000009</v>
       </c>
       <c r="I70" s="20">
-        <v>81.81</v>
+        <v>307.48</v>
       </c>
       <c r="J70" s="20">
-        <v>2474.09</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>9854.27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>121</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>427</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>393</v>
+        <v>424</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>34.56</v>
+        <v>425</v>
+      </c>
+      <c r="H71" s="20">
+        <v>1194.8599999999999</v>
+      </c>
+      <c r="I71" s="48">
+        <v>108.6</v>
       </c>
       <c r="J71" s="20">
-        <v>3524.96</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1303.46</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>244</v>
+        <v>396</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>394</v>
+        <v>425</v>
       </c>
       <c r="H72" s="20">
-        <v>2816.74</v>
-[...1 lines deleted...]
-      <c r="I72" s="20">
+        <v>1194.8599999999999</v>
+      </c>
+      <c r="I72" s="48">
+        <v>108.6</v>
+      </c>
+      <c r="J72" s="20">
+        <v>1303.46</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C73" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="H73" s="20">
+        <v>1856.58</v>
+      </c>
+      <c r="I73" s="20">
+        <v>83.82</v>
+      </c>
+      <c r="J73" s="48">
+        <v>1940.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H74" s="20">
+        <v>1496.47</v>
+      </c>
+      <c r="I74" s="48">
+        <v>46.2</v>
+      </c>
+      <c r="J74" s="20">
+        <v>1542.67</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="H75" s="20">
+        <v>1876.49</v>
+      </c>
+      <c r="I75" s="20">
         <v>49.71</v>
       </c>
-      <c r="J72" s="20">
-[...10 lines deleted...]
-      <c r="C73" s="3" t="s">
+      <c r="J75" s="48">
+        <v>1926.2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C76" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="D73" s="2" t="s">
-[...66 lines deleted...]
-      <c r="E75" s="2" t="s">
+      <c r="D76" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E76" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F76" s="2" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="H76" s="20">
-        <v>659.09</v>
+        <v>1036.05</v>
       </c>
       <c r="I76" s="20">
-        <v>47.45</v>
+        <v>44.27</v>
       </c>
       <c r="J76" s="20">
-        <v>706.54</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>1080.32</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>90</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>383</v>
+        <v>412</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="H77" s="20">
-        <v>2732.1</v>
+        <v>1097.05</v>
       </c>
       <c r="I77" s="20">
-        <v>30.95</v>
+        <v>44.27</v>
       </c>
       <c r="J77" s="20">
-        <v>2763.05</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1141.32</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>90</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>380</v>
+        <v>410</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>382</v>
+        <v>411</v>
       </c>
       <c r="H78" s="20">
-        <v>2534.3000000000002</v>
+        <v>0</v>
       </c>
       <c r="I78" s="20">
-        <v>47.45</v>
+        <v>0</v>
       </c>
       <c r="J78" s="20">
-        <v>2581.75</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>373.14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>290</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>414</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>380</v>
+        <v>410</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="H79" s="20">
-        <v>1856.15</v>
+        <v>1101.95</v>
       </c>
       <c r="I79" s="20">
-        <v>30.95</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>49.71</v>
+      </c>
+      <c r="J79" s="20">
+        <v>1151.6600000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>90</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>372</v>
+        <v>408</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
       <c r="H80" s="20">
-        <v>5147.46</v>
+        <v>3595.48</v>
       </c>
       <c r="I80" s="20">
-        <v>105.32</v>
+        <v>81.150000000000006</v>
       </c>
       <c r="J80" s="20">
-        <v>5252.78</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>3676.63</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>89</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>403</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>248</v>
+        <v>404</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>10</v>
+        <v>275</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>375</v>
+        <v>407</v>
       </c>
       <c r="H81" s="20">
-        <v>728.79</v>
+        <v>1660.7</v>
       </c>
       <c r="I81" s="20">
-        <v>56.22</v>
+        <v>31.44</v>
       </c>
       <c r="J81" s="20">
-        <v>785.01</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1692.14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>89</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>403</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>248</v>
+        <v>404</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>123</v>
+        <v>254</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>373</v>
+        <v>400</v>
       </c>
       <c r="H82" s="20">
-        <v>693.99</v>
+        <v>1606.49</v>
       </c>
       <c r="I82" s="20">
-        <v>47.45</v>
+        <v>49.71</v>
       </c>
       <c r="J82" s="20">
-        <v>741.44</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1656.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C83" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>244</v>
+        <v>396</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>123</v>
+        <v>275</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="H83" s="20">
-        <v>797.52</v>
+        <v>0</v>
       </c>
       <c r="I83" s="20">
-        <v>103.67</v>
+        <v>0</v>
       </c>
       <c r="J83" s="20">
-        <v>901.19</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>239.9</v>
+      </c>
+      <c r="L83"/>
+    </row>
+    <row r="84" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C84" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>244</v>
+        <v>396</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>24</v>
+        <v>254</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="H84" s="20">
-        <v>2830.23</v>
+        <v>1043.6400000000001</v>
       </c>
       <c r="I84" s="20">
-        <v>0</v>
+        <v>44.27</v>
       </c>
       <c r="J84" s="20">
-        <v>2830.23</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1087.9100000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C85" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>396</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>397</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>1554.71</v>
+        <v>398</v>
+      </c>
+      <c r="H85" s="52">
+        <v>2392.2800000000002</v>
       </c>
       <c r="I85" s="20">
-        <v>31.69</v>
+        <v>81.81</v>
       </c>
       <c r="J85" s="20">
-        <v>1586.4</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2474.09</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C86" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>369</v>
+        <v>24</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>367</v>
+        <v>393</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>1743.39</v>
+        <v>395</v>
+      </c>
+      <c r="H86" s="52">
+        <v>3490.4</v>
       </c>
       <c r="I86" s="20">
-        <v>47.45</v>
+        <v>34.56</v>
       </c>
       <c r="J86" s="20">
-        <v>1790.84</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>3524.96</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C87" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="H87" s="20">
-        <v>838.98</v>
+        <v>2816.74</v>
       </c>
       <c r="I87" s="20">
-        <v>103.67</v>
+        <v>49.71</v>
       </c>
       <c r="J87" s="20">
-        <v>942.65</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2866.65</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>182</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>386</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>390</v>
       </c>
       <c r="H88" s="20">
-        <v>2123.5500000000002</v>
+        <v>1318.95</v>
       </c>
       <c r="I88" s="20">
-        <v>32.44</v>
+        <v>79.55</v>
       </c>
       <c r="J88" s="20">
-        <v>2155.9899999999998</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1398.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>182</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>389</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>386</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>390</v>
       </c>
       <c r="H89" s="20">
-        <v>1556.06</v>
+        <v>1318.95</v>
       </c>
       <c r="I89" s="20">
-        <v>47.45</v>
+        <v>79.55</v>
       </c>
       <c r="J89" s="20">
-        <v>1603.51</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1398.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>182</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>362</v>
+        <v>387</v>
       </c>
       <c r="H90" s="20">
-        <v>1215.01</v>
+        <v>2330.6</v>
       </c>
       <c r="I90" s="20">
-        <v>79.55</v>
+        <v>30.95</v>
       </c>
       <c r="J90" s="20">
-        <v>1294.56</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2361.5500000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>275</v>
+        <v>182</v>
+      </c>
+      <c r="C91" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>384</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>385</v>
       </c>
       <c r="H91" s="20">
-        <v>1205.8499999999999</v>
+        <v>659.09</v>
       </c>
       <c r="I91" s="20">
-        <v>54.2</v>
+        <v>47.45</v>
       </c>
       <c r="J91" s="20">
-        <v>1260.05</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>706.54</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>95</v>
+      </c>
+      <c r="C92" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>1160.8800000000001</v>
+        <v>383</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="H92" s="20">
+        <v>2732.1</v>
       </c>
       <c r="I92" s="20">
-        <v>47.45</v>
+        <v>30.95</v>
       </c>
       <c r="J92" s="20">
-        <v>1208.33</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2763.05</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="C93" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="H93" s="20">
-        <v>680.55</v>
+        <v>2534.3000000000002</v>
       </c>
       <c r="I93" s="20">
-        <v>0</v>
+        <v>47.45</v>
       </c>
       <c r="J93" s="20">
-        <v>680.55</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2581.75</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>95</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>379</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>353</v>
+        <v>380</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>354</v>
+        <v>381</v>
       </c>
       <c r="H94" s="20">
-        <v>1762.02</v>
+        <v>1856.15</v>
       </c>
       <c r="I94" s="20">
-        <v>76.959999999999994</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>30.95</v>
+      </c>
+      <c r="J94" s="51">
+        <v>1887.1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>100</v>
+      </c>
+      <c r="C95" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>372</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>378</v>
       </c>
       <c r="H95" s="20">
-        <v>1818.41</v>
+        <v>5147.46</v>
       </c>
       <c r="I95" s="20">
-        <v>83.71</v>
+        <v>105.32</v>
       </c>
       <c r="J95" s="20">
-        <v>1902.12</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>5252.78</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>100</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>247</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>351</v>
+        <v>248</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>348</v>
+        <v>374</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>349</v>
+        <v>375</v>
       </c>
       <c r="H96" s="20">
-        <v>2242.33</v>
+        <v>728.79</v>
       </c>
       <c r="I96" s="20">
-        <v>79.55</v>
+        <v>56.22</v>
       </c>
       <c r="J96" s="20">
-        <v>2321.88</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>785.01</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>100</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>248</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="H97" s="20">
-        <v>2692.15</v>
+        <v>693.99</v>
       </c>
       <c r="I97" s="20">
-        <v>79.55</v>
+        <v>47.45</v>
       </c>
       <c r="J97" s="20">
-        <v>2771.7</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>741.44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>100</v>
+      </c>
+      <c r="C98" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>372</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>373</v>
       </c>
       <c r="H98" s="20">
-        <v>1401.04</v>
+        <v>797.52</v>
       </c>
       <c r="I98" s="20">
-        <v>83.71</v>
+        <v>103.67</v>
       </c>
       <c r="J98" s="20">
-        <v>1484.75</v>
+        <v>901.19</v>
       </c>
     </row>
     <row r="99" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>100</v>
+      </c>
+      <c r="C99" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>291</v>
+        <v>244</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>345</v>
+        <v>377</v>
       </c>
       <c r="H99" s="20">
-        <v>2650.15</v>
+        <v>2830.23</v>
       </c>
       <c r="I99" s="20">
-        <v>44.27</v>
+        <v>0</v>
       </c>
       <c r="J99" s="20">
-        <v>2694.42</v>
+        <v>2830.23</v>
       </c>
     </row>
     <row r="100" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B100" s="3" t="s">
-        <v>90</v>
+      <c r="B100" s="2" t="s">
+        <v>100</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>340</v>
+        <v>16</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>341</v>
+        <v>244</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>367</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>371</v>
       </c>
       <c r="H100" s="20">
-        <v>1897.45</v>
+        <v>1554.71</v>
       </c>
       <c r="I100" s="20">
-        <v>79.55</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>31.69</v>
+      </c>
+      <c r="J100" s="20">
+        <v>1586.4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B101" s="3" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="B101" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>367</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>370</v>
       </c>
       <c r="H101" s="20">
-        <v>1897.45</v>
+        <v>1743.39</v>
       </c>
       <c r="I101" s="20">
-        <v>79.55</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>47.45</v>
+      </c>
+      <c r="J101" s="20">
+        <v>1790.84</v>
       </c>
     </row>
     <row r="102" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B102" s="3" t="s">
-        <v>90</v>
+      <c r="B102" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="C102" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>367</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>368</v>
       </c>
       <c r="H102" s="20">
-        <v>1721.31</v>
+        <v>838.98</v>
       </c>
       <c r="I102" s="20">
-        <v>91.72</v>
+        <v>103.67</v>
       </c>
       <c r="J102" s="20">
-        <v>1813.03</v>
+        <v>942.65</v>
       </c>
     </row>
     <row r="103" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B103" s="3" t="s">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="B103" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C103" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>22</v>
+        <v>275</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>365</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>366</v>
       </c>
       <c r="H103" s="20">
-        <v>1682.26</v>
+        <v>2123.5500000000002</v>
       </c>
       <c r="I103" s="20">
-        <v>79.55</v>
+        <v>32.44</v>
       </c>
       <c r="J103" s="20">
-        <v>1761.81</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2155.9899999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B104" s="3" t="s">
-        <v>90</v>
+      <c r="B104" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="C104" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E104" s="5" t="s">
-[...6 lines deleted...]
-        <v>332</v>
+      <c r="E104" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>364</v>
       </c>
       <c r="H104" s="20">
-        <v>972.35</v>
+        <v>1556.06</v>
       </c>
       <c r="I104" s="20">
-        <v>32.44</v>
+        <v>47.45</v>
       </c>
       <c r="J104" s="20">
-        <v>1004.79</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1603.51</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B105" s="3" t="s">
-[...15 lines deleted...]
-        <v>330</v>
+      <c r="B105" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>362</v>
       </c>
       <c r="H105" s="20">
-        <v>824.68</v>
+        <v>1215.01</v>
       </c>
       <c r="I105" s="20">
-        <v>47.45</v>
+        <v>79.55</v>
       </c>
       <c r="J105" s="20">
-        <v>872.13</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1294.56</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B106" s="3" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="B106" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>275</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>359</v>
       </c>
       <c r="H106" s="20">
-        <v>1419.87</v>
+        <v>1205.8499999999999</v>
       </c>
       <c r="I106" s="20">
-        <v>30.65</v>
+        <v>54.2</v>
       </c>
       <c r="J106" s="20">
-        <v>1450.52</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1260.05</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B107" s="3" t="s">
-[...18 lines deleted...]
-        <v>2247.9299999999998</v>
+      <c r="B107" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="H107" s="18">
+        <v>1160.8800000000001</v>
       </c>
       <c r="I107" s="20">
-        <v>93.65</v>
+        <v>47.45</v>
       </c>
       <c r="J107" s="20">
-        <v>2341.58</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1208.33</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B108" s="3" t="s">
-        <v>90</v>
+      <c r="B108" s="2" t="s">
+        <v>115</v>
       </c>
       <c r="C108" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E108" s="5" t="s">
-[...6 lines deleted...]
-        <v>336</v>
+      <c r="E108" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>357</v>
       </c>
       <c r="H108" s="20">
-        <v>1239.99</v>
+        <v>680.55</v>
       </c>
       <c r="I108" s="20">
-        <v>47.45</v>
+        <v>0</v>
       </c>
       <c r="J108" s="20">
-        <v>1287.44</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>680.55</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B109" s="3" t="s">
-        <v>90</v>
+      <c r="B109" s="2" t="s">
+        <v>115</v>
       </c>
       <c r="C109" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E109" s="5" t="s">
+      <c r="E109" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F109" s="42">
-[...3 lines deleted...]
-        <v>328</v>
+      <c r="F109" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>354</v>
       </c>
       <c r="H109" s="20">
-        <v>2321.0700000000002</v>
+        <v>1762.02</v>
       </c>
       <c r="I109" s="20">
         <v>76.959999999999994</v>
       </c>
       <c r="J109" s="20">
-        <v>2398.0300000000002</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:10" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>1838.98</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>121</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>247</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>348</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>352</v>
       </c>
       <c r="H110" s="20">
-        <v>874.39</v>
+        <v>1818.41</v>
       </c>
       <c r="I110" s="20">
-        <v>32.44</v>
+        <v>83.71</v>
       </c>
       <c r="J110" s="20">
-        <v>906.83</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1902.12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>121</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>350</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>244</v>
+        <v>351</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>36</v>
+        <v>241</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>1180.45</v>
+        <v>348</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="H111" s="20">
+        <v>2242.33</v>
       </c>
       <c r="I111" s="20">
-        <v>29.51</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>79.55</v>
+      </c>
+      <c r="J111" s="20">
+        <v>2321.88</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>121</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>258</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>3015.22</v>
+        <v>348</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="H112" s="20">
+        <v>2692.15</v>
       </c>
       <c r="I112" s="20">
-        <v>76.959999999999994</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>79.55</v>
+      </c>
+      <c r="J112" s="20">
+        <v>2771.7</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>121</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>247</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>248</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>13681.1</v>
+        <v>346</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="H113" s="20">
+        <v>1401.04</v>
       </c>
       <c r="I113" s="20">
-        <v>565.53</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>83.71</v>
+      </c>
+      <c r="J113" s="20">
+        <v>1484.75</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>91</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>344</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>345</v>
       </c>
       <c r="H114" s="20">
-        <v>923.26</v>
+        <v>2650.15</v>
       </c>
       <c r="I114" s="20">
-        <v>32.44</v>
+        <v>44.27</v>
       </c>
       <c r="J114" s="20">
-        <v>955.7</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>2694.42</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B115" s="2" t="s">
-        <v>88</v>
+      <c r="B115" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C115" s="27" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>340</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>341</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>342</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>343</v>
       </c>
       <c r="H115" s="20">
-        <v>803.26</v>
+        <v>1897.45</v>
       </c>
       <c r="I115" s="20">
-        <v>32.44</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>79.55</v>
+      </c>
+      <c r="J115" s="48">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B116" s="2" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B116" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>268</v>
+        <v>42</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>342</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>343</v>
       </c>
       <c r="H116" s="20">
-        <v>1657.13</v>
+        <v>1897.45</v>
       </c>
       <c r="I116" s="20">
-        <v>47.45</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>79.55</v>
+      </c>
+      <c r="J116" s="48">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B117" s="2" t="s">
-        <v>88</v>
+      <c r="B117" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C117" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="H117" s="20">
+        <v>1721.31</v>
+      </c>
+      <c r="I117" s="20">
+        <v>91.72</v>
+      </c>
+      <c r="J117" s="20">
+        <v>1813.03</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="H118" s="20">
+        <v>1682.26</v>
+      </c>
+      <c r="I118" s="20">
+        <v>79.55</v>
+      </c>
+      <c r="J118" s="20">
+        <v>1761.81</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C119" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D119" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E117" s="2" t="s">
-[...63 lines deleted...]
-        <v>316</v>
+      <c r="E119" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>331</v>
       </c>
       <c r="G119" s="5" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H119" s="20">
-        <v>341.86</v>
+        <v>972.35</v>
       </c>
       <c r="I119" s="20">
-        <v>29.51</v>
+        <v>32.44</v>
       </c>
       <c r="J119" s="20">
-        <v>371.37</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>1004.79</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C120" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E120" s="2" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="E120" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="G120" s="5" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="H120" s="20">
-        <v>1893.91</v>
+        <v>824.68</v>
       </c>
       <c r="I120" s="20">
-        <v>76.3</v>
+        <v>47.45</v>
       </c>
       <c r="J120" s="20">
-        <v>1970.21</v>
+        <v>872.13</v>
       </c>
     </row>
     <row r="121" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B121" s="2" t="s">
-        <v>88</v>
+      <c r="B121" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C121" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>248</v>
-[...8 lines deleted...]
-        <v>313</v>
+        <v>244</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G121" s="50" t="s">
+        <v>337</v>
       </c>
       <c r="H121" s="20">
-        <v>1834.33</v>
+        <v>1419.87</v>
       </c>
       <c r="I121" s="20">
-        <v>0</v>
+        <v>30.65</v>
       </c>
       <c r="J121" s="20">
-        <v>1834.33</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1450.52</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B122" s="2" t="s">
-[...15 lines deleted...]
-        <v>303</v>
+      <c r="B122" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C122" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G122" s="50" t="s">
+        <v>334</v>
       </c>
       <c r="H122" s="20">
-        <v>3674.6</v>
+        <v>2247.9299999999998</v>
       </c>
       <c r="I122" s="20">
-        <v>78.209999999999994</v>
+        <v>93.65</v>
       </c>
       <c r="J122" s="20">
-        <v>3752.81</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2341.58</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B123" s="2" t="s">
-        <v>145</v>
+      <c r="B123" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C123" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E123" s="2" t="s">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="E123" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G123" s="49" t="s">
+        <v>336</v>
       </c>
       <c r="H123" s="20">
-        <v>1757.33</v>
+        <v>1239.99</v>
       </c>
       <c r="I123" s="20">
-        <v>28.85</v>
+        <v>47.45</v>
       </c>
       <c r="J123" s="20">
-        <v>1786.18</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1287.44</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B124" s="2" t="s">
-        <v>145</v>
+      <c r="B124" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C124" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E124" s="2" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E124" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" s="42">
+        <v>45432</v>
+      </c>
+      <c r="G124" s="27" t="s">
+        <v>328</v>
       </c>
       <c r="H124" s="20">
-        <v>868.5</v>
+        <v>2321.0700000000002</v>
       </c>
       <c r="I124" s="20">
-        <v>30.76</v>
+        <v>76.959999999999994</v>
       </c>
       <c r="J124" s="20">
-        <v>899.26</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2398.0300000000002</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="C125" s="27" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>16</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>324</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>326</v>
       </c>
       <c r="H125" s="20">
-        <v>554.55999999999995</v>
+        <v>874.39</v>
       </c>
       <c r="I125" s="20">
-        <v>30.76</v>
+        <v>32.44</v>
       </c>
       <c r="J125" s="20">
-        <v>585.32000000000005</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>906.83</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="C126" s="27" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>16</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>1666.21</v>
+        <v>322</v>
+      </c>
+      <c r="G126" s="36" t="s">
+        <v>323</v>
+      </c>
+      <c r="H126" s="24">
+        <v>1180.45</v>
       </c>
       <c r="I126" s="20">
-        <v>78.209999999999994</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>29.51</v>
+      </c>
+      <c r="J126" s="24">
+        <v>1209.96</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>89</v>
+      </c>
+      <c r="C127" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>1666.21</v>
+        <v>320</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="H127" s="24">
+        <v>3015.22</v>
       </c>
       <c r="I127" s="20">
-        <v>78.209999999999994</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>76.959999999999994</v>
+      </c>
+      <c r="J127" s="24">
+        <v>3092.18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C128" s="27" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>16</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E128" s="20" t="s">
+        <v>46</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>882.34</v>
+        <v>327</v>
+      </c>
+      <c r="G128" s="43" t="s">
+        <v>321</v>
+      </c>
+      <c r="H128" s="24">
+        <v>13681.1</v>
       </c>
       <c r="I128" s="20">
-        <v>29.51</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>565.53</v>
+      </c>
+      <c r="J128" s="24">
+        <v>14246.63</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>88</v>
+      </c>
+      <c r="C129" s="27" t="s">
+        <v>8</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>314</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H129" s="20">
-        <v>1666.21</v>
+        <v>923.26</v>
       </c>
       <c r="I129" s="20">
-        <v>78.209999999999994</v>
+        <v>32.44</v>
       </c>
       <c r="J129" s="20">
-        <v>1744.42</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>955.7</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C130" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>314</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H130" s="20">
-        <v>1185.72</v>
+        <v>803.26</v>
       </c>
       <c r="I130" s="20">
-        <v>47.45</v>
+        <v>32.44</v>
       </c>
       <c r="J130" s="20">
-        <v>1233.17</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>835.7</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C131" s="27" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>8</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>268</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>311</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H131" s="20">
-        <v>2945.01</v>
+        <v>1657.13</v>
       </c>
       <c r="I131" s="20">
-        <v>0</v>
+        <v>47.45</v>
       </c>
       <c r="J131" s="20">
-        <v>2945.01</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1704.58</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>88</v>
+      </c>
+      <c r="C132" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>241</v>
+        <v>36</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>311</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H132" s="20">
-        <v>1965.61</v>
+        <v>1538.13</v>
       </c>
       <c r="I132" s="20">
-        <v>44.27</v>
+        <v>47.45</v>
       </c>
       <c r="J132" s="20">
-        <v>2009.88</v>
+        <v>1585.58</v>
       </c>
     </row>
     <row r="133" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A133" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A133" s="2"/>
       <c r="B133" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C133" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C133" s="27" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>318</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="H133" s="20">
-        <v>1224.6099999999999</v>
+        <v>341.93</v>
       </c>
       <c r="I133" s="20">
-        <v>47.45</v>
+        <v>28.85</v>
       </c>
       <c r="J133" s="20">
-        <v>1272.06</v>
+        <v>370.78</v>
       </c>
     </row>
     <row r="134" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A134" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A134" s="2"/>
       <c r="B134" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C134" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C134" s="27" t="s">
         <v>247</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>316</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="H134" s="20">
-        <v>1055.05</v>
+        <v>341.86</v>
       </c>
       <c r="I134" s="20">
-        <v>51.98</v>
+        <v>29.51</v>
       </c>
       <c r="J134" s="20">
-        <v>1107.03</v>
-[...5 lines deleted...]
-      </c>
+        <v>371.37</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="2"/>
       <c r="B135" s="2" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>88</v>
+      </c>
+      <c r="C135" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>254</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>316</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="H135" s="20">
-        <v>440.99</v>
+        <v>1893.91</v>
       </c>
       <c r="I135" s="20">
-        <v>43.47</v>
+        <v>76.3</v>
       </c>
       <c r="J135" s="20">
-        <v>484.46</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1970.21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C136" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C136" s="27" t="s">
         <v>247</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>10</v>
+        <v>241</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>302</v>
+      </c>
+      <c r="G136" s="27" t="s">
+        <v>313</v>
       </c>
       <c r="H136" s="20">
+        <v>1834.33</v>
+      </c>
+      <c r="I136" s="20">
         <v>0</v>
       </c>
-      <c r="I136" s="48">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="J136" s="20">
+        <v>1834.33</v>
       </c>
     </row>
     <row r="137" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>182</v>
+        <v>88</v>
       </c>
       <c r="C137" s="44" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="D137" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>302</v>
+      </c>
+      <c r="G137" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H137" s="20">
-        <v>592.09</v>
+        <v>3674.6</v>
       </c>
       <c r="I137" s="20">
-        <v>43.47</v>
+        <v>78.209999999999994</v>
       </c>
       <c r="J137" s="20">
-        <v>635.55999999999995</v>
+        <v>3752.81</v>
       </c>
     </row>
     <row r="138" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C138" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="D138" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>275</v>
+        <v>24</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="H138" s="20">
-        <v>2614.44</v>
+        <v>1757.33</v>
       </c>
       <c r="I138" s="20">
         <v>28.85</v>
       </c>
       <c r="J138" s="20">
-        <v>2643.29</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1786.18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C139" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="D139" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>29</v>
+        <v>254</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>304</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>306</v>
       </c>
       <c r="H139" s="20">
-        <v>683.11</v>
+        <v>868.5</v>
       </c>
       <c r="I139" s="20">
-        <v>43.47</v>
+        <v>30.76</v>
       </c>
       <c r="J139" s="20">
-        <v>726.58</v>
+        <v>899.26</v>
       </c>
     </row>
     <row r="140" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>16</v>
+        <v>247</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>275</v>
+        <v>24</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>304</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>305</v>
       </c>
       <c r="H140" s="20">
-        <v>2354.3200000000002</v>
+        <v>554.55999999999995</v>
       </c>
       <c r="I140" s="20">
-        <v>28.85</v>
+        <v>30.76</v>
       </c>
       <c r="J140" s="20">
-        <v>2383.17</v>
+        <v>585.32000000000005</v>
       </c>
     </row>
     <row r="141" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>247</v>
+        <v>8</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>302</v>
+      </c>
+      <c r="G141" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H141" s="20">
-        <v>1979.68</v>
+        <v>1666.21</v>
       </c>
       <c r="I141" s="20">
-        <v>30.65</v>
+        <v>78.209999999999994</v>
       </c>
       <c r="J141" s="20">
-        <v>2010.33</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="142" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>145</v>
+      </c>
+      <c r="C142" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="G142" s="27" t="s">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="H142" s="20">
-        <v>1954.04</v>
+        <v>1666.21</v>
       </c>
       <c r="I142" s="20">
-        <v>43.47</v>
+        <v>78.209999999999994</v>
       </c>
       <c r="J142" s="20">
-        <v>1997.51</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="143" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>247</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="G143" s="27" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="H143" s="20">
-        <v>4104.84</v>
+        <v>882.34</v>
       </c>
       <c r="I143" s="20">
-        <v>74.12</v>
+        <v>29.51</v>
       </c>
       <c r="J143" s="20">
-        <v>4178.96</v>
+        <v>911.85</v>
       </c>
     </row>
     <row r="144" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>145</v>
+      </c>
+      <c r="C144" s="46" t="s">
+        <v>122</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>291</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>302</v>
+      </c>
+      <c r="G144" s="27" t="s">
+        <v>301</v>
       </c>
       <c r="H144" s="20">
-        <v>1854.73</v>
+        <v>1666.21</v>
       </c>
       <c r="I144" s="20">
-        <v>85.27</v>
+        <v>78.209999999999994</v>
       </c>
       <c r="J144" s="20">
-        <v>1940.97</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="145" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>145</v>
+      </c>
+      <c r="C145" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>302</v>
+      </c>
+      <c r="G145" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H145" s="20">
-        <v>1357.74</v>
-[...1 lines deleted...]
-      <c r="I145" s="10">
+        <v>1185.72</v>
+      </c>
+      <c r="I145" s="20">
+        <v>47.45</v>
+      </c>
+      <c r="J145" s="20">
+        <v>1233.17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C146" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="H146" s="20">
+        <v>2945.01</v>
+      </c>
+      <c r="I146" s="20">
         <v>0</v>
       </c>
-      <c r="J145" s="20">
-[...30 lines deleted...]
-      </c>
       <c r="J146" s="20">
-        <v>1357.74</v>
+        <v>2945.01</v>
       </c>
     </row>
     <row r="147" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>145</v>
+      </c>
+      <c r="C147" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>292</v>
+      </c>
+      <c r="G147" s="41" t="s">
+        <v>294</v>
       </c>
       <c r="H147" s="20">
-        <v>1357.74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1965.61</v>
+      </c>
+      <c r="I147" s="20">
+        <v>44.27</v>
       </c>
       <c r="J147" s="20">
-        <v>1357.74</v>
+        <v>2009.88</v>
       </c>
     </row>
     <row r="148" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>145</v>
+      </c>
+      <c r="C148" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>241</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>292</v>
+      </c>
+      <c r="G148" s="41" t="s">
+        <v>293</v>
       </c>
       <c r="H148" s="20">
-        <v>2258.4299999999998</v>
+        <v>1224.6099999999999</v>
       </c>
       <c r="I148" s="20">
-        <v>72.319999999999993</v>
+        <v>47.45</v>
       </c>
       <c r="J148" s="20">
-        <v>2330.75</v>
+        <v>1272.06</v>
       </c>
     </row>
     <row r="149" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>182</v>
+      </c>
+      <c r="C149" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>248</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>287</v>
+      </c>
+      <c r="G149" s="41" t="s">
+        <v>299</v>
       </c>
       <c r="H149" s="20">
-        <v>1152.92</v>
+        <v>1055.05</v>
       </c>
       <c r="I149" s="20">
-        <v>28.85</v>
+        <v>51.98</v>
       </c>
       <c r="J149" s="20">
-        <v>1181.77</v>
+        <v>1107.03</v>
       </c>
     </row>
     <row r="150" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>182</v>
+      </c>
+      <c r="C150" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E150" s="47" t="s">
+        <v>29</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>285</v>
+      </c>
+      <c r="G150" s="36" t="s">
+        <v>300</v>
       </c>
       <c r="H150" s="20">
-        <v>1475.84</v>
+        <v>440.99</v>
       </c>
       <c r="I150" s="20">
         <v>43.47</v>
       </c>
       <c r="J150" s="20">
-        <v>1519.31</v>
+        <v>484.46</v>
       </c>
     </row>
     <row r="151" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>182</v>
+      </c>
+      <c r="C151" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>248</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>297</v>
+      </c>
+      <c r="G151" s="41" t="s">
+        <v>298</v>
       </c>
       <c r="H151" s="20">
-        <v>1220.46</v>
-[...5 lines deleted...]
-        <v>1249.31</v>
+        <v>0</v>
+      </c>
+      <c r="I151" s="48">
+        <v>75</v>
+      </c>
+      <c r="J151" s="48">
+        <v>75</v>
       </c>
     </row>
     <row r="152" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>182</v>
+      </c>
+      <c r="C152" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>295</v>
+      </c>
+      <c r="G152" s="41" t="s">
+        <v>296</v>
       </c>
       <c r="H152" s="20">
-        <v>4083.02</v>
+        <v>592.09</v>
       </c>
       <c r="I152" s="20">
-        <v>36.270000000000003</v>
+        <v>43.47</v>
       </c>
       <c r="J152" s="20">
-        <v>4119.29</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>635.55999999999995</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C153" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E153" s="5" t="s">
-        <v>157</v>
+      <c r="E153" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>287</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>288</v>
       </c>
       <c r="H153" s="20">
-        <v>1560.98</v>
+        <v>2614.44</v>
       </c>
       <c r="I153" s="20">
-        <v>43.47</v>
+        <v>28.85</v>
       </c>
       <c r="J153" s="20">
-        <v>1604.45</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2643.29</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C154" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>285</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>286</v>
       </c>
       <c r="H154" s="20">
-        <v>1952.17</v>
+        <v>683.11</v>
       </c>
       <c r="I154" s="20">
-        <v>29.51</v>
+        <v>43.47</v>
       </c>
       <c r="J154" s="20">
-        <v>1981.68</v>
+        <v>726.58</v>
       </c>
     </row>
     <row r="155" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C155" s="27" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>282</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>284</v>
       </c>
       <c r="H155" s="20">
-        <v>3287.99</v>
+        <v>2354.3200000000002</v>
       </c>
       <c r="I155" s="20">
-        <v>85.76</v>
+        <v>28.85</v>
       </c>
       <c r="J155" s="20">
-        <v>3373.65</v>
+        <v>2383.17</v>
       </c>
     </row>
     <row r="156" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C156" s="27" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>248</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>283</v>
       </c>
       <c r="H156" s="20">
-        <v>1052.26</v>
+        <v>1979.68</v>
       </c>
       <c r="I156" s="20">
-        <v>41.8</v>
+        <v>30.65</v>
       </c>
       <c r="J156" s="20">
-        <v>1094.06</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2010.33</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C157" s="27" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>248</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>280</v>
+      </c>
+      <c r="G157" s="27" t="s">
+        <v>281</v>
       </c>
       <c r="H157" s="20">
-        <v>984.43</v>
+        <v>1954.04</v>
       </c>
       <c r="I157" s="20">
         <v>43.47</v>
       </c>
       <c r="J157" s="20">
-        <v>1027.9000000000001</v>
+        <v>1997.51</v>
       </c>
     </row>
     <row r="158" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C158" s="27" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>280</v>
+      </c>
+      <c r="G158" s="27" t="s">
+        <v>281</v>
       </c>
       <c r="H158" s="20">
-        <v>1052.26</v>
+        <v>4104.84</v>
       </c>
       <c r="I158" s="20">
-        <v>41.8</v>
+        <v>74.12</v>
       </c>
       <c r="J158" s="20">
-        <v>1094.06</v>
+        <v>4178.96</v>
       </c>
     </row>
     <row r="159" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="E159" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E159" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>278</v>
+      </c>
+      <c r="G159" s="41" t="s">
+        <v>279</v>
       </c>
       <c r="H159" s="20">
-        <v>984.43</v>
+        <v>1854.73</v>
       </c>
       <c r="I159" s="20">
-        <v>43.47</v>
+        <v>85.27</v>
       </c>
       <c r="J159" s="20">
-        <v>1027.9000000000001</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1940.97</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>254</v>
+        <v>95</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>276</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H160" s="20">
-        <v>2554.96</v>
-[...2 lines deleted...]
-        <v>72.319999999999993</v>
+        <v>1357.74</v>
+      </c>
+      <c r="I160" s="10">
+        <v>0</v>
       </c>
       <c r="J160" s="20">
-        <v>2627.28</v>
+        <v>1357.74</v>
       </c>
     </row>
     <row r="161" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>95</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>8</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>268</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>276</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H161" s="20">
-        <v>2554.96</v>
-[...2 lines deleted...]
-        <v>72.319999999999993</v>
+        <v>1357.74</v>
+      </c>
+      <c r="I161" s="10">
+        <v>0</v>
       </c>
       <c r="J161" s="20">
-        <v>2627.28</v>
+        <v>1357.74</v>
       </c>
     </row>
     <row r="162" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C162" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>276</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H162" s="20">
-        <v>2149.5700000000002</v>
-[...2 lines deleted...]
-        <v>71.31</v>
+        <v>1357.74</v>
+      </c>
+      <c r="I162" s="10">
+        <v>0</v>
       </c>
       <c r="J162" s="20">
-        <v>2220.88</v>
+        <v>1357.74</v>
       </c>
     </row>
     <row r="163" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C163" s="34" t="s">
-        <v>16</v>
+      <c r="C163" s="28" t="s">
+        <v>41</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>42</v>
+      </c>
+      <c r="E163" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>265</v>
+      </c>
+      <c r="G163" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H163" s="20">
-        <v>798.99</v>
+        <v>2258.4299999999998</v>
       </c>
       <c r="I163" s="20">
-        <v>43.47</v>
+        <v>72.319999999999993</v>
       </c>
       <c r="J163" s="20">
-        <v>842.46</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2330.75</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C164" s="27" t="s">
-        <v>239</v>
+      <c r="C164" s="28" t="s">
+        <v>8</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>268</v>
+      </c>
+      <c r="E164" s="35" t="s">
+        <v>275</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>273</v>
+      </c>
+      <c r="G164" s="35" t="s">
+        <v>274</v>
       </c>
       <c r="H164" s="20">
-        <v>932.18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1152.92</v>
+      </c>
+      <c r="I164" s="20">
+        <v>28.85</v>
       </c>
       <c r="J164" s="20">
-        <v>932.18</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1181.77</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C165" s="27" t="s">
-        <v>239</v>
+      <c r="C165" s="28" t="s">
+        <v>8</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>268</v>
+      </c>
+      <c r="E165" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>265</v>
+      </c>
+      <c r="G165" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H165" s="20">
-        <v>1882.08</v>
+        <v>1475.84</v>
       </c>
       <c r="I165" s="20">
         <v>43.47</v>
       </c>
       <c r="J165" s="20">
-        <v>1925.55</v>
+        <v>1519.31</v>
       </c>
     </row>
     <row r="166" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="C166" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E166" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E166" s="35" t="s">
         <v>24</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>273</v>
+      </c>
+      <c r="G166" s="35" t="s">
+        <v>274</v>
       </c>
       <c r="H166" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1220.46</v>
+      </c>
+      <c r="I166" s="20">
+        <v>28.85</v>
       </c>
       <c r="J166" s="20">
-        <v>650.69000000000005</v>
+        <v>1249.31</v>
       </c>
     </row>
     <row r="167" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>100</v>
+      </c>
+      <c r="C167" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E167" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>265</v>
+      </c>
+      <c r="G167" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H167" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4083.02</v>
+      </c>
+      <c r="I167" s="20">
+        <v>36.270000000000003</v>
       </c>
       <c r="J167" s="20">
-        <v>650.69000000000005</v>
+        <v>4119.29</v>
       </c>
     </row>
     <row r="168" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C168" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C168" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D168" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D168" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>262</v>
+      </c>
+      <c r="G168" s="36" t="s">
+        <v>266</v>
       </c>
       <c r="H168" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1560.98</v>
+      </c>
+      <c r="I168" s="20">
+        <v>43.47</v>
       </c>
       <c r="J168" s="20">
-        <v>650.69000000000005</v>
+        <v>1604.45</v>
       </c>
     </row>
     <row r="169" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>100</v>
+      </c>
+      <c r="C169" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>264</v>
+      </c>
+      <c r="G169" s="27" t="s">
+        <v>263</v>
       </c>
       <c r="H169" s="20">
-        <v>1221.51</v>
+        <v>1952.17</v>
       </c>
       <c r="I169" s="20">
-        <v>41.8</v>
+        <v>29.51</v>
       </c>
       <c r="J169" s="20">
-        <v>1263.31</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1981.68</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>230</v>
+        <v>100</v>
+      </c>
+      <c r="C170" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>262</v>
+      </c>
+      <c r="G170" s="27" t="s">
+        <v>263</v>
       </c>
       <c r="H170" s="20">
-        <v>2528.6799999999998</v>
+        <v>3287.99</v>
       </c>
       <c r="I170" s="20">
-        <v>60.92</v>
+        <v>85.76</v>
       </c>
       <c r="J170" s="20">
-        <v>2589.6</v>
+        <v>3373.65</v>
       </c>
     </row>
     <row r="171" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="C171" s="27" t="s">
+        <v>260</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>27</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>271</v>
+      </c>
+      <c r="G171" s="41" t="s">
+        <v>272</v>
       </c>
       <c r="H171" s="20">
-        <v>2528.6799999999998</v>
+        <v>1052.26</v>
       </c>
       <c r="I171" s="20">
-        <v>60.92</v>
+        <v>41.8</v>
       </c>
       <c r="J171" s="20">
-        <v>2589.6</v>
+        <v>1094.06</v>
       </c>
     </row>
     <row r="172" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>230</v>
+        <v>100</v>
+      </c>
+      <c r="C172" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>255</v>
+      </c>
+      <c r="G172" s="37" t="s">
+        <v>259</v>
       </c>
       <c r="H172" s="20">
-        <v>2528.6799999999998</v>
+        <v>984.43</v>
       </c>
       <c r="I172" s="20">
-        <v>60.92</v>
+        <v>43.47</v>
       </c>
       <c r="J172" s="20">
-        <v>2589.6</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1027.9000000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C173" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>1726.09</v>
+        <v>271</v>
+      </c>
+      <c r="G173" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="H173" s="20">
+        <v>1052.26</v>
       </c>
       <c r="I173" s="20">
-        <v>85.27</v>
+        <v>41.8</v>
       </c>
       <c r="J173" s="20">
-        <v>1811.36</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+        <v>1094.06</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>100</v>
+      </c>
+      <c r="C174" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>255</v>
+      </c>
+      <c r="G174" s="37" t="s">
+        <v>259</v>
       </c>
       <c r="H174" s="20">
-        <v>1270.2</v>
+        <v>984.43</v>
       </c>
       <c r="I174" s="20">
-        <v>42.29</v>
+        <v>43.47</v>
       </c>
       <c r="J174" s="20">
-        <v>1312.49</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+        <v>1027.9000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C175" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>254</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>255</v>
+      </c>
+      <c r="G175" s="27" t="s">
+        <v>253</v>
       </c>
       <c r="H175" s="20">
-        <v>787.15</v>
+        <v>2554.96</v>
       </c>
       <c r="I175" s="20">
-        <v>43.47</v>
+        <v>72.319999999999993</v>
       </c>
       <c r="J175" s="20">
-        <v>830.62</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2627.28</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C176" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>254</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>255</v>
+      </c>
+      <c r="G176" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="H176" s="20">
+        <v>2554.96</v>
+      </c>
+      <c r="I176" s="20">
+        <v>72.319999999999993</v>
       </c>
       <c r="J176" s="20">
-        <v>1921.64</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2627.28</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C177" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>1269.47</v>
+        <v>250</v>
+      </c>
+      <c r="G177" s="27" t="s">
+        <v>249</v>
+      </c>
+      <c r="H177" s="20">
+        <v>2149.5700000000002</v>
       </c>
       <c r="I177" s="20">
-        <v>71.8</v>
+        <v>71.31</v>
       </c>
       <c r="J177" s="20">
-        <v>1341.27</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2220.88</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>115</v>
-[...7 lines deleted...]
-      <c r="E178" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C178" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E178" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>96.21</v>
+        <v>246</v>
+      </c>
+      <c r="G178" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="H178" s="20">
+        <v>798.99</v>
+      </c>
+      <c r="I178" s="20">
+        <v>43.47</v>
       </c>
       <c r="J178" s="20">
-        <v>1183.25</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+        <v>842.46</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>115</v>
-[...16 lines deleted...]
-      <c r="H179" s="10">
+        <v>100</v>
+      </c>
+      <c r="C179" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="G179" s="40" t="s">
+        <v>270</v>
+      </c>
+      <c r="H179" s="20">
+        <v>932.18</v>
+      </c>
+      <c r="I179" s="7">
         <v>0</v>
       </c>
-      <c r="I179" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="J179" s="20">
-        <v>2939.12</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+        <v>932.18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>115</v>
-[...16 lines deleted...]
-      <c r="H180" s="33">
+        <v>100</v>
+      </c>
+      <c r="C180" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="G180" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="H180" s="20">
+        <v>1882.08</v>
+      </c>
+      <c r="I180" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J180" s="20">
+        <v>1925.55</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H181" s="20">
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I181" s="7">
         <v>0</v>
       </c>
-      <c r="I180" s="33">
-[...38 lines deleted...]
-    <row r="182" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="J181" s="20">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>231</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="H182" s="20">
-        <v>689.24</v>
-[...2 lines deleted...]
-        <v>32.44</v>
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I182" s="7">
+        <v>0</v>
       </c>
       <c r="J182" s="20">
-        <v>721.68</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>109</v>
+      </c>
+      <c r="C183" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>7</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>236</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>238</v>
       </c>
       <c r="H183" s="20">
-        <v>1088.8599999999999</v>
-[...2 lines deleted...]
-        <v>43.47</v>
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I183" s="7">
+        <v>0</v>
       </c>
       <c r="J183" s="20">
-        <f t="shared" ref="J183" si="0">SUM(H183+I183)</f>
-[...3 lines deleted...]
-    <row r="184" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>109</v>
+      </c>
+      <c r="C184" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>130</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>205</v>
+        <v>237</v>
       </c>
       <c r="H184" s="20">
-        <v>911.79</v>
+        <v>1221.51</v>
       </c>
       <c r="I184" s="20">
-        <v>32.44</v>
+        <v>41.8</v>
       </c>
       <c r="J184" s="20">
-        <v>944.23</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>1263.31</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>231</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>36</v>
+        <v>230</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>233</v>
+      </c>
+      <c r="G185" s="28" t="s">
+        <v>234</v>
       </c>
       <c r="H185" s="20">
-        <v>1088.8599999999999</v>
+        <v>2528.6799999999998</v>
       </c>
       <c r="I185" s="20">
-        <v>43.47</v>
+        <v>60.92</v>
       </c>
       <c r="J185" s="20">
-        <f t="shared" ref="J185" si="1">SUM(H185+I185)</f>
-[...3 lines deleted...]
-    <row r="186" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>115</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>8</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>233</v>
+      </c>
+      <c r="G186" s="28" t="s">
+        <v>234</v>
       </c>
       <c r="H186" s="20">
-        <v>911.79</v>
+        <v>2528.6799999999998</v>
       </c>
       <c r="I186" s="20">
-        <v>32.44</v>
+        <v>60.92</v>
       </c>
       <c r="J186" s="20">
-        <v>944.23</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C187" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C187" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D187" s="3" t="s">
+      <c r="D187" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>36</v>
+        <v>230</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>233</v>
+      </c>
+      <c r="G187" s="28" t="s">
+        <v>234</v>
       </c>
       <c r="H187" s="20">
-        <v>1188.8599999999999</v>
+        <v>2528.6799999999998</v>
       </c>
       <c r="I187" s="20">
-        <v>43.47</v>
+        <v>60.92</v>
       </c>
       <c r="J187" s="20">
-        <f t="shared" ref="J187:J188" si="2">SUM(H187+I187)</f>
-[...3 lines deleted...]
-    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B188" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C188" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="G188" s="28" t="s">
+        <v>229</v>
+      </c>
+      <c r="H188" s="30">
+        <v>1726.09</v>
+      </c>
+      <c r="I188" s="20">
+        <v>85.27</v>
+      </c>
+      <c r="J188" s="20">
+        <v>1811.36</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C189" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="G189" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="H189" s="20">
+        <v>1270.2</v>
+      </c>
+      <c r="I189" s="20">
+        <v>42.29</v>
+      </c>
+      <c r="J189" s="20">
+        <v>1312.49</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C190" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G190" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="H190" s="20">
+        <v>787.15</v>
+      </c>
+      <c r="I190" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J190" s="20">
+        <v>830.62</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C191" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G191" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="H191" s="10">
+        <v>1921.64</v>
+      </c>
+      <c r="I191" s="10">
+        <v>0</v>
+      </c>
+      <c r="J191" s="20">
+        <v>1921.64</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C192" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G192" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="H192" s="10">
+        <v>1269.47</v>
+      </c>
+      <c r="I192" s="20">
+        <v>71.8</v>
+      </c>
+      <c r="J192" s="20">
+        <v>1341.27</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G193" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="H193" s="10">
+        <v>1087.04</v>
+      </c>
+      <c r="I193" s="10">
+        <v>96.21</v>
+      </c>
+      <c r="J193" s="20">
+        <v>1183.25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C194" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D194" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E194" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F194" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G194" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="H194" s="10">
+        <v>0</v>
+      </c>
+      <c r="I194" s="10">
+        <v>0</v>
+      </c>
+      <c r="J194" s="20">
+        <v>2939.12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C195" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D195" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E195" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F195" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G195" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="H195" s="33">
+        <v>0</v>
+      </c>
+      <c r="I195" s="33">
+        <v>0</v>
+      </c>
+      <c r="J195" s="20">
+        <v>657.35</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" s="17" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A196" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B196" s="22" t="s">
         <v>121</v>
       </c>
-      <c r="C188" s="18" t="s">
+      <c r="C196" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D196" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E196" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F196" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G196" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="H196" s="23">
+        <v>10112.34</v>
+      </c>
+      <c r="I196" s="23">
+        <v>1870.74</v>
+      </c>
+      <c r="J196" s="23">
+        <v>11983.08</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H197" s="20">
+        <v>689.24</v>
+      </c>
+      <c r="I197" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J197" s="20">
+        <v>721.68</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G198" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H198" s="20">
+        <v>1088.8599999999999</v>
+      </c>
+      <c r="I198" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J198" s="20">
+        <f t="shared" ref="J198" si="0">SUM(H198+I198)</f>
+        <v>1132.33</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H199" s="20">
+        <v>911.79</v>
+      </c>
+      <c r="I199" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J199" s="20">
+        <v>944.23</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G200" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H200" s="20">
+        <v>1088.8599999999999</v>
+      </c>
+      <c r="I200" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J200" s="20">
+        <f t="shared" ref="J200" si="1">SUM(H200+I200)</f>
+        <v>1132.33</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H201" s="20">
+        <v>911.79</v>
+      </c>
+      <c r="I201" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J201" s="20">
+        <v>944.23</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G202" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H202" s="20">
+        <v>1188.8599999999999</v>
+      </c>
+      <c r="I202" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J202" s="20">
+        <f t="shared" ref="J202:J203" si="2">SUM(H202+I202)</f>
+        <v>1232.33</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C203" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D203" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E188" s="2" t="s">
+      <c r="E203" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F188" s="2" t="s">
+      <c r="F203" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="G188" s="3" t="s">
+      <c r="G203" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="H188" s="24">
+      <c r="H203" s="24">
         <v>2636.92</v>
       </c>
-      <c r="I188" s="18">
+      <c r="I203" s="18">
         <v>73.099999999999994</v>
       </c>
-      <c r="J188" s="20">
+      <c r="J203" s="20">
         <f t="shared" si="2"/>
         <v>2710.02</v>
       </c>
     </row>
-    <row r="189" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A189" s="2" t="s">
+    <row r="204" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B189" s="2" t="s">
+      <c r="B204" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C189" s="2" t="s">
+      <c r="C204" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D189" s="3" t="s">
+      <c r="D204" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E189" s="2" t="s">
+      <c r="E204" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F189" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="G189" s="3" t="s">
+      <c r="G204" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H189" s="20">
+      <c r="H204" s="20">
         <v>731.93</v>
       </c>
-      <c r="I189" s="20">
+      <c r="I204" s="20">
         <v>43.29</v>
       </c>
-      <c r="J189" s="20">
-        <f t="shared" ref="J189:J191" si="3">SUM(H189+I189)</f>
+      <c r="J204" s="20">
+        <f t="shared" ref="J204:J206" si="3">SUM(H204+I204)</f>
         <v>775.21999999999991</v>
       </c>
     </row>
-    <row r="190" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A190" s="2" t="s">
+    <row r="205" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B190" s="2" t="s">
+      <c r="B205" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C190" s="2" t="s">
+      <c r="C205" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D190" s="3" t="s">
+      <c r="D205" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E190" s="2" t="s">
+      <c r="E205" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F190" s="2" t="s">
+      <c r="F205" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="G190" s="3" t="s">
+      <c r="G205" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H190" s="24">
+      <c r="H205" s="24">
         <v>1223.19</v>
       </c>
-      <c r="I190" s="20">
+      <c r="I205" s="20">
         <v>43.47</v>
       </c>
-      <c r="J190" s="20">
+      <c r="J205" s="20">
         <f t="shared" si="3"/>
         <v>1266.6600000000001</v>
       </c>
     </row>
-    <row r="191" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A191" s="2" t="s">
+    <row r="206" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B191" s="2" t="s">
+      <c r="B206" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C191" s="2" t="s">
+      <c r="C206" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D191" s="3" t="s">
+      <c r="D206" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="E206" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F191" s="2" t="s">
+      <c r="F206" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="G191" s="3" t="s">
+      <c r="G206" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H191" s="7">
+      <c r="H206" s="7">
         <v>916.09</v>
       </c>
-      <c r="I191" s="7">
+      <c r="I206" s="7">
         <v>43.29</v>
       </c>
-      <c r="J191" s="20">
+      <c r="J206" s="20">
         <f t="shared" si="3"/>
         <v>959.38</v>
       </c>
     </row>
-    <row r="192" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-[...481 lines deleted...]
-    <row r="207" spans="1:12" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>75</v>
+        <v>198</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2059.27</v>
+        <v>197</v>
+      </c>
+      <c r="H207" s="13">
+        <v>1401.27</v>
       </c>
       <c r="I207" s="7">
-        <v>39.93</v>
-[...5 lines deleted...]
-    <row r="208" spans="1:12" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J207" s="24">
+        <f>SUM(H207+I207)</f>
+        <v>1444.74</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>76</v>
+        <v>189</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="H208" s="7">
-        <v>2450.08</v>
+        <v>919.8</v>
       </c>
       <c r="I208" s="7">
-        <v>28.37</v>
+        <v>43.47</v>
       </c>
       <c r="J208" s="20">
-        <v>2478.4499999999998</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:10" x14ac:dyDescent="0.25">
+        <v>963.27</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>47</v>
+        <v>190</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>48</v>
+        <v>188</v>
       </c>
       <c r="H209" s="7">
-        <v>16272.56</v>
+        <v>976.23</v>
       </c>
       <c r="I209" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="210" spans="1:10" x14ac:dyDescent="0.25">
+        <v>42.29</v>
+      </c>
+      <c r="J209" s="20">
+        <v>1018.52</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>77</v>
+        <v>187</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="H210" s="7">
-        <v>2618.35</v>
+        <v>614.33000000000004</v>
       </c>
       <c r="I210" s="7">
         <v>43.47</v>
       </c>
       <c r="J210" s="20">
-        <v>2661.8199999999997</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:10" x14ac:dyDescent="0.25">
+        <v>657.80000000000007</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>42</v>
+        <v>194</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>50</v>
+        <v>196</v>
       </c>
       <c r="H211" s="7">
-        <v>2618.35</v>
+        <v>3518.52</v>
       </c>
       <c r="I211" s="7">
-        <v>43.47</v>
+        <v>92.18</v>
       </c>
       <c r="J211" s="20">
-        <v>2661.8199999999997</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:10" x14ac:dyDescent="0.25">
+        <v>3610.7</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H212" s="7">
-        <v>713.12</v>
+        <v>5210.6400000000003</v>
       </c>
       <c r="I212" s="7">
-        <v>29.63</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="J212" s="20">
-        <v>742.75</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H213" s="7">
-        <v>713.12</v>
-[...2 lines deleted...]
-        <v>29.63</v>
+        <v>5210.6400000000003</v>
+      </c>
+      <c r="I213" s="8">
+        <v>73.099999999999994</v>
       </c>
       <c r="J213" s="20">
-        <v>742.75</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>61</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>62</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H214" s="7">
-        <v>2189.54</v>
+        <v>5210.6400000000003</v>
       </c>
       <c r="I214" s="7">
-        <v>28.37</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="J214" s="20">
-        <v>2217.91</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="H215" s="7">
-        <v>2040.81</v>
+        <v>4052.79</v>
       </c>
       <c r="I215" s="7">
-        <v>39.93</v>
+        <v>71.84</v>
       </c>
       <c r="J215" s="20">
-        <v>2080.7399999999998</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:10" x14ac:dyDescent="0.25">
+        <v>4124.63</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H216" s="7">
-        <v>1383.75</v>
+        <v>1767.24</v>
       </c>
       <c r="I216" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J216" s="20">
+        <v>1810.71</v>
+      </c>
+      <c r="L216" s="6"/>
+    </row>
+    <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="H217" s="7">
-        <v>1640.22</v>
+        <v>1755.3</v>
       </c>
       <c r="I217" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="218" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>28.37</v>
+      </c>
+      <c r="J217" s="20">
+        <v>1783.6699999999998</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="H218" s="7">
-        <v>1623.94</v>
+        <v>2516.3000000000002</v>
       </c>
       <c r="I218" s="7">
-        <v>28.37</v>
-[...5 lines deleted...]
-    <row r="219" spans="1:10" x14ac:dyDescent="0.25">
+        <v>42.29</v>
+      </c>
+      <c r="J218" s="20">
+        <v>2558.59</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H219" s="7">
-        <v>963.85</v>
+        <v>1179.93</v>
       </c>
       <c r="I219" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="220" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>40.46</v>
+      </c>
+      <c r="J219" s="20">
+        <v>1220.3900000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H220" s="7">
-        <v>2397.9699999999998</v>
+        <v>5565.95</v>
       </c>
       <c r="I220" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="221" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>71.84</v>
+      </c>
+      <c r="J220" s="20">
+        <v>5637.79</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>2899.12</v>
+        <v>30</v>
+      </c>
+      <c r="H221" s="9">
+        <v>1498.01</v>
       </c>
       <c r="I221" s="7">
-        <v>23.47</v>
-[...5 lines deleted...]
-    <row r="222" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J221" s="20">
+        <v>1541.48</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H222" s="7">
-        <v>2397.9699999999998</v>
+        <v>2059.27</v>
       </c>
       <c r="I222" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="223" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>39.93</v>
+      </c>
+      <c r="J222" s="20">
+        <v>2099.1999999999998</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H223" s="7">
-        <v>2899.12</v>
+        <v>2450.08</v>
       </c>
       <c r="I223" s="7">
-        <v>23.47</v>
-[...5 lines deleted...]
-    <row r="224" spans="1:10" x14ac:dyDescent="0.25">
+        <v>28.37</v>
+      </c>
+      <c r="J223" s="20">
+        <v>2478.4499999999998</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-    <row r="225" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="H224" s="7">
+        <v>16272.56</v>
+      </c>
+      <c r="I224" s="7">
+        <v>0</v>
+      </c>
+      <c r="J224" s="25">
+        <v>16272.56</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C225" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C225" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H225" s="7">
-        <v>2032.96</v>
+        <v>2618.35</v>
       </c>
       <c r="I225" s="7">
-        <v>46.57</v>
-[...2 lines deleted...]
-        <v>2079.5300000000002</v>
+        <v>43.47</v>
+      </c>
+      <c r="J225" s="20">
+        <v>2661.8199999999997</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-    <row r="227" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="H226" s="7">
+        <v>2618.35</v>
+      </c>
+      <c r="I226" s="7">
+        <v>43.47</v>
+      </c>
+      <c r="J226" s="20">
+        <v>2661.8199999999997</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A227" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-    <row r="228" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="H227" s="7">
+        <v>713.12</v>
+      </c>
+      <c r="I227" s="7">
+        <v>29.63</v>
+      </c>
+      <c r="J227" s="20">
+        <v>742.75</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A228" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H228" s="7">
-        <v>2032.96</v>
+        <v>713.12</v>
       </c>
       <c r="I228" s="7">
-        <v>46.57</v>
-[...5 lines deleted...]
-    <row r="229" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>29.63</v>
+      </c>
+      <c r="J228" s="20">
+        <v>742.75</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A229" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-    <row r="230" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="H229" s="7">
+        <v>2189.54</v>
+      </c>
+      <c r="I229" s="7">
+        <v>28.37</v>
+      </c>
+      <c r="J229" s="20">
+        <v>2217.91</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="H230" s="7">
-        <v>1989.79</v>
+        <v>2040.81</v>
       </c>
       <c r="I230" s="7">
-        <v>40.46</v>
-[...5 lines deleted...]
-    <row r="231" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>39.93</v>
+      </c>
+      <c r="J230" s="20">
+        <v>2080.7399999999998</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H231" s="7">
-        <v>2278.56</v>
+        <v>1383.75</v>
       </c>
       <c r="I231" s="7">
-        <v>39.799999999999997</v>
+        <v>0</v>
       </c>
       <c r="J231" s="7">
-        <v>2318.36</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1383.75</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>43</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>209</v>
+        <v>45</v>
       </c>
       <c r="H232" s="7">
-        <v>1569.78</v>
-[...1 lines deleted...]
-      <c r="I232" s="10">
+        <v>1640.22</v>
+      </c>
+      <c r="I232" s="7">
         <v>43.47</v>
       </c>
       <c r="J232" s="7">
-        <v>1613.25</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1683.69</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A233" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>43</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>209</v>
+        <v>45</v>
       </c>
       <c r="H233" s="7">
-        <v>1644.57</v>
-[...1 lines deleted...]
-      <c r="I233" s="10">
+        <v>1623.94</v>
+      </c>
+      <c r="I233" s="7">
         <v>28.37</v>
       </c>
       <c r="J233" s="7">
-        <v>1672.9399999999998</v>
+        <v>1652.31</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A234" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>3812.39</v>
+        <v>81</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H234" s="7">
+        <v>963.85</v>
       </c>
       <c r="I234" s="7">
-        <v>83.27</v>
+        <v>0</v>
       </c>
       <c r="J234" s="7">
-        <v>3895.66</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+        <v>963.85</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A235" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>8</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>83.27</v>
+        <v>82</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H235" s="7">
+        <v>2397.9699999999998</v>
+      </c>
+      <c r="I235" s="7">
+        <v>43.47</v>
       </c>
       <c r="J235" s="7">
-        <v>3895.66</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2441.4399999999996</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A236" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>9</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>83</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H236" s="7">
-        <v>4138.07</v>
-[...2 lines deleted...]
-        <v>83.27</v>
+        <v>2899.12</v>
+      </c>
+      <c r="I236" s="7">
+        <v>23.47</v>
       </c>
       <c r="J236" s="7">
-        <v>4221.34</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2922.5899999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A237" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E237" s="3" t="s">
+      <c r="E237" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>82</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H237" s="7">
-        <v>1036.94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2397.9699999999998</v>
+      </c>
+      <c r="I237" s="7">
+        <v>43.47</v>
       </c>
       <c r="J237" s="7">
-        <v>1036.94</v>
+        <v>2441.4399999999996</v>
       </c>
     </row>
     <row r="238" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>83</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H238" s="7">
-        <v>1036.94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2899.12</v>
+      </c>
+      <c r="I238" s="7">
+        <v>23.47</v>
       </c>
       <c r="J238" s="7">
-        <v>1036.94</v>
+        <v>2922.5899999999997</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>88.56</v>
+        <v>66</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H239" s="10">
+        <v>951.95</v>
+      </c>
+      <c r="I239" s="10">
+        <v>43.47</v>
       </c>
       <c r="J239" s="7">
-        <v>2618.7999999999997</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>995.42000000000007</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A240" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>88</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>16</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>19</v>
-[...14 lines deleted...]
-    <row r="241" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H240" s="7">
+        <v>2032.96</v>
+      </c>
+      <c r="I240" s="7">
+        <v>46.57</v>
+      </c>
+      <c r="J240" s="7">
+        <v>2079.5300000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A241" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>38</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>39</v>
       </c>
       <c r="H241" s="10">
-        <v>2781.74</v>
+        <v>1901.85</v>
       </c>
       <c r="I241" s="10">
-        <v>71.84</v>
-[...2 lines deleted...]
-        <v>2853.58</v>
+        <v>23.47</v>
+      </c>
+      <c r="J241" s="7">
+        <v>1925.32</v>
       </c>
     </row>
     <row r="242" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A242" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H242" s="10">
-        <v>3784.13</v>
+        <v>951.95</v>
       </c>
       <c r="I242" s="10">
-        <v>88.56</v>
-[...5 lines deleted...]
-    <row r="243" spans="1:10" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J242" s="7">
+        <v>995.42000000000007</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>182</v>
+        <v>88</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>8</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E243" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H243" s="7">
+        <v>2032.96</v>
+      </c>
+      <c r="I243" s="7">
+        <v>46.57</v>
+      </c>
+      <c r="J243" s="7">
+        <v>2079.5300000000002</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" s="10">
+        <v>1901.85</v>
+      </c>
+      <c r="I244" s="10">
+        <v>23.47</v>
+      </c>
+      <c r="J244" s="7">
+        <v>1925.32</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E245" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F243" s="5" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="F245" s="2" t="s">
-        <v>98</v>
-[...14 lines deleted...]
-    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H245" s="7">
+        <v>1989.79</v>
+      </c>
+      <c r="I245" s="7">
+        <v>40.46</v>
+      </c>
+      <c r="J245" s="7">
+        <v>2030.25</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>20</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>102</v>
-[...11 lines deleted...]
-        <v>2704.77</v>
+        <v>70</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H246" s="7">
+        <v>2278.56</v>
+      </c>
+      <c r="I246" s="7">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J246" s="7">
+        <v>2318.36</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>2663.94</v>
+        <v>71</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H247" s="7">
+        <v>1569.78</v>
       </c>
       <c r="I247" s="10">
-        <v>40.83</v>
-[...2 lines deleted...]
-        <v>2704.77</v>
+        <v>43.47</v>
+      </c>
+      <c r="J247" s="7">
+        <v>1613.25</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>1323.35</v>
+        <v>72</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H248" s="7">
+        <v>1644.57</v>
       </c>
       <c r="I248" s="10">
-        <v>39.93</v>
-[...2 lines deleted...]
-        <v>1363.28</v>
+        <v>28.37</v>
+      </c>
+      <c r="J248" s="7">
+        <v>1672.9399999999998</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>20</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>104</v>
-[...11 lines deleted...]
-        <v>1363.28</v>
+        <v>28</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H249" s="9">
+        <v>3812.39</v>
+      </c>
+      <c r="I249" s="7">
+        <v>83.27</v>
+      </c>
+      <c r="J249" s="7">
+        <v>3895.66</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>27</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>106</v>
-[...11 lines deleted...]
-        <v>3245.38</v>
+        <v>28</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H250" s="9">
+        <v>3812.39</v>
+      </c>
+      <c r="I250" s="11">
+        <v>83.27</v>
+      </c>
+      <c r="J250" s="7">
+        <v>3895.66</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>12</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>2584.08</v>
+        <v>28</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H251" s="7">
+        <v>4138.07</v>
       </c>
       <c r="I251" s="10">
-        <v>81.09</v>
-[...2 lines deleted...]
-        <v>2665.17</v>
+        <v>83.27</v>
+      </c>
+      <c r="J251" s="7">
+        <v>4221.34</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C252" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="G252" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H252" s="7">
+        <v>1036.94</v>
+      </c>
+      <c r="I252" s="10">
+        <v>0</v>
+      </c>
+      <c r="J252" s="7">
+        <v>1036.94</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C253" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D253" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E252" s="2" t="s">
-[...32 lines deleted...]
-        <v>22</v>
+      <c r="E253" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>2941.86</v>
+        <v>73</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H253" s="7">
+        <v>1036.94</v>
       </c>
       <c r="I253" s="10">
-        <v>40.83</v>
-[...2 lines deleted...]
-        <v>2982.69</v>
+        <v>0</v>
+      </c>
+      <c r="J253" s="7">
+        <v>1036.94</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D254" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D254" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>112</v>
-[...14 lines deleted...]
-    <row r="255" spans="1:10" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+      <c r="G254" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H254" s="7">
+        <v>2530.2399999999998</v>
+      </c>
+      <c r="I254" s="7">
+        <v>88.56</v>
+      </c>
+      <c r="J254" s="7">
+        <v>2618.7999999999997</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>8</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>19</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="H255" s="10">
-        <v>2941.86</v>
+        <v>2390.2399999999998</v>
       </c>
       <c r="I255" s="10">
-        <v>40.83</v>
+        <v>88.56</v>
       </c>
       <c r="J255" s="10">
-        <v>2982.69</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2478.7999999999997</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>16</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>7</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>10</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H256" s="10">
-        <v>894.96</v>
+        <v>2781.74</v>
       </c>
       <c r="I256" s="10">
-        <v>39.93</v>
+        <v>71.84</v>
       </c>
       <c r="J256" s="10">
-        <v>934.89</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2853.58</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A257" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>14</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="H257" s="10">
-        <v>2941.86</v>
+        <v>3784.13</v>
       </c>
       <c r="I257" s="10">
-        <v>40.83</v>
+        <v>88.56</v>
       </c>
       <c r="J257" s="10">
-        <v>2982.69</v>
+        <v>3872.69</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>12</v>
+        <v>193</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>22</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="H258" s="10">
-        <v>894.96</v>
+        <v>1273.4100000000001</v>
       </c>
       <c r="I258" s="10">
-        <v>39.93</v>
+        <v>40.83</v>
       </c>
       <c r="J258" s="10">
-        <v>934.89</v>
+        <v>1314.24</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>42</v>
+        <v>184</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>24</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="H259" s="10">
-        <v>2432.71</v>
+        <v>2182.9299999999998</v>
       </c>
       <c r="I259" s="10">
-        <v>40.83</v>
+        <v>39.93</v>
       </c>
       <c r="J259" s="10">
-        <v>2473.54</v>
+        <v>2222.8599999999997</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>41</v>
+        <v>96</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="H260" s="10">
-        <v>1676.66</v>
+        <v>2886.61</v>
       </c>
       <c r="I260" s="10">
-        <v>39.93</v>
+        <v>79.69</v>
       </c>
       <c r="J260" s="10">
-        <v>1716.5900000000001</v>
+        <v>2966.3</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A261" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="H261" s="10">
-        <v>513.37</v>
+        <v>2663.94</v>
       </c>
       <c r="I261" s="10">
         <v>40.83</v>
       </c>
       <c r="J261" s="10">
-        <v>554.20000000000005</v>
+        <v>2704.77</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A262" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="H262" s="10">
-        <v>460.92</v>
+        <v>2663.94</v>
       </c>
       <c r="I262" s="10">
-        <v>35.549999999999997</v>
+        <v>40.83</v>
       </c>
       <c r="J262" s="10">
-        <v>496.47</v>
+        <v>2704.77</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A263" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="H263" s="10">
-        <v>365</v>
+        <v>1323.35</v>
       </c>
       <c r="I263" s="10">
-        <v>0</v>
+        <v>39.93</v>
       </c>
       <c r="J263" s="10">
-        <v>365</v>
+        <v>1363.28</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A264" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="G264" s="2" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="H264" s="10">
-        <v>2245.42</v>
+        <v>1323.35</v>
       </c>
       <c r="I264" s="10">
-        <v>40.83</v>
+        <v>39.93</v>
       </c>
       <c r="J264" s="10">
-        <v>2286.25</v>
+        <v>1363.28</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A265" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="H265" s="10">
-        <v>739.73</v>
+        <v>3164.29</v>
       </c>
       <c r="I265" s="10">
-        <v>47.79</v>
+        <v>81.09</v>
       </c>
       <c r="J265" s="10">
-        <v>787.52</v>
+        <v>3245.38</v>
       </c>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A266" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>127</v>
+        <v>41</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="G266" s="2" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="H266" s="10">
-        <v>2939.14</v>
+        <v>2584.08</v>
       </c>
       <c r="I266" s="10">
-        <v>88.62</v>
+        <v>81.09</v>
       </c>
       <c r="J266" s="10">
-        <v>3027.7599999999998</v>
+        <v>2665.17</v>
       </c>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A267" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>129</v>
+        <v>8</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>130</v>
+        <v>9</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="H267" s="10">
-        <v>2290.2600000000002</v>
+        <v>2584.08</v>
       </c>
       <c r="I267" s="10">
-        <v>40.83</v>
+        <v>81.09</v>
       </c>
       <c r="J267" s="10">
-        <v>2331.09</v>
+        <v>2665.17</v>
       </c>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>130</v>
+        <v>7</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="H268" s="10">
-        <v>870.53</v>
+        <v>2941.86</v>
       </c>
       <c r="I268" s="10">
-        <v>39.799999999999997</v>
+        <v>40.83</v>
       </c>
       <c r="J268" s="10">
-        <v>910.32999999999993</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A269" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="H269" s="10">
-        <v>1686.14</v>
+        <v>894.96</v>
       </c>
       <c r="I269" s="10">
-        <v>40.83</v>
+        <v>39.93</v>
       </c>
       <c r="J269" s="10">
-        <v>1726.97</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A270" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="H270" s="10">
-        <v>69</v>
+        <v>2941.86</v>
       </c>
       <c r="I270" s="10">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="J270" s="10">
-        <v>69</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A271" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="H271" s="10">
-        <v>2298.1</v>
+        <v>894.96</v>
       </c>
       <c r="I271" s="10">
-        <v>34.33</v>
+        <v>39.93</v>
       </c>
       <c r="J271" s="10">
-        <v>2332.4299999999998</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A272" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="H272" s="10">
-        <v>45</v>
+        <v>2941.86</v>
       </c>
       <c r="I272" s="10">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="J272" s="10">
-        <v>45</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A273" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="H273" s="10">
-        <v>1686.14</v>
+        <v>894.96</v>
       </c>
       <c r="I273" s="10">
-        <v>40.83</v>
+        <v>39.93</v>
       </c>
       <c r="J273" s="10">
-        <v>1726.97</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A274" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H274" s="10">
-        <v>69</v>
+        <v>2432.71</v>
       </c>
       <c r="I274" s="10">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="J274" s="10">
-        <v>69</v>
+        <v>2473.54</v>
       </c>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A275" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>138</v>
+        <v>113</v>
       </c>
       <c r="H275" s="10">
-        <v>2298.1</v>
+        <v>1676.66</v>
       </c>
       <c r="I275" s="10">
-        <v>34.33</v>
+        <v>39.93</v>
       </c>
       <c r="J275" s="10">
-        <v>2332.4299999999998</v>
+        <v>1716.5900000000001</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A276" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="H276" s="10">
-        <v>40</v>
+        <v>513.37</v>
       </c>
       <c r="I276" s="10">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="J276" s="10">
-        <v>40</v>
+        <v>554.20000000000005</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A277" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="G277" s="2" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="H277" s="10">
-        <v>1686.14</v>
+        <v>460.92</v>
       </c>
       <c r="I277" s="10">
-        <v>40.83</v>
+        <v>35.549999999999997</v>
       </c>
       <c r="J277" s="10">
-        <v>1726.97</v>
+        <v>496.47</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A278" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="H278" s="10">
-        <v>69</v>
+        <v>365</v>
       </c>
       <c r="I278" s="10">
         <v>0</v>
       </c>
       <c r="J278" s="10">
-        <v>69</v>
+        <v>365</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A279" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="H279" s="10">
-        <v>2298.1</v>
+        <v>2245.42</v>
       </c>
       <c r="I279" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J279" s="10">
-        <v>2332.4299999999998</v>
+        <v>2286.25</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A280" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="H280" s="10">
-        <v>40</v>
+        <v>739.73</v>
       </c>
       <c r="I280" s="10">
-        <v>0</v>
+        <v>47.79</v>
       </c>
       <c r="J280" s="10">
-        <v>40</v>
+        <v>787.52</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A281" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="H281" s="10">
-        <v>2579.54</v>
+        <v>2939.14</v>
       </c>
       <c r="I281" s="10">
-        <v>40.83</v>
+        <v>88.62</v>
       </c>
       <c r="J281" s="10">
-        <v>2620.37</v>
+        <v>3027.7599999999998</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A282" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>7</v>
+        <v>130</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H282" s="10">
-        <v>2262.61</v>
+        <v>2290.2600000000002</v>
       </c>
       <c r="I282" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J282" s="10">
-        <v>2296.94</v>
+        <v>2331.09</v>
       </c>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A283" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>44</v>
+        <v>130</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H283" s="10">
-        <v>5159.08</v>
+        <v>870.53</v>
       </c>
       <c r="I283" s="10">
-        <v>75.16</v>
+        <v>39.799999999999997</v>
       </c>
       <c r="J283" s="10">
-        <v>5234.24</v>
+        <v>910.32999999999993</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A284" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D284" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="H284" s="10">
-        <v>3602.28</v>
+        <v>1686.14</v>
       </c>
       <c r="I284" s="10">
-        <v>80.17</v>
+        <v>40.83</v>
       </c>
       <c r="J284" s="10">
-        <v>3682.4500000000003</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A285" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="H285" s="10">
-        <v>3864.26</v>
+        <v>69</v>
       </c>
       <c r="I285" s="10">
-        <v>80.17</v>
+        <v>0</v>
       </c>
       <c r="J285" s="10">
-        <v>3944.4300000000003</v>
+        <v>69</v>
       </c>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A286" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="G286" s="2" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="H286" s="10">
-        <v>3864.26</v>
+        <v>2298.1</v>
       </c>
       <c r="I286" s="10">
-        <v>80.17</v>
+        <v>34.33</v>
       </c>
       <c r="J286" s="10">
-        <v>3944.4300000000003</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A287" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="H287" s="10">
-        <v>4565.8</v>
+        <v>45</v>
       </c>
       <c r="I287" s="10">
-        <v>76.13</v>
+        <v>0</v>
       </c>
       <c r="J287" s="10">
-        <v>4641.93</v>
+        <v>45</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="H288" s="10">
-        <v>4565.8</v>
+        <v>1686.14</v>
       </c>
       <c r="I288" s="10">
-        <v>76.13</v>
+        <v>40.83</v>
       </c>
       <c r="J288" s="10">
-        <v>4641.93</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A289" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="H289" s="10">
-        <v>289</v>
+        <v>69</v>
       </c>
       <c r="I289" s="10">
         <v>0</v>
       </c>
       <c r="J289" s="10">
-        <v>289</v>
+        <v>69</v>
       </c>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A290" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="H290" s="10">
-        <v>1048.5999999999999</v>
+        <v>2298.1</v>
       </c>
       <c r="I290" s="10">
-        <v>0</v>
+        <v>34.33</v>
       </c>
       <c r="J290" s="10">
-        <v>1048.5999999999999</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A291" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="H291" s="10">
-        <v>2406.3200000000002</v>
+        <v>40</v>
       </c>
       <c r="I291" s="10">
-        <v>69.27</v>
+        <v>0</v>
       </c>
       <c r="J291" s="10">
-        <v>2475.59</v>
+        <v>40</v>
       </c>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A292" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G292" s="2" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="H292" s="10">
-        <v>3191.02</v>
+        <v>1686.14</v>
       </c>
       <c r="I292" s="10">
-        <v>68.94</v>
+        <v>40.83</v>
       </c>
       <c r="J292" s="10">
-        <v>3259.96</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="293" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A293" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="H293" s="10">
-        <v>3191.02</v>
+        <v>69</v>
       </c>
       <c r="I293" s="10">
-        <v>68.94</v>
+        <v>0</v>
       </c>
       <c r="J293" s="10">
-        <v>3259.96</v>
+        <v>69</v>
       </c>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A294" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="H294" s="10">
-        <v>1337.36</v>
+        <v>2298.1</v>
       </c>
       <c r="I294" s="10">
-        <v>73.239999999999995</v>
+        <v>34.33</v>
       </c>
       <c r="J294" s="10">
-        <v>1410.6</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A295" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="H295" s="10">
-        <v>1337.36</v>
+        <v>40</v>
       </c>
       <c r="I295" s="10">
-        <v>73.239999999999995</v>
+        <v>0</v>
       </c>
       <c r="J295" s="10">
-        <v>1410.6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A296" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="H296" s="10">
-        <v>1337.36</v>
+        <v>2579.54</v>
       </c>
       <c r="I296" s="10">
-        <v>73.239999999999995</v>
+        <v>40.83</v>
       </c>
       <c r="J296" s="10">
-        <v>1410.6</v>
+        <v>2620.37</v>
       </c>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A297" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="G297" s="2" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="H297" s="10">
-        <v>1403.49</v>
+        <v>2262.61</v>
       </c>
       <c r="I297" s="10">
-        <v>34.909999999999997</v>
+        <v>34.33</v>
       </c>
       <c r="J297" s="10">
-        <v>1438.4</v>
+        <v>2296.94</v>
       </c>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A298" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="H298" s="10">
-        <v>1023.99</v>
+        <v>5159.08</v>
       </c>
       <c r="I298" s="10">
-        <v>37.200000000000003</v>
+        <v>75.16</v>
       </c>
       <c r="J298" s="10">
-        <v>1061.19</v>
+        <v>5234.24</v>
       </c>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A299" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D299" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="H299" s="10">
-        <v>1918.53</v>
+        <v>3602.28</v>
       </c>
       <c r="I299" s="10">
-        <v>58.31</v>
+        <v>80.17</v>
       </c>
       <c r="J299" s="10">
-        <v>1976.84</v>
+        <v>3682.4500000000003</v>
       </c>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A300" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>193</v>
+        <v>8</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>164</v>
+        <v>9</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
       <c r="G300" s="2" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="H300" s="10">
-        <v>784</v>
+        <v>3864.26</v>
       </c>
       <c r="I300" s="10">
-        <v>61.31</v>
+        <v>80.17</v>
       </c>
       <c r="J300" s="10">
-        <v>845.31</v>
+        <v>3944.4300000000003</v>
       </c>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A301" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="H301" s="10">
-        <v>2099.9</v>
+        <v>3864.26</v>
       </c>
       <c r="I301" s="10">
-        <v>27.16</v>
+        <v>80.17</v>
       </c>
       <c r="J301" s="10">
-        <v>2127.06</v>
+        <v>3944.4300000000003</v>
       </c>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A302" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="H302" s="10">
-        <v>1130.9000000000001</v>
+        <v>4565.8</v>
       </c>
       <c r="I302" s="10">
-        <v>34.57</v>
+        <v>76.13</v>
       </c>
       <c r="J302" s="10">
-        <v>1165.47</v>
+        <v>4641.93</v>
       </c>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>171</v>
+        <v>43</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="H303" s="10">
-        <v>1391.9</v>
+        <v>4565.8</v>
       </c>
       <c r="I303" s="10">
-        <v>27.16</v>
+        <v>76.13</v>
       </c>
       <c r="J303" s="10">
-        <v>1419.0600000000002</v>
+        <v>4641.93</v>
       </c>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A304" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>171</v>
+        <v>101</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="G304" s="2" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="H304" s="10">
-        <v>1130.9000000000001</v>
+        <v>289</v>
       </c>
       <c r="I304" s="10">
-        <v>34.57</v>
+        <v>0</v>
       </c>
       <c r="J304" s="10">
-        <v>1165.47</v>
+        <v>289</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A305" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="H305" s="10">
-        <v>2099.9</v>
+        <v>1048.5999999999999</v>
       </c>
       <c r="I305" s="10">
-        <v>27.16</v>
+        <v>0</v>
       </c>
       <c r="J305" s="10">
-        <v>2127.06</v>
+        <v>1048.5999999999999</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A306" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>175</v>
+        <v>7</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="H306" s="10">
-        <v>1130.9000000000001</v>
+        <v>2406.3200000000002</v>
       </c>
       <c r="I306" s="10">
-        <v>34.57</v>
+        <v>69.27</v>
       </c>
       <c r="J306" s="10">
-        <v>1165.47</v>
+        <v>2475.59</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A307" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="G307" s="2" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="H307" s="10">
-        <v>2199</v>
+        <v>3191.02</v>
       </c>
       <c r="I307" s="10">
-        <v>34.57</v>
+        <v>68.94</v>
       </c>
       <c r="J307" s="10">
-        <v>2233.5700000000002</v>
+        <v>3259.96</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A308" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="G308" s="2" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="H308" s="10">
-        <v>2199</v>
+        <v>3191.02</v>
       </c>
       <c r="I308" s="10">
-        <v>34.57</v>
+        <v>68.94</v>
       </c>
       <c r="J308" s="10">
-        <v>2233.5700000000002</v>
+        <v>3259.96</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A309" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="G309" s="2" t="s">
-        <v>178</v>
+        <v>156</v>
       </c>
       <c r="H309" s="10">
-        <v>612</v>
+        <v>1337.36</v>
       </c>
       <c r="I309" s="10">
-        <v>26.74</v>
+        <v>73.239999999999995</v>
       </c>
       <c r="J309" s="10">
-        <v>638.74</v>
+        <v>1410.6</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A310" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="G310" s="2" t="s">
-        <v>178</v>
+        <v>156</v>
       </c>
       <c r="H310" s="10">
-        <v>711.9</v>
+        <v>1337.36</v>
       </c>
       <c r="I310" s="10">
-        <v>31.69</v>
+        <v>73.239999999999995</v>
       </c>
       <c r="J310" s="10">
-        <v>743.59</v>
+        <v>1410.6</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A311" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H311" s="10">
+        <v>1337.36</v>
+      </c>
+      <c r="I311" s="10">
+        <v>73.239999999999995</v>
+      </c>
+      <c r="J311" s="10">
+        <v>1410.6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G312" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H312" s="10">
+        <v>1403.49</v>
+      </c>
+      <c r="I312" s="10">
+        <v>34.909999999999997</v>
+      </c>
+      <c r="J312" s="10">
+        <v>1438.4</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G313" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H313" s="10">
+        <v>1023.99</v>
+      </c>
+      <c r="I313" s="10">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="J313" s="10">
+        <v>1061.19</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="B311" s="2" t="s">
+      <c r="B314" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G314" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H314" s="10">
+        <v>1918.53</v>
+      </c>
+      <c r="I314" s="10">
+        <v>58.31</v>
+      </c>
+      <c r="J314" s="10">
+        <v>1976.84</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G315" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="H315" s="10">
+        <v>784</v>
+      </c>
+      <c r="I315" s="10">
+        <v>61.31</v>
+      </c>
+      <c r="J315" s="10">
+        <v>845.31</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G316" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H316" s="10">
+        <v>2099.9</v>
+      </c>
+      <c r="I316" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J316" s="10">
+        <v>2127.06</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G317" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H317" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I317" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J317" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G318" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H318" s="10">
+        <v>1391.9</v>
+      </c>
+      <c r="I318" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J318" s="10">
+        <v>1419.0600000000002</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G319" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H319" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I319" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J319" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G320" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H320" s="10">
+        <v>2099.9</v>
+      </c>
+      <c r="I320" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J320" s="10">
+        <v>2127.06</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H321" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I321" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J321" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G322" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H322" s="10">
+        <v>2199</v>
+      </c>
+      <c r="I322" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J322" s="10">
+        <v>2233.5700000000002</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H323" s="10">
+        <v>2199</v>
+      </c>
+      <c r="I323" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J323" s="10">
+        <v>2233.5700000000002</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H324" s="10">
+        <v>612</v>
+      </c>
+      <c r="I324" s="10">
+        <v>26.74</v>
+      </c>
+      <c r="J324" s="10">
+        <v>638.74</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G325" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H325" s="10">
+        <v>711.9</v>
+      </c>
+      <c r="I325" s="10">
+        <v>31.69</v>
+      </c>
+      <c r="J325" s="10">
+        <v>743.59</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B326" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C311" s="2" t="s">
+      <c r="C326" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D326" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E311" s="2" t="s">
+      <c r="E326" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F311" s="2" t="s">
+      <c r="F326" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G311" s="2" t="s">
+      <c r="G326" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="H311" s="10">
+      <c r="H326" s="10">
         <v>1553.8</v>
       </c>
-      <c r="I311" s="10">
+      <c r="I326" s="10">
         <v>58.84</v>
       </c>
-      <c r="J311" s="10">
+      <c r="J326" s="10">
         <v>1612.6399999999999</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:B311" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition descending="1" ref="B1:B233"/>
+  <autoFilter ref="B1:B326" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A203:J248">
+    <sortCondition descending="1" ref="B1:B248"/>
   </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>