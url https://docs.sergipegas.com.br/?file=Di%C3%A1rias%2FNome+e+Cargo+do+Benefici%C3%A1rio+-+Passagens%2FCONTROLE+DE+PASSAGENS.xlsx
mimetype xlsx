--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -6,93 +6,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Diárias\Nome e Cargo do Beneficiário - Passagens\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B644F35D-9460-4794-B647-3ECBAD1AAF53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7CE5E71D-1F6C-45CE-B04E-AE7D239C65F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="2520" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Passagens" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Passagens!$B$1:$B$326</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Passagens!$C$231:$J$248</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Passagens!$B$1:$B$344</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Passagens!$C$249:$J$266</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J198" i="2" l="1"/>
-[...6 lines deleted...]
-  <c r="J207" i="2"/>
+  <c r="J216" i="2" l="1"/>
+  <c r="J218" i="2"/>
+  <c r="J220" i="2"/>
+  <c r="J221" i="2"/>
+  <c r="J222" i="2"/>
+  <c r="J223" i="2"/>
+  <c r="J224" i="2"/>
+  <c r="J225" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2243" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2402" uniqueCount="583">
   <si>
     <t>COLABORADOR</t>
   </si>
   <si>
     <t>DESTINO</t>
   </si>
   <si>
     <t>CARGO</t>
   </si>
   <si>
     <t>MOTIVO</t>
   </si>
   <si>
     <t xml:space="preserve">DATA DA VIAGEM </t>
   </si>
   <si>
     <t>TARIFA R$</t>
   </si>
   <si>
     <t>TAXA R$</t>
   </si>
   <si>
     <t>DIRETOR</t>
   </si>
   <si>
@@ -1469,77 +1469,71 @@
   <si>
     <t>PARTICIPAR DO EVENTO DA CIBIOGÁS SOBRE O PAPEL ESTRATÉGICO DO CIBIOGÁS E DO BIOMETANO NA INDÚSTIA.</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ  SANTOS CARVALHO</t>
   </si>
   <si>
     <t>ASESSOR DE COMUNICAÇÃO</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO WOKSHOP PARA AS DISTRIBUIDORAS PROMOVIDO PELA TAG.</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>REUNIÃO COM A OPTIMUS, QUE ESTÁ IMPLANTANDO O DATACENTER EM SERGIPE E A ECOGEN, QUE IRÁ DIMENSIONAR O SISTEMA DE COGERAÇÃO.</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
-    <t>ASJUR</t>
-[...1 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">AGENDA DA ANP E REUNIÃO COM ANP E REUNIÃO COM OS PRESIDENTES DAS CDL´S DO NORDESTE  </t>
   </si>
   <si>
     <t xml:space="preserve"> REUNIÃO COM ESCRITÓRIO DE ADVOCACIA CONTRATADO PELA SERGAS PARA TRATAR DA AÇÃO CIVIL PÚBLICA MOVIDA PELO MINISTÉRIO DO TRABALHO CONTRA A SERGAS</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>REMARCAÇÃO DO VOO DE IDA A BRASÍLIA PARA PARTICIPAR DE EVENTO PROMOVIDO PELA ENEVA NA MANHÃ DO DIA 05/11/2025.</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>ANA RITA SANTOS FRAGA</t>
   </si>
   <si>
-    <t>GERHU</t>
-[...1 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DO 11º FÓRUM  DE RH DA MITSUI GÁS.</t>
   </si>
   <si>
     <t>IVAN DE JESUS OLIVEIRA</t>
   </si>
   <si>
     <t>GEREN</t>
   </si>
   <si>
     <t>DISLEY ALISSON OLIVEIRA SILVA</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>TAF (TESTE DE ACEITAÇÃO DE FÁBRICA) NA GASCAT, EM INDAIATUBA - SP</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>REUNIÃO DOS PRESIDENTES DAS CDL´S.</t>
@@ -1547,189 +1541,309 @@
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">REMARCAÇÃO PARA PARTICIPAR DE REUNIÃO TÉCNICA COM ESCRITÓRIO RK ADVISORS. </t>
   </si>
   <si>
     <t xml:space="preserve"> REUNIÃO DOS PRESIDENTES DAS CDL´S NO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRE LUIZ SANTOS MORAES </t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>PARTICIPAR DE EVENTO DA FGV: "TRANSPARÊNCIA NA CADEIA DO GÁS NATURAL - DECOMPOSIÇÃO DE TARIFAS E COMPETITIVIDADE"</t>
   </si>
   <si>
     <t>REUNIÃO COM A PETRORECÔNCAVO PARA NEGOCIAR CONTRATO DE SUPRIMENTO</t>
   </si>
   <si>
-    <t>02 - FEVEREIRO 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DO EVENTO  INNOVATION DAY – CAPACITAÇÃO EM BIOMETANO, PROMOVIDIO PELA CIBIOGÁS, NA SEDE DA BAHIA GÁS.</t>
   </si>
   <si>
     <t>RETORNO DO EVENTO INNOVATION DAY – CAPACITAÇÃO EM BIOMETANO, PROMOVIDIO PELA CIBIOGÁS, NA SEDE DA BAHIA GÁS</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>1º WORKSHOP DO PROGRAMA DE REDUÇÃO DA CONCENTRAÇÃO NO MERCADO DE GÁS NATURAL (GAS RELEASE).</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>VISITA TÉCNICA AO ICLEI (CONSELHO INTERNACIONAL PARA INICIATIVAS AMBIENTAIS LOCAIS).</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNO A ARACAJU </t>
   </si>
   <si>
-    <t>03 - MARÇO 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>PARTICIPAR WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC EM PARCERIA COM A  FGV SOBRE DESCOMISSIONAMENTO, COMISSIONAMENTO,  OPERAÇÃO E LOGÍSTICA  OFFSHORE.</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>REUNIÃO MDIC - INFRAESTRUTURA DATA CENTERS - PAUTA: SEGURANÇA ENERGÉTICA.</t>
   </si>
   <si>
     <t>PARTICIPAR DO WORKSHOP ESTRATÉGICO PROMOVIDO PELA SEDETEC EM PARCERIA COM A  FGV SOBRE DESCOMISSIONAMENTO, COMISSIONAMENTO,  OPERAÇÃO E LOGÍSTICA  OFFSHORE.</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>04 - ABRIL 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DO 8º FÓRUM SUL BRASILEIRO DE BIOGÁS E BIOMETANO</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DA COMITIVA GOVERNAMENTAL PARA PARTICIPAR DA CONFERÊNCIA OTC - 2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DO EVENTO GAS WEEK 2026</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DO WORKSHOP DE GÁS DA ARGUS</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
-    <t>05 - MAIO 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>PARTICIPAR DA 129ª ASSEMBLEIA GERAL EXTRAORDINÁIRA DE ASSOCIADOS DA ABEGÁS.</t>
   </si>
   <si>
     <t>REMARCAÇÃO DO RETORNO DA CONFERÊNCIA OTC - 2026</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>GOIÂNIA /GO</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>ARACAJU /SE</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>RETORNO A ARACAJU.</t>
   </si>
   <si>
     <t>FÓRUM NACIONAL DOS SECRETÁRIOS ESTADUAIS DE MINAS E ENERGIA.</t>
   </si>
   <si>
     <t>REUNIÃO TÉCNICA COM AOKI E YAMASHITA ADVOGADOS.</t>
   </si>
   <si>
     <t>JOHN KENEDY DE MELO</t>
   </si>
   <si>
-    <t>CCOM</t>
-[...1 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>REMARCAÇÃO RETORNO A ARACAJU POR DEMANDAS DA SERGAS.</t>
   </si>
   <si>
     <t xml:space="preserve">3º ENCONTRO DO SEGMENTO RESIDENCIAL ABEGÁS. </t>
+  </si>
+  <si>
+    <t>IOLANDO MENESES SANTOS</t>
+  </si>
+  <si>
+    <t>COORDENADOR COMERCIAL</t>
+  </si>
+  <si>
+    <t>ENGENHEIRO</t>
+  </si>
+  <si>
+    <t>GERENTE DE MANUTENÇÃO E MANUTENÇÃO</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO EVENTO RIO OIL  AND GAS 2026</t>
+  </si>
+  <si>
+    <t>AFONSO JOSÉ DE BARROS AGRA</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>LANÇAMENTO DO LIVRO "5 ANOS DA LEI DO GÁS: CONECTANDO O BRASIL AO FUTURO, NO CENTRO CULTURAL DA FGV.</t>
+  </si>
+  <si>
+    <t>ANDRÉ LUIZ SANTOS CARVALHO</t>
+  </si>
+  <si>
+    <t>NEEMIAS ARAUJO DE CARVALHO NETO</t>
+  </si>
+  <si>
+    <t>REPRESENTANTE JURÍDICO</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>REPRESENTAR  JURIDICAMENTE A SERGAS PERANTE O TST EM SESSÃO PRESENCIAL, REFERENTE AO PROCESSO Nº 0000740-48.2023.5.20.0008</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>REPRESENTAR  JURIDICAMENTE A SERGAS  EM AUDIÊNCIA REFERENTE AO PROCESSO  Nº 100063129.2026.5.02.0714</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>GAS &amp; ENERGY WEEK 2026.</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>VISITA TÉCNICA À PREFEITURA DE SÃO PAULO, COM O OBJETIVO DE CONHECER AS EXPERIÊNCIAS E PRÁTICAS ADOTADAS NO TRANSPORTE PÚBLICO COM UTILIZAÇÃO DE ÔNIBUS MOVIDOS  A GÁS NATURAL.</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>LANÇAMENTO DO LIVRO "5 ANOS DA LEI DO GÁS: CONECTANDO O BRASIL AO FUTURO", NA CASA ENEVA.</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>06/08/202026</t>
+  </si>
+  <si>
+    <t>REMARCAÇÃO: REUNIÃO TÉCNICA NA CEGÁS (COMPANHIA DE GÁS DO CEARÁ).</t>
+  </si>
+  <si>
+    <t>REUNIÃO TÉCNICA NA CEGÁS (COMPANHIA DE GÁS DO CEARÁ).</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>REMARCAÇÃO: REUNIÃO TÉCNICA COM ALVAREZ &amp; MARSAL CONSULTORIA EM ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>REUNIÃO TÉCNICA COM ALVAREZ &amp; MARSAL CONSULTORIA EM ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>REMARCAÇÃO: LANÇAMENTO DO LIVRO "5 ANOS DA LEI DO GÁS: CONECTANDO O BRASIL AO FUTURO", NA CASA ENEVA.</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO EVENTO DO IBP "LANÇAMENTO DO NOVO RELIVRE" E REUNIÕES TÉCNICAS DOM SUPRIDORES</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07 - JULHO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">06 - JUNHO </t>
+  </si>
+  <si>
+    <t>06 - JUNHO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05 - MAIO </t>
+  </si>
+  <si>
+    <t>05 - MAIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04 - ABRIL </t>
+  </si>
+  <si>
+    <t>04 - ABRIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03 - MARÇO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">02 - FEVEREIRO </t>
+  </si>
+  <si>
+    <t>02 - FEVEREIRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -1892,51 +2006,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -2052,72 +2166,54 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Vírgula" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2393,10445 +2489,11087 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L326"/>
+  <dimension ref="A1:L344"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="44.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="32.28515625" style="19" customWidth="1"/>
     <col min="5" max="5" width="24" style="19" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="19" customWidth="1"/>
     <col min="7" max="7" width="60.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="13.5703125" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>216</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="16" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="15"/>
+    <row r="2" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B2" s="54" t="s">
-        <v>527</v>
-[...11 lines deleted...]
-        <v>542</v>
+        <v>573</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="56" t="s">
+        <v>570</v>
       </c>
       <c r="G2" s="5" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="H2" s="20">
-        <v>1058.94</v>
+        <v>2927.62</v>
       </c>
       <c r="I2" s="20">
-        <v>35.15</v>
+        <v>87.95</v>
       </c>
       <c r="J2" s="20">
-        <v>1094.0899999999999</v>
-[...3 lines deleted...]
-      <c r="A3" s="15"/>
+        <v>3015.57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B3" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>403</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>544</v>
+        <v>569</v>
       </c>
       <c r="H3" s="20">
-        <v>824.57</v>
+        <v>289.38</v>
       </c>
       <c r="I3" s="20">
-        <v>52.04</v>
+        <v>0</v>
       </c>
       <c r="J3" s="20">
-        <v>876.61</v>
-[...3 lines deleted...]
-      <c r="A4" s="15"/>
+        <v>289.38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B4" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>404</v>
-[...13 lines deleted...]
-      <c r="I4" s="62">
+        <v>244</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="H4" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="I4" s="20">
         <v>0</v>
       </c>
       <c r="J4" s="20">
-        <v>1893.96</v>
-[...3 lines deleted...]
-      <c r="A5" s="15"/>
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B5" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>244</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>142</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>1990.87</v>
+        <v>562</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="H5" s="24">
+        <v>3213.1</v>
       </c>
       <c r="I5" s="20">
-        <v>50.42</v>
-[...6 lines deleted...]
-      <c r="A6" s="15"/>
+        <v>52.04</v>
+      </c>
+      <c r="J5" s="20">
+        <v>3265.14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B6" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>244</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>1198.08</v>
+        <v>561</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="H6" s="24">
+        <v>1443.33</v>
       </c>
       <c r="I6" s="20">
-        <v>62.14</v>
+        <v>56.88</v>
       </c>
       <c r="J6" s="20">
-        <v>1260.22</v>
+        <v>1500.21</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="15"/>
+      <c r="A7" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B7" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="E7" s="55" t="s">
+        <v>244</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="H7" s="24">
+        <v>2023.9</v>
+      </c>
+      <c r="I7" s="20">
+        <v>62.14</v>
+      </c>
+      <c r="J7" s="20">
+        <v>2086.04</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>573</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="F8" s="2" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>4624.3999999999996</v>
+        <v>559</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="H8" s="24">
+        <v>1892.78</v>
       </c>
       <c r="I8" s="20">
-        <v>101.77</v>
+        <v>32.869999999999997</v>
       </c>
       <c r="J8" s="20">
-        <v>4726.17</v>
+        <v>1925.65</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="15"/>
+      <c r="A9" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B9" s="54" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>244</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>4624.3999999999996</v>
+        <v>557</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="H9" s="24">
+        <v>1723.5</v>
       </c>
       <c r="I9" s="20">
-        <v>101.77</v>
+        <v>52.04</v>
       </c>
       <c r="J9" s="20">
-        <v>4726.17</v>
-[...3 lines deleted...]
-      <c r="A10" s="15"/>
+        <v>1775.54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B10" s="54" t="s">
-        <v>527</v>
+        <v>574</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>404</v>
-[...17 lines deleted...]
-        <v>3079.57</v>
+        <v>244</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="H10" s="24">
+        <v>4469.84</v>
+      </c>
+      <c r="I10" s="20">
+        <v>85.68</v>
+      </c>
+      <c r="J10" s="20">
+        <v>4469.84</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="15"/>
+      <c r="A11" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B11" s="54" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="C11" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="H11" s="24">
+        <v>2138.64</v>
+      </c>
+      <c r="I11" s="20">
+        <v>87.95</v>
+      </c>
+      <c r="J11" s="20">
+        <v>2226.59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>574</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="H12" s="24">
+        <v>3156.05</v>
+      </c>
+      <c r="I12" s="20">
+        <v>85.68</v>
+      </c>
+      <c r="J12" s="20">
+        <v>3241.73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>574</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="H13" s="24">
+        <v>3256.11</v>
+      </c>
+      <c r="I13" s="20">
+        <v>84.91</v>
+      </c>
+      <c r="J13" s="20">
+        <v>3341.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>574</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H14" s="24">
+        <v>2140.91</v>
+      </c>
+      <c r="I14" s="20">
+        <v>87.95</v>
+      </c>
+      <c r="J14" s="20">
+        <v>2228.86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>575</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...56 lines deleted...]
-      <c r="C13" s="27" t="s">
+      <c r="D15" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H15" s="24">
+        <v>2807.97</v>
+      </c>
+      <c r="I15" s="20">
+        <v>87.95</v>
+      </c>
+      <c r="J15" s="20">
+        <v>2895.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>575</v>
+      </c>
+      <c r="C16" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...90 lines deleted...]
-        <v>404</v>
+      <c r="D16" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>7883.37</v>
+        <v>544</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H16" s="24">
+        <v>2807.97</v>
       </c>
       <c r="I16" s="20">
-        <v>101.22</v>
+        <v>87.95</v>
       </c>
       <c r="J16" s="20">
-        <v>7984.59</v>
-[...3 lines deleted...]
-      <c r="A17" s="15"/>
+        <v>2895.92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="B17" s="54" t="s">
-        <v>510</v>
+        <v>575</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>1826.71</v>
+        <v>544</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H17" s="24">
+        <v>2807.97</v>
       </c>
       <c r="I17" s="20">
-        <v>34.11</v>
+        <v>87.95</v>
       </c>
       <c r="J17" s="20">
-        <v>1860.82</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>2895.92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>574</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>403</v>
+        <v>543</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>404</v>
+        <v>539</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>1286.17</v>
+        <v>541</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="H18" s="24">
+        <v>1598.08</v>
       </c>
       <c r="I18" s="20">
+        <v>87.95</v>
+      </c>
+      <c r="J18" s="20">
+        <v>1686.03</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>575</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="H19" s="24">
+        <v>1598.08</v>
+      </c>
+      <c r="I19" s="20">
+        <v>87.95</v>
+      </c>
+      <c r="J19" s="20">
+        <v>1686.03</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="H20" s="20">
+        <v>1058.94</v>
+      </c>
+      <c r="I20" s="20">
+        <v>35.15</v>
+      </c>
+      <c r="J20" s="20">
+        <v>1094.0899999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="H21" s="20">
+        <v>824.57</v>
+      </c>
+      <c r="I21" s="20">
         <v>52.04</v>
       </c>
-      <c r="J18" s="20">
-[...88 lines deleted...]
-      </c>
       <c r="J21" s="20">
-        <v>1749.71</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>876.61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>576</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>241</v>
+        <v>527</v>
       </c>
       <c r="F22" s="53">
-        <v>46090</v>
-[...8 lines deleted...]
-        <v>62.14</v>
+        <v>46170</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="H22" s="18">
+        <v>1893.96</v>
+      </c>
+      <c r="I22" s="55">
+        <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>1902.12</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>1893.96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>577</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E23" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="H23" s="20">
+        <v>1990.87</v>
+      </c>
+      <c r="I23" s="20">
+        <v>50.42</v>
+      </c>
+      <c r="J23" s="20">
+        <v>2041.29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="H24" s="20">
+        <v>1198.08</v>
+      </c>
+      <c r="I24" s="20">
+        <v>62.14</v>
+      </c>
+      <c r="J24" s="20">
+        <v>1260.22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>577</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I23" s="20">
+      <c r="F25" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="H25" s="20">
+        <v>1580.46</v>
+      </c>
+      <c r="I25" s="20">
         <v>52.04</v>
       </c>
-      <c r="J23" s="20">
-[...75 lines deleted...]
-        <v>54</v>
+      <c r="J25" s="48">
+        <v>1632.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>500</v>
+        <v>521</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>501</v>
+        <v>522</v>
       </c>
       <c r="H26" s="20">
-        <v>1227.1099999999999</v>
+        <v>4624.3999999999996</v>
       </c>
       <c r="I26" s="20">
-        <v>52.04</v>
+        <v>101.77</v>
       </c>
       <c r="J26" s="20">
-        <v>1279.1500000000001</v>
+        <v>4726.17</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A27" s="15"/>
-[...10 lines deleted...]
-        <v>54</v>
+      <c r="A27" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>577</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>497</v>
+        <v>522</v>
       </c>
       <c r="H27" s="20">
-        <v>1518.48</v>
+        <v>4624.3999999999996</v>
       </c>
       <c r="I27" s="20">
-        <v>102.43</v>
+        <v>101.77</v>
       </c>
       <c r="J27" s="20">
-        <v>1620.91</v>
-[...23 lines deleted...]
-        <v>1518.48</v>
+        <v>4726.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F28" s="53">
+        <v>46150</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>523</v>
+      </c>
+      <c r="H28" s="18">
+        <v>3045.93</v>
       </c>
       <c r="I28" s="20">
-        <v>102.43</v>
-[...14 lines deleted...]
-        <v>396</v>
+        <v>33.64</v>
+      </c>
+      <c r="J28" s="18">
+        <v>3079.57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>578</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>490</v>
+        <v>520</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>496</v>
+        <v>517</v>
       </c>
       <c r="H29" s="20">
-        <v>5361.13</v>
+        <v>4449.22</v>
       </c>
       <c r="I29" s="20">
-        <v>83.82</v>
+        <v>84.91</v>
       </c>
       <c r="J29" s="20">
-        <v>5444.95</v>
+        <v>4534.13</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="2"/>
-[...1 lines deleted...]
-        <v>95</v>
+      <c r="A30" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>578</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>520</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>517</v>
       </c>
       <c r="H30" s="20">
-        <v>1644.53</v>
+        <v>4449.22</v>
       </c>
       <c r="I30" s="20">
-        <v>60.62</v>
+        <v>84.91</v>
       </c>
       <c r="J30" s="20">
-        <v>1705.15</v>
-[...7 lines deleted...]
-      <c r="C31" s="2" t="s">
+        <v>4534.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>578</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="H31" s="20">
+        <v>2242.67</v>
+      </c>
+      <c r="I31" s="20">
+        <v>86.15</v>
+      </c>
+      <c r="J31" s="20">
+        <v>2328.8200000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>578</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="H32" s="20">
+        <v>3120.89</v>
+      </c>
+      <c r="I32" s="20">
+        <v>84.91</v>
+      </c>
+      <c r="J32" s="48">
+        <v>3205.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>578</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="D31" s="2" t="s">
-[...60 lines deleted...]
-        <v>484</v>
+      <c r="D33" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>514</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>515</v>
       </c>
       <c r="H33" s="20">
-        <v>917.8</v>
+        <v>14815.02</v>
       </c>
       <c r="I33" s="20">
-        <v>30.32</v>
+        <v>613.45000000000005</v>
       </c>
       <c r="J33" s="20">
-        <v>948.12</v>
+        <v>15428.47</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A34" s="2"/>
-[...7 lines deleted...]
-        <v>484</v>
+      <c r="A34" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>579</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>254</v>
+        <v>36</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>1520.4</v>
+        <v>512</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="H34" s="20">
+        <v>7883.37</v>
       </c>
       <c r="I34" s="20">
-        <v>49.71</v>
+        <v>101.22</v>
       </c>
       <c r="J34" s="20">
-        <v>1570.11</v>
+        <v>7984.59</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>391</v>
-[...8 lines deleted...]
-        <v>484</v>
+        <v>572</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>580</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="G35" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>308</v>
       </c>
       <c r="H35" s="20">
-        <v>917.8</v>
+        <v>1826.71</v>
       </c>
       <c r="I35" s="20">
-        <v>30.32</v>
+        <v>34.11</v>
       </c>
       <c r="J35" s="20">
-        <v>948.12</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1860.82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>580</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>254</v>
+        <v>22</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>1520.4</v>
+        <v>506</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="H36" s="20">
+        <v>1286.17</v>
       </c>
       <c r="I36" s="20">
-        <v>49.71</v>
+        <v>52.04</v>
       </c>
       <c r="J36" s="20">
-        <v>1570.11</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1338.21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>580</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>508</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>509</v>
       </c>
       <c r="H37" s="20">
-        <v>2459.2399999999998</v>
+        <v>6967.85</v>
       </c>
       <c r="I37" s="20">
-        <v>83.82</v>
+        <v>84.91</v>
       </c>
       <c r="J37" s="20">
-        <v>2543.06</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>7052.76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>580</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>10</v>
+        <v>241</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>506</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>507</v>
       </c>
       <c r="H38" s="20">
-        <v>47.32</v>
+        <v>1701.61</v>
       </c>
       <c r="I38" s="20">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="J38" s="20">
-        <v>47.32</v>
+        <v>1787.76</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>456</v>
+        <v>581</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>43</v>
+        <v>403</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>472</v>
+        <v>244</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>473</v>
+        <v>503</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>308</v>
+        <v>505</v>
       </c>
       <c r="H39" s="20">
-        <v>2072.96</v>
+        <v>1715.6</v>
       </c>
       <c r="I39" s="20">
-        <v>32.869999999999997</v>
+        <v>34.11</v>
       </c>
       <c r="J39" s="20">
-        <v>2105.83</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1749.71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>456</v>
+        <v>581</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>43</v>
+        <v>403</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>472</v>
+        <v>244</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>241</v>
+      </c>
+      <c r="F40" s="53">
+        <v>46090</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="H40" s="20">
-        <v>2550.4299999999998</v>
+        <v>1839.98</v>
       </c>
       <c r="I40" s="20">
-        <v>49.71</v>
+        <v>62.14</v>
       </c>
       <c r="J40" s="20">
-        <v>2600.14</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1902.12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>456</v>
+        <v>582</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>2712.6</v>
+        <v>502</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="H41" s="20">
+        <v>2396.2800000000002</v>
       </c>
       <c r="I41" s="20">
-        <v>34.11</v>
+        <v>52.04</v>
       </c>
       <c r="J41" s="20">
-        <v>2746.71</v>
+        <v>2448.3200000000002</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>581</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>22</v>
+        <v>241</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>473</v>
+        <v>500</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="H42" s="20">
-        <v>1452.34</v>
+        <v>2980.75</v>
       </c>
       <c r="I42" s="20">
-        <v>32.869999999999997</v>
-[...2 lines deleted...]
-        <v>1485.21</v>
+        <v>86.15</v>
+      </c>
+      <c r="J42" s="48">
+        <v>3066.9</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>582</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>492</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="H43" s="48">
-        <v>1102.4000000000001</v>
+        <v>229.9</v>
       </c>
       <c r="I43" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1102.4000000000001</v>
+        <v>52.72</v>
+      </c>
+      <c r="J43" s="20">
+        <v>282.62</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
-        <v>391</v>
+        <v>572</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>581</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>492</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>471</v>
+        <v>496</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="H44" s="20">
-        <v>1944.69</v>
+        <v>1227.1099999999999</v>
       </c>
       <c r="I44" s="20">
-        <v>49.71</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>52.04</v>
+      </c>
+      <c r="J44" s="20">
+        <v>1279.1500000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>456</v>
+        <v>182</v>
       </c>
       <c r="C45" s="27" t="s">
-        <v>41</v>
+        <v>492</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>396</v>
+        <v>42</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>470</v>
+        <v>495</v>
       </c>
       <c r="H45" s="20">
-        <v>4707.96</v>
+        <v>1518.48</v>
       </c>
       <c r="I45" s="20">
-        <v>83.35</v>
+        <v>102.43</v>
       </c>
       <c r="J45" s="20">
-        <v>4791.3100000000004</v>
+        <v>1620.91</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>456</v>
+        <v>182</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>41</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>396</v>
+        <v>248</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>241</v>
+        <v>54</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>468</v>
+        <v>495</v>
       </c>
       <c r="H46" s="20">
-        <v>3867.64</v>
+        <v>1518.48</v>
       </c>
       <c r="I46" s="20">
-        <v>83.82</v>
+        <v>102.43</v>
       </c>
       <c r="J46" s="20">
-        <v>3951.46</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1620.91</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>182</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="H47" s="20">
-        <v>4037.64</v>
+        <v>5361.13</v>
       </c>
       <c r="I47" s="20">
         <v>83.82</v>
       </c>
       <c r="J47" s="20">
-        <v>4121.46</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>5444.95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>465</v>
+        <v>403</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>466</v>
+        <v>244</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>4254.3</v>
+        <v>489</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="H48" s="20">
+        <v>1644.53</v>
       </c>
       <c r="I48" s="20">
-        <v>96.43</v>
+        <v>60.62</v>
       </c>
       <c r="J48" s="20">
-        <v>4350.7299999999996</v>
+        <v>1705.15</v>
       </c>
     </row>
     <row r="49" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>462</v>
+        <v>29</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>4254.3</v>
+        <v>490</v>
+      </c>
+      <c r="H49" s="20">
+        <v>150.06</v>
       </c>
       <c r="I49" s="20">
-        <v>96.43</v>
+        <v>0</v>
       </c>
       <c r="J49" s="20">
-        <v>4350.7299999999996</v>
+        <v>150.06</v>
       </c>
     </row>
     <row r="50" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>95</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>290</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>389</v>
+        <v>232</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="H50" s="20">
-        <v>3117.05</v>
+        <v>3078.85</v>
       </c>
       <c r="I50" s="20">
-        <v>103.67</v>
+        <v>83.82</v>
       </c>
       <c r="J50" s="20">
-        <v>3220.72</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>3162.67</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C51" s="27" t="s">
-        <v>41</v>
+        <v>481</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>396</v>
+        <v>482</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F51" s="42">
-[...3 lines deleted...]
-        <v>460</v>
+      <c r="F51" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="H51" s="20">
-        <v>1686.57</v>
+        <v>917.8</v>
       </c>
       <c r="I51" s="20">
-        <v>32.869999999999997</v>
+        <v>30.32</v>
       </c>
       <c r="J51" s="20">
-        <v>1719.44</v>
+        <v>948.12</v>
       </c>
     </row>
     <row r="52" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>456</v>
+        <v>95</v>
       </c>
       <c r="C52" s="27" t="s">
-        <v>41</v>
+        <v>481</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>396</v>
+        <v>539</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>1586.47</v>
+        <v>484</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="H52" s="48">
+        <v>1520.4</v>
       </c>
       <c r="I52" s="20">
         <v>49.71</v>
       </c>
       <c r="J52" s="20">
-        <v>1636.18</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1570.11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>95</v>
+      </c>
+      <c r="C53" s="27" t="s">
+        <v>483</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>539</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>486</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>308</v>
       </c>
       <c r="H53" s="20">
-        <v>6812.69</v>
+        <v>917.8</v>
       </c>
       <c r="I53" s="20">
-        <v>82.58</v>
+        <v>30.32</v>
       </c>
       <c r="J53" s="20">
-        <v>6895.27</v>
+        <v>948.12</v>
       </c>
     </row>
     <row r="54" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>95</v>
+      </c>
+      <c r="C54" s="27" t="s">
+        <v>483</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>539</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>3472.29</v>
+        <v>484</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="H54" s="48">
+        <v>1520.4</v>
       </c>
       <c r="I54" s="20">
         <v>49.71</v>
       </c>
-      <c r="J54" s="48">
-[...3 lines deleted...]
-    <row r="55" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="J54" s="20">
+        <v>1570.11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>95</v>
+      </c>
+      <c r="C55" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>240</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>479</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>480</v>
       </c>
       <c r="H55" s="20">
-        <v>6472.18</v>
+        <v>2459.2399999999998</v>
       </c>
       <c r="I55" s="20">
-        <v>82.58</v>
+        <v>83.82</v>
       </c>
       <c r="J55" s="20">
-        <v>6554.76</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2543.06</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>95</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>475</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="H56" s="20">
-        <v>2713.79</v>
+        <v>47.32</v>
       </c>
       <c r="I56" s="20">
-        <v>143.30000000000001</v>
+        <v>0</v>
       </c>
       <c r="J56" s="20">
-        <v>2857.09</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>47.32</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>403</v>
+        <v>43</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>404</v>
+        <v>44</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>275</v>
+        <v>24</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>900.35</v>
+        <v>472</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H57" s="20">
+        <v>2072.96</v>
       </c>
       <c r="I57" s="20">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="J57" s="20">
+        <v>2105.83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>403</v>
+        <v>43</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>404</v>
+        <v>44</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
       <c r="H58" s="20">
-        <v>2158.2199999999998</v>
+        <v>2550.4299999999998</v>
       </c>
       <c r="I58" s="20">
-        <v>34.11</v>
+        <v>49.71</v>
       </c>
       <c r="J58" s="20">
-        <v>2192.33</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2600.14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>109</v>
+        <v>456</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>2466.2600000000002</v>
+        <v>477</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H59" s="48">
+        <v>2712.6</v>
       </c>
       <c r="I59" s="20">
-        <v>49.71</v>
+        <v>34.11</v>
       </c>
       <c r="J59" s="20">
-        <v>2515.9699999999998</v>
+        <v>2746.71</v>
       </c>
     </row>
     <row r="60" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>442</v>
+        <v>403</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>443</v>
+        <v>244</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>445</v>
+        <v>473</v>
       </c>
       <c r="H60" s="20">
-        <v>2848.85</v>
+        <v>1452.34</v>
       </c>
       <c r="I60" s="20">
-        <v>83.82</v>
+        <v>32.869999999999997</v>
       </c>
       <c r="J60" s="20">
-        <v>2932.67</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1485.21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>456</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>444</v>
+        <v>475</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>2525.38</v>
+        <v>476</v>
+      </c>
+      <c r="H61" s="48">
+        <v>1102.4000000000001</v>
       </c>
       <c r="I61" s="20">
-        <v>83.82</v>
+        <v>0</v>
       </c>
       <c r="J61" s="48">
-        <v>2609.1999999999998</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1102.4000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>427</v>
+        <v>244</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>444</v>
+        <v>471</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>445</v>
+        <v>474</v>
       </c>
       <c r="H62" s="20">
-        <v>2525.38</v>
+        <v>1944.69</v>
       </c>
       <c r="I62" s="20">
-        <v>83.82</v>
+        <v>49.71</v>
       </c>
       <c r="J62" s="48">
-        <v>2609.1999999999998</v>
+        <v>1994.4</v>
       </c>
     </row>
     <row r="63" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C63" s="27" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>396</v>
+        <v>248</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>437</v>
+        <v>469</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>441</v>
+        <v>470</v>
       </c>
       <c r="H63" s="20">
-        <v>2258.0300000000002</v>
+        <v>4707.96</v>
       </c>
       <c r="I63" s="20">
         <v>83.35</v>
       </c>
       <c r="J63" s="20">
-        <v>2341.38</v>
+        <v>4791.3100000000004</v>
       </c>
     </row>
     <row r="64" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>456</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="H64" s="20">
-        <v>1184.1400000000001</v>
+        <v>3867.64</v>
       </c>
       <c r="I64" s="20">
-        <v>46.72</v>
+        <v>83.82</v>
       </c>
       <c r="J64" s="20">
-        <v>1230.8599999999999</v>
+        <v>3951.46</v>
       </c>
     </row>
     <row r="65" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>29</v>
+        <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>437</v>
+        <v>467</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>438</v>
+        <v>468</v>
       </c>
       <c r="H65" s="20">
-        <v>2878.19</v>
+        <v>4037.64</v>
       </c>
       <c r="I65" s="20">
-        <v>83.35</v>
+        <v>83.82</v>
       </c>
       <c r="J65" s="20">
-        <v>2961.54</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>4121.46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>290</v>
+        <v>465</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>414</v>
+        <v>466</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>123</v>
+        <v>462</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>436</v>
+        <v>463</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>108.6</v>
+        <v>464</v>
+      </c>
+      <c r="H66" s="48">
+        <v>4254.3</v>
+      </c>
+      <c r="I66" s="20">
+        <v>96.43</v>
       </c>
       <c r="J66" s="20">
-        <v>2543.7600000000002</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>4350.7299999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>115</v>
+        <v>456</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>123</v>
+        <v>462</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>436</v>
+        <v>463</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>108.6</v>
+        <v>464</v>
+      </c>
+      <c r="H67" s="48">
+        <v>4254.3</v>
+      </c>
+      <c r="I67" s="20">
+        <v>96.43</v>
       </c>
       <c r="J67" s="20">
-        <v>2543.7600000000002</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>4350.7299999999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>456</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>193</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>459</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>461</v>
       </c>
       <c r="H68" s="20">
-        <v>2478.7600000000002</v>
+        <v>3117.05</v>
       </c>
       <c r="I68" s="20">
-        <v>80.66</v>
+        <v>103.67</v>
       </c>
       <c r="J68" s="20">
-        <v>2559.42</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>3220.72</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>456</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>24</v>
+      </c>
+      <c r="F69" s="42">
+        <v>45946</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>460</v>
       </c>
       <c r="H69" s="20">
-        <v>3464.54</v>
+        <v>1686.57</v>
       </c>
       <c r="I69" s="20">
-        <v>98.85</v>
+        <v>32.869999999999997</v>
       </c>
       <c r="J69" s="20">
-        <v>3563.39</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1719.44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>121</v>
-[...14 lines deleted...]
-        <v>431</v>
+        <v>456</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>458</v>
       </c>
       <c r="H70" s="20">
-        <v>9546.7900000000009</v>
+        <v>1586.47</v>
       </c>
       <c r="I70" s="20">
-        <v>307.48</v>
+        <v>49.71</v>
       </c>
       <c r="J70" s="20">
-        <v>9854.27</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1636.18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>426</v>
+        <v>290</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>427</v>
+        <v>232</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>424</v>
+        <v>454</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>425</v>
+        <v>453</v>
       </c>
       <c r="H71" s="20">
-        <v>1194.8599999999999</v>
-[...2 lines deleted...]
-        <v>108.6</v>
+        <v>6812.69</v>
+      </c>
+      <c r="I71" s="20">
+        <v>82.58</v>
       </c>
       <c r="J71" s="20">
-        <v>1303.46</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>6895.27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>109</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>424</v>
+        <v>454</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>425</v>
+        <v>455</v>
       </c>
       <c r="H72" s="20">
-        <v>1194.8599999999999</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>3472.29</v>
+      </c>
+      <c r="I72" s="20">
+        <v>49.71</v>
+      </c>
+      <c r="J72" s="48">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>109</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>444</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>453</v>
       </c>
       <c r="H73" s="20">
-        <v>1856.58</v>
+        <v>6472.18</v>
       </c>
       <c r="I73" s="20">
-        <v>83.82</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>82.58</v>
+      </c>
+      <c r="J73" s="20">
+        <v>6554.76</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>109</v>
+      </c>
+      <c r="C74" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>419</v>
+        <v>451</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>421</v>
+        <v>452</v>
       </c>
       <c r="H74" s="20">
-        <v>1496.47</v>
-[...2 lines deleted...]
-        <v>46.2</v>
+        <v>2713.79</v>
+      </c>
+      <c r="I74" s="20">
+        <v>143.30000000000001</v>
       </c>
       <c r="J74" s="20">
-        <v>1542.67</v>
+        <v>2857.09</v>
       </c>
     </row>
     <row r="75" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>416</v>
+        <v>244</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>417</v>
+        <v>275</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>1876.49</v>
+        <v>450</v>
+      </c>
+      <c r="H75" s="48">
+        <v>900.35</v>
       </c>
       <c r="I75" s="20">
-        <v>49.71</v>
+        <v>0</v>
       </c>
       <c r="J75" s="48">
-        <v>1926.2</v>
+        <v>900.35</v>
       </c>
     </row>
     <row r="76" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>290</v>
+        <v>403</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>414</v>
+        <v>244</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>412</v>
+        <v>448</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="H76" s="20">
-        <v>1036.05</v>
+        <v>2158.2199999999998</v>
       </c>
       <c r="I76" s="20">
-        <v>44.27</v>
+        <v>34.11</v>
       </c>
       <c r="J76" s="20">
-        <v>1080.32</v>
+        <v>2192.33</v>
       </c>
     </row>
     <row r="77" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>404</v>
+        <v>244</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>413</v>
+        <v>447</v>
       </c>
       <c r="H77" s="20">
-        <v>1097.05</v>
+        <v>2466.2600000000002</v>
       </c>
       <c r="I77" s="20">
-        <v>44.27</v>
+        <v>49.71</v>
       </c>
       <c r="J77" s="20">
-        <v>1141.32</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2515.9699999999998</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>403</v>
+        <v>442</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>404</v>
+        <v>443</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>54</v>
+        <v>241</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>411</v>
+        <v>445</v>
       </c>
       <c r="H78" s="20">
-        <v>0</v>
+        <v>2848.85</v>
       </c>
       <c r="I78" s="20">
-        <v>0</v>
+        <v>83.82</v>
       </c>
       <c r="J78" s="20">
-        <v>373.14</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2932.67</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>115</v>
+      </c>
+      <c r="C79" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>54</v>
+        <v>241</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>411</v>
+        <v>445</v>
       </c>
       <c r="H79" s="20">
-        <v>1101.95</v>
+        <v>2525.38</v>
       </c>
       <c r="I79" s="20">
-        <v>49.71</v>
-[...2 lines deleted...]
-        <v>1151.6600000000001</v>
+        <v>83.82</v>
+      </c>
+      <c r="J79" s="48">
+        <v>2609.1999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>29</v>
+        <v>241</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>408</v>
+        <v>444</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>409</v>
+        <v>445</v>
       </c>
       <c r="H80" s="20">
-        <v>3595.48</v>
+        <v>2525.38</v>
       </c>
       <c r="I80" s="20">
-        <v>81.150000000000006</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>83.82</v>
+      </c>
+      <c r="J80" s="48">
+        <v>2609.1999999999998</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>115</v>
+      </c>
+      <c r="C81" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>275</v>
+        <v>29</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>406</v>
+        <v>437</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>407</v>
+        <v>441</v>
       </c>
       <c r="H81" s="20">
-        <v>1660.7</v>
+        <v>2258.0300000000002</v>
       </c>
       <c r="I81" s="20">
-        <v>31.44</v>
+        <v>83.35</v>
       </c>
       <c r="J81" s="20">
-        <v>1692.14</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2341.38</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>254</v>
+        <v>24</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>405</v>
+        <v>439</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>400</v>
+        <v>440</v>
       </c>
       <c r="H82" s="20">
-        <v>1606.49</v>
+        <v>1184.1400000000001</v>
       </c>
       <c r="I82" s="20">
-        <v>49.71</v>
+        <v>46.72</v>
       </c>
       <c r="J82" s="20">
-        <v>1656.2</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1230.8599999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>115</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>275</v>
+        <v>29</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>401</v>
+        <v>437</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>402</v>
+        <v>438</v>
       </c>
       <c r="H83" s="20">
-        <v>0</v>
+        <v>2878.19</v>
       </c>
       <c r="I83" s="20">
-        <v>0</v>
+        <v>83.35</v>
       </c>
       <c r="J83" s="20">
-        <v>239.9</v>
-[...3 lines deleted...]
-    <row r="84" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2961.54</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>115</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>414</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>254</v>
+        <v>123</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>399</v>
+        <v>436</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>400</v>
+        <v>425</v>
       </c>
       <c r="H84" s="20">
-        <v>1043.6400000000001</v>
-[...2 lines deleted...]
-        <v>44.27</v>
+        <v>2435.16</v>
+      </c>
+      <c r="I84" s="48">
+        <v>108.6</v>
       </c>
       <c r="J84" s="20">
-        <v>1087.9100000000001</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2543.7600000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>397</v>
+        <v>115</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>436</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>81.81</v>
+        <v>425</v>
+      </c>
+      <c r="H85" s="20">
+        <v>2435.16</v>
+      </c>
+      <c r="I85" s="48">
+        <v>108.6</v>
       </c>
       <c r="J85" s="20">
-        <v>2474.09</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2543.7600000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>121</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>393</v>
+        <v>428</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>3490.4</v>
+        <v>429</v>
+      </c>
+      <c r="H86" s="20">
+        <v>2478.7600000000002</v>
       </c>
       <c r="I86" s="20">
-        <v>34.56</v>
+        <v>80.66</v>
       </c>
       <c r="J86" s="20">
-        <v>3524.96</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2559.42</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>391</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>121</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>433</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>36</v>
+        <v>149</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>434</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>435</v>
       </c>
       <c r="H87" s="20">
-        <v>2816.74</v>
+        <v>3464.54</v>
       </c>
       <c r="I87" s="20">
+        <v>98.85</v>
+      </c>
+      <c r="J87" s="20">
+        <v>3563.39</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>430</v>
+      </c>
+      <c r="F88" s="42">
+        <v>45907</v>
+      </c>
+      <c r="G88" s="20" t="s">
+        <v>431</v>
+      </c>
+      <c r="H88" s="20">
+        <v>9546.7900000000009</v>
+      </c>
+      <c r="I88" s="20">
+        <v>307.48</v>
+      </c>
+      <c r="J88" s="20">
+        <v>9854.27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H89" s="20">
+        <v>1194.8599999999999</v>
+      </c>
+      <c r="I89" s="48">
+        <v>108.6</v>
+      </c>
+      <c r="J89" s="20">
+        <v>1303.46</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H90" s="20">
+        <v>1194.8599999999999</v>
+      </c>
+      <c r="I90" s="48">
+        <v>108.6</v>
+      </c>
+      <c r="J90" s="20">
+        <v>1303.46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="H91" s="20">
+        <v>1856.58</v>
+      </c>
+      <c r="I91" s="20">
+        <v>83.82</v>
+      </c>
+      <c r="J91" s="48">
+        <v>1940.4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H92" s="20">
+        <v>1496.47</v>
+      </c>
+      <c r="I92" s="48">
+        <v>46.2</v>
+      </c>
+      <c r="J92" s="20">
+        <v>1542.67</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="H93" s="20">
+        <v>1876.49</v>
+      </c>
+      <c r="I93" s="20">
         <v>49.71</v>
       </c>
-      <c r="J87" s="20">
-[...10 lines deleted...]
-      <c r="C88" s="3" t="s">
+      <c r="J93" s="48">
+        <v>1926.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="D88" s="2" t="s">
-[...192 lines deleted...]
-        <v>248</v>
+      <c r="D94" s="2" t="s">
+        <v>414</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>380</v>
+        <v>412</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="H94" s="20">
-        <v>1856.15</v>
+        <v>1036.05</v>
       </c>
       <c r="I94" s="20">
-        <v>30.95</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>44.27</v>
+      </c>
+      <c r="J94" s="20">
+        <v>1080.32</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>90</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>372</v>
+        <v>412</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>378</v>
+        <v>413</v>
       </c>
       <c r="H95" s="20">
-        <v>5147.46</v>
+        <v>1097.05</v>
       </c>
       <c r="I95" s="20">
-        <v>105.32</v>
+        <v>44.27</v>
       </c>
       <c r="J95" s="20">
-        <v>5252.78</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1141.32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>90</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>403</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>248</v>
+        <v>404</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>374</v>
+        <v>410</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>375</v>
+        <v>411</v>
       </c>
       <c r="H96" s="20">
-        <v>728.79</v>
+        <v>0</v>
       </c>
       <c r="I96" s="20">
-        <v>56.22</v>
+        <v>0</v>
       </c>
       <c r="J96" s="20">
-        <v>785.01</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>373.14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>90</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>290</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>248</v>
+        <v>414</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="H97" s="20">
-        <v>693.99</v>
+        <v>1101.95</v>
       </c>
       <c r="I97" s="20">
-        <v>47.45</v>
+        <v>49.71</v>
       </c>
       <c r="J97" s="20">
-        <v>741.44</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1151.6600000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>90</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>372</v>
+        <v>408</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>373</v>
+        <v>409</v>
       </c>
       <c r="H98" s="20">
-        <v>797.52</v>
+        <v>3595.48</v>
       </c>
       <c r="I98" s="20">
-        <v>103.67</v>
+        <v>81.150000000000006</v>
       </c>
       <c r="J98" s="20">
-        <v>901.19</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>3676.63</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>89</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>377</v>
+        <v>407</v>
       </c>
       <c r="H99" s="20">
-        <v>2830.23</v>
+        <v>1660.7</v>
       </c>
       <c r="I99" s="20">
+        <v>31.44</v>
+      </c>
+      <c r="J99" s="20">
+        <v>1692.14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="H100" s="20">
+        <v>1606.49</v>
+      </c>
+      <c r="I100" s="20">
+        <v>49.71</v>
+      </c>
+      <c r="J100" s="20">
+        <v>1656.2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="H101" s="20">
         <v>0</v>
       </c>
-      <c r="J99" s="20">
-[...59 lines deleted...]
-      </c>
       <c r="I101" s="20">
-        <v>47.45</v>
+        <v>0</v>
       </c>
       <c r="J101" s="20">
-        <v>1790.84</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>239.9</v>
+      </c>
+      <c r="L101"/>
+    </row>
+    <row r="102" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="C102" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>244</v>
+        <v>396</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>123</v>
+        <v>254</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>367</v>
+        <v>399</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>368</v>
+        <v>400</v>
       </c>
       <c r="H102" s="20">
-        <v>838.98</v>
+        <v>1043.6400000000001</v>
       </c>
       <c r="I102" s="20">
-        <v>103.67</v>
+        <v>44.27</v>
       </c>
       <c r="J102" s="20">
-        <v>942.65</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1087.9100000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="C103" s="27" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>396</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>397</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>2123.5500000000002</v>
+        <v>398</v>
+      </c>
+      <c r="H103" s="52">
+        <v>2392.2800000000002</v>
       </c>
       <c r="I103" s="20">
-        <v>32.44</v>
+        <v>81.81</v>
       </c>
       <c r="J103" s="20">
-        <v>2155.9899999999998</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2474.09</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>289</v>
+        <v>391</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C104" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E104" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="H104" s="52">
+        <v>3490.4</v>
+      </c>
+      <c r="I104" s="20">
+        <v>34.56</v>
+      </c>
+      <c r="J104" s="20">
+        <v>3524.96</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C105" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F104" s="2" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F105" s="2" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>362</v>
+        <v>394</v>
       </c>
       <c r="H105" s="20">
-        <v>1215.01</v>
+        <v>2816.74</v>
       </c>
       <c r="I105" s="20">
-        <v>79.55</v>
+        <v>49.71</v>
       </c>
       <c r="J105" s="20">
-        <v>1294.56</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2866.65</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>182</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>290</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>232</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="H106" s="20">
-        <v>1205.8499999999999</v>
+        <v>1318.95</v>
       </c>
       <c r="I106" s="20">
-        <v>54.2</v>
+        <v>79.55</v>
       </c>
       <c r="J106" s="20">
-        <v>1260.05</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1398.5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>41</v>
+        <v>388</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>42</v>
+        <v>389</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>1160.8800000000001</v>
+        <v>390</v>
+      </c>
+      <c r="H107" s="20">
+        <v>1318.95</v>
       </c>
       <c r="I107" s="20">
-        <v>47.45</v>
+        <v>79.55</v>
       </c>
       <c r="J107" s="20">
-        <v>1208.33</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1398.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="C108" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="H108" s="20">
-        <v>680.55</v>
+        <v>2330.6</v>
       </c>
       <c r="I108" s="20">
-        <v>0</v>
+        <v>30.95</v>
       </c>
       <c r="J108" s="20">
-        <v>680.55</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2361.5500000000002</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="C109" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>353</v>
+        <v>384</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="H109" s="20">
-        <v>1762.02</v>
+        <v>659.09</v>
       </c>
       <c r="I109" s="20">
-        <v>76.959999999999994</v>
+        <v>47.45</v>
       </c>
       <c r="J109" s="20">
-        <v>1838.98</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>706.54</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>95</v>
+      </c>
+      <c r="C110" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>383</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>381</v>
       </c>
       <c r="H110" s="20">
-        <v>1818.41</v>
+        <v>2732.1</v>
       </c>
       <c r="I110" s="20">
-        <v>83.71</v>
+        <v>30.95</v>
       </c>
       <c r="J110" s="20">
-        <v>1902.12</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2763.05</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>95</v>
+      </c>
+      <c r="C111" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>241</v>
+        <v>10</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>349</v>
+        <v>382</v>
       </c>
       <c r="H111" s="20">
-        <v>2242.33</v>
+        <v>2534.3000000000002</v>
       </c>
       <c r="I111" s="20">
-        <v>79.55</v>
+        <v>47.45</v>
       </c>
       <c r="J111" s="20">
-        <v>2321.88</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2581.75</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>20</v>
+        <v>379</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="H112" s="20">
-        <v>2692.15</v>
+        <v>1856.15</v>
       </c>
       <c r="I112" s="20">
-        <v>79.55</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>30.95</v>
+      </c>
+      <c r="J112" s="51">
+        <v>1887.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>100</v>
+      </c>
+      <c r="C113" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>244</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>372</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>378</v>
       </c>
       <c r="H113" s="20">
-        <v>1401.04</v>
+        <v>5147.46</v>
       </c>
       <c r="I113" s="20">
-        <v>83.71</v>
+        <v>105.32</v>
       </c>
       <c r="J113" s="20">
-        <v>1484.75</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>5252.78</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>100</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>248</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>344</v>
+        <v>374</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>345</v>
+        <v>375</v>
       </c>
       <c r="H114" s="20">
-        <v>2650.15</v>
+        <v>728.79</v>
       </c>
       <c r="I114" s="20">
-        <v>44.27</v>
+        <v>56.22</v>
       </c>
       <c r="J114" s="20">
-        <v>2694.42</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>785.01</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B115" s="3" t="s">
-[...6 lines deleted...]
-        <v>341</v>
+      <c r="B115" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>248</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>372</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>373</v>
       </c>
       <c r="H115" s="20">
-        <v>1897.45</v>
+        <v>693.99</v>
       </c>
       <c r="I115" s="20">
-        <v>79.55</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>47.45</v>
+      </c>
+      <c r="J115" s="20">
+        <v>741.44</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B116" s="3" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="B116" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C116" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>372</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>373</v>
       </c>
       <c r="H116" s="20">
-        <v>1897.45</v>
+        <v>797.52</v>
       </c>
       <c r="I116" s="20">
-        <v>79.55</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>103.67</v>
+      </c>
+      <c r="J116" s="20">
+        <v>901.19</v>
       </c>
     </row>
     <row r="117" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B117" s="3" t="s">
-        <v>90</v>
+      <c r="B117" s="2" t="s">
+        <v>100</v>
       </c>
       <c r="C117" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>376</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>377</v>
       </c>
       <c r="H117" s="20">
-        <v>1721.31</v>
+        <v>2830.23</v>
       </c>
       <c r="I117" s="20">
-        <v>91.72</v>
+        <v>0</v>
       </c>
       <c r="J117" s="20">
-        <v>1813.03</v>
+        <v>2830.23</v>
       </c>
     </row>
     <row r="118" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B118" s="3" t="s">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="B118" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C118" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>367</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>371</v>
       </c>
       <c r="H118" s="20">
-        <v>1682.26</v>
+        <v>1554.71</v>
       </c>
       <c r="I118" s="20">
-        <v>79.55</v>
+        <v>31.69</v>
       </c>
       <c r="J118" s="20">
-        <v>1761.81</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1586.4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B119" s="3" t="s">
-        <v>90</v>
+      <c r="B119" s="2" t="s">
+        <v>100</v>
       </c>
       <c r="C119" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E119" s="5" t="s">
-[...6 lines deleted...]
-        <v>332</v>
+      <c r="E119" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>370</v>
       </c>
       <c r="H119" s="20">
-        <v>972.35</v>
+        <v>1743.39</v>
       </c>
       <c r="I119" s="20">
-        <v>32.44</v>
+        <v>47.45</v>
       </c>
       <c r="J119" s="20">
-        <v>1004.79</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1790.84</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B120" s="3" t="s">
-        <v>90</v>
+      <c r="B120" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="C120" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E120" s="5" t="s">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="E120" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>368</v>
       </c>
       <c r="H120" s="20">
-        <v>824.68</v>
+        <v>838.98</v>
       </c>
       <c r="I120" s="20">
-        <v>47.45</v>
+        <v>103.67</v>
       </c>
       <c r="J120" s="20">
-        <v>872.13</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>942.65</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B121" s="3" t="s">
-        <v>90</v>
+      <c r="B121" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E121" s="5" t="s">
-[...6 lines deleted...]
-        <v>337</v>
+      <c r="E121" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>366</v>
       </c>
       <c r="H121" s="20">
-        <v>1419.87</v>
+        <v>2123.5500000000002</v>
       </c>
       <c r="I121" s="20">
-        <v>30.65</v>
+        <v>32.44</v>
       </c>
       <c r="J121" s="20">
-        <v>1450.52</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2155.9899999999998</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B122" s="3" t="s">
-        <v>90</v>
+      <c r="B122" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="C122" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E122" s="5" t="s">
-[...6 lines deleted...]
-        <v>334</v>
+      <c r="E122" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>364</v>
       </c>
       <c r="H122" s="20">
-        <v>2247.9299999999998</v>
+        <v>1556.06</v>
       </c>
       <c r="I122" s="20">
-        <v>93.65</v>
+        <v>47.45</v>
       </c>
       <c r="J122" s="20">
-        <v>2341.58</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1603.51</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B123" s="3" t="s">
-[...15 lines deleted...]
-        <v>336</v>
+      <c r="B123" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>362</v>
       </c>
       <c r="H123" s="20">
-        <v>1239.99</v>
+        <v>1215.01</v>
       </c>
       <c r="I123" s="20">
-        <v>47.45</v>
+        <v>79.55</v>
       </c>
       <c r="J123" s="20">
-        <v>1287.44</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>1294.56</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B124" s="3" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="B124" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>275</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>359</v>
       </c>
       <c r="H124" s="20">
-        <v>2321.0700000000002</v>
+        <v>1205.8499999999999</v>
       </c>
       <c r="I124" s="20">
-        <v>76.959999999999994</v>
+        <v>54.2</v>
       </c>
       <c r="J124" s="20">
-        <v>2398.0300000000002</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+        <v>1260.05</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>115</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>244</v>
+        <v>42</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>874.39</v>
+        <v>355</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="H125" s="18">
+        <v>1160.8800000000001</v>
       </c>
       <c r="I125" s="20">
-        <v>32.44</v>
+        <v>47.45</v>
       </c>
       <c r="J125" s="20">
-        <v>906.83</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1208.33</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C126" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>1180.45</v>
+        <v>356</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="H126" s="20">
+        <v>680.55</v>
       </c>
       <c r="I126" s="20">
-        <v>29.51</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="J126" s="20">
+        <v>680.55</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C127" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>3015.22</v>
+        <v>353</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H127" s="20">
+        <v>1762.02</v>
       </c>
       <c r="I127" s="20">
         <v>76.959999999999994</v>
       </c>
-      <c r="J127" s="24">
-[...3 lines deleted...]
-    <row r="128" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="J127" s="20">
+        <v>1838.98</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>121</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>247</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>248</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>13681.1</v>
+        <v>348</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="H128" s="20">
+        <v>1818.41</v>
       </c>
       <c r="I128" s="20">
-        <v>565.53</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>83.71</v>
+      </c>
+      <c r="J128" s="20">
+        <v>1902.12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>121</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>351</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>348</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>349</v>
       </c>
       <c r="H129" s="20">
-        <v>923.26</v>
+        <v>2242.33</v>
       </c>
       <c r="I129" s="20">
-        <v>32.44</v>
+        <v>79.55</v>
       </c>
       <c r="J129" s="20">
-        <v>955.7</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+        <v>2321.88</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>121</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>258</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>348</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>349</v>
       </c>
       <c r="H130" s="20">
-        <v>803.26</v>
+        <v>2692.15</v>
       </c>
       <c r="I130" s="20">
-        <v>32.44</v>
+        <v>79.55</v>
       </c>
       <c r="J130" s="20">
-        <v>835.7</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>2771.7</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>121</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>248</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>346</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>347</v>
       </c>
       <c r="H131" s="20">
-        <v>1657.13</v>
+        <v>1401.04</v>
       </c>
       <c r="I131" s="20">
-        <v>47.45</v>
+        <v>83.71</v>
       </c>
       <c r="J131" s="20">
-        <v>1704.58</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1484.75</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>91</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>291</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>344</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>345</v>
       </c>
       <c r="H132" s="20">
-        <v>1538.13</v>
+        <v>2650.15</v>
       </c>
       <c r="I132" s="20">
-        <v>47.45</v>
+        <v>44.27</v>
       </c>
       <c r="J132" s="20">
-        <v>1585.58</v>
+        <v>2694.42</v>
       </c>
     </row>
     <row r="133" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A133" s="2"/>
-[...1 lines deleted...]
-        <v>88</v>
+      <c r="A133" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C133" s="27" t="s">
+        <v>340</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="H133" s="20">
+        <v>1897.45</v>
+      </c>
+      <c r="I133" s="20">
+        <v>79.55</v>
+      </c>
+      <c r="J133" s="48">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="H134" s="20">
+        <v>1897.45</v>
+      </c>
+      <c r="I134" s="20">
+        <v>79.55</v>
+      </c>
+      <c r="J134" s="48">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C135" s="27" t="s">
         <v>247</v>
       </c>
-      <c r="D133" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="E133" s="2" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="E135" s="2" t="s">
-        <v>254</v>
+        <v>22</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>338</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>339</v>
       </c>
       <c r="H135" s="20">
-        <v>1893.91</v>
+        <v>1721.31</v>
       </c>
       <c r="I135" s="20">
-        <v>76.3</v>
+        <v>91.72</v>
       </c>
       <c r="J135" s="20">
-        <v>1970.21</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+        <v>1813.03</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B136" s="2" t="s">
-[...3 lines deleted...]
-        <v>247</v>
+      <c r="B136" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>338</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>339</v>
       </c>
       <c r="H136" s="20">
-        <v>1834.33</v>
+        <v>1682.26</v>
       </c>
       <c r="I136" s="20">
-        <v>0</v>
+        <v>79.55</v>
       </c>
       <c r="J136" s="20">
-        <v>1834.33</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1761.81</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B137" s="2" t="s">
-[...15 lines deleted...]
-        <v>303</v>
+      <c r="B137" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C137" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>332</v>
       </c>
       <c r="H137" s="20">
-        <v>3674.6</v>
+        <v>972.35</v>
       </c>
       <c r="I137" s="20">
-        <v>78.209999999999994</v>
+        <v>32.44</v>
       </c>
       <c r="J137" s="20">
-        <v>3752.81</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1004.79</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B138" s="2" t="s">
-        <v>145</v>
+      <c r="B138" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C138" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E138" s="2" t="s">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="E138" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>330</v>
       </c>
       <c r="H138" s="20">
-        <v>1757.33</v>
+        <v>824.68</v>
       </c>
       <c r="I138" s="20">
-        <v>28.85</v>
+        <v>47.45</v>
       </c>
       <c r="J138" s="20">
-        <v>1786.18</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>872.13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B139" s="2" t="s">
-        <v>145</v>
+      <c r="B139" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C139" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E139" s="2" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E139" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G139" s="50" t="s">
+        <v>337</v>
       </c>
       <c r="H139" s="20">
-        <v>868.5</v>
+        <v>1419.87</v>
       </c>
       <c r="I139" s="20">
-        <v>30.76</v>
+        <v>30.65</v>
       </c>
       <c r="J139" s="20">
-        <v>899.26</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1450.52</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B140" s="2" t="s">
-        <v>145</v>
+      <c r="B140" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>248</v>
-[...8 lines deleted...]
-        <v>305</v>
+        <v>244</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G140" s="50" t="s">
+        <v>334</v>
       </c>
       <c r="H140" s="20">
-        <v>554.55999999999995</v>
+        <v>2247.9299999999998</v>
       </c>
       <c r="I140" s="20">
-        <v>30.76</v>
+        <v>93.65</v>
       </c>
       <c r="J140" s="20">
-        <v>585.32000000000005</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2341.58</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B141" s="2" t="s">
-        <v>145</v>
+      <c r="B141" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>268</v>
-[...8 lines deleted...]
-        <v>303</v>
+        <v>244</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G141" s="49" t="s">
+        <v>336</v>
       </c>
       <c r="H141" s="20">
-        <v>1666.21</v>
+        <v>1239.99</v>
       </c>
       <c r="I141" s="20">
-        <v>78.209999999999994</v>
+        <v>47.45</v>
       </c>
       <c r="J141" s="20">
-        <v>1744.42</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1287.44</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B142" s="2" t="s">
-[...12 lines deleted...]
-        <v>302</v>
+      <c r="B142" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C142" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F142" s="42">
+        <v>45432</v>
       </c>
       <c r="G142" s="27" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="H142" s="20">
-        <v>1666.21</v>
+        <v>2321.0700000000002</v>
       </c>
       <c r="I142" s="20">
-        <v>78.209999999999994</v>
+        <v>76.959999999999994</v>
       </c>
       <c r="J142" s="20">
-        <v>1744.42</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>2398.0300000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" s="17" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>16</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>324</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>326</v>
       </c>
       <c r="H143" s="20">
-        <v>882.34</v>
+        <v>874.39</v>
       </c>
       <c r="I143" s="20">
-        <v>29.51</v>
+        <v>32.44</v>
       </c>
       <c r="J143" s="20">
-        <v>911.85</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>906.83</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>89</v>
+      </c>
+      <c r="C144" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>1666.21</v>
+        <v>322</v>
+      </c>
+      <c r="G144" s="36" t="s">
+        <v>323</v>
+      </c>
+      <c r="H144" s="24">
+        <v>1180.45</v>
       </c>
       <c r="I144" s="20">
-        <v>78.209999999999994</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>29.51</v>
+      </c>
+      <c r="J144" s="24">
+        <v>1209.96</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="C145" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>1185.72</v>
+        <v>320</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="H145" s="24">
+        <v>3015.22</v>
       </c>
       <c r="I145" s="20">
-        <v>47.45</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>76.959999999999994</v>
+      </c>
+      <c r="J145" s="24">
+        <v>3092.18</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C146" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E146" s="2" t="s">
-        <v>142</v>
+      <c r="E146" s="20" t="s">
+        <v>46</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>2945.01</v>
+        <v>327</v>
+      </c>
+      <c r="G146" s="43" t="s">
+        <v>321</v>
+      </c>
+      <c r="H146" s="24">
+        <v>13681.1</v>
       </c>
       <c r="I146" s="20">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="147" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>565.53</v>
+      </c>
+      <c r="J146" s="24">
+        <v>14246.63</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>88</v>
+      </c>
+      <c r="C147" s="27" t="s">
+        <v>8</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>314</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H147" s="20">
-        <v>1965.61</v>
+        <v>923.26</v>
       </c>
       <c r="I147" s="20">
-        <v>44.27</v>
+        <v>32.44</v>
       </c>
       <c r="J147" s="20">
-        <v>2009.88</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>955.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>88</v>
+      </c>
+      <c r="C148" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>314</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H148" s="20">
-        <v>1224.6099999999999</v>
+        <v>803.26</v>
       </c>
       <c r="I148" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J148" s="20">
+        <v>835.7</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C149" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="H149" s="20">
+        <v>1657.13</v>
+      </c>
+      <c r="I149" s="20">
         <v>47.45</v>
       </c>
-      <c r="J148" s="20">
-[...30 lines deleted...]
-      </c>
       <c r="J149" s="20">
-        <v>1107.03</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1704.58</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>88</v>
+      </c>
+      <c r="C150" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>311</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H150" s="20">
-        <v>440.99</v>
+        <v>1538.13</v>
       </c>
       <c r="I150" s="20">
-        <v>43.47</v>
+        <v>47.45</v>
       </c>
       <c r="J150" s="20">
-        <v>484.46</v>
+        <v>1585.58</v>
       </c>
     </row>
     <row r="151" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A151" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A151" s="2"/>
       <c r="B151" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C151" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C151" s="27" t="s">
         <v>247</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>318</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="H151" s="20">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>341.93</v>
+      </c>
+      <c r="I151" s="20">
+        <v>28.85</v>
+      </c>
+      <c r="J151" s="20">
+        <v>370.78</v>
       </c>
     </row>
     <row r="152" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A152" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A152" s="2"/>
       <c r="B152" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C152" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C152" s="27" t="s">
         <v>247</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>29</v>
+        <v>254</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>316</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="H152" s="20">
-        <v>592.09</v>
+        <v>341.86</v>
       </c>
       <c r="I152" s="20">
-        <v>43.47</v>
+        <v>29.51</v>
       </c>
       <c r="J152" s="20">
-        <v>635.55999999999995</v>
+        <v>371.37</v>
       </c>
     </row>
     <row r="153" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A153" s="2"/>
       <c r="B153" s="2" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C153" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D153" s="3" t="s">
+      <c r="D153" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>316</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="H153" s="20">
-        <v>2614.44</v>
+        <v>1893.91</v>
       </c>
       <c r="I153" s="20">
-        <v>28.85</v>
+        <v>76.3</v>
       </c>
       <c r="J153" s="20">
-        <v>2643.29</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1970.21</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C154" s="27" t="s">
-        <v>16</v>
+        <v>247</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>29</v>
+        <v>241</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>302</v>
+      </c>
+      <c r="G154" s="27" t="s">
+        <v>313</v>
       </c>
       <c r="H154" s="20">
-        <v>683.11</v>
+        <v>1834.33</v>
       </c>
       <c r="I154" s="20">
-        <v>43.47</v>
+        <v>0</v>
       </c>
       <c r="J154" s="20">
-        <v>726.58</v>
+        <v>1834.33</v>
       </c>
     </row>
     <row r="155" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C155" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C155" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="G155" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="H155" s="20">
+        <v>3674.6</v>
+      </c>
+      <c r="I155" s="20">
+        <v>78.209999999999994</v>
+      </c>
+      <c r="J155" s="20">
+        <v>3752.81</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C156" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="D155" s="3" t="s">
+      <c r="D156" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E155" s="2" t="s">
-[...11 lines deleted...]
-      <c r="I155" s="20">
+      <c r="E156" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H156" s="20">
+        <v>1757.33</v>
+      </c>
+      <c r="I156" s="20">
         <v>28.85</v>
       </c>
-      <c r="J155" s="20">
-[...30 lines deleted...]
-      </c>
       <c r="J156" s="20">
-        <v>2010.33</v>
+        <v>1786.18</v>
       </c>
     </row>
     <row r="157" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C157" s="27" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>16</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>244</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>29</v>
+        <v>254</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>304</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>306</v>
       </c>
       <c r="H157" s="20">
-        <v>1954.04</v>
+        <v>868.5</v>
       </c>
       <c r="I157" s="20">
-        <v>43.47</v>
+        <v>30.76</v>
       </c>
       <c r="J157" s="20">
-        <v>1997.51</v>
+        <v>899.26</v>
       </c>
     </row>
     <row r="158" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C158" s="27" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>247</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>248</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>304</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>305</v>
       </c>
       <c r="H158" s="20">
-        <v>4104.84</v>
+        <v>554.55999999999995</v>
       </c>
       <c r="I158" s="20">
-        <v>74.12</v>
+        <v>30.76</v>
       </c>
       <c r="J158" s="20">
-        <v>4178.96</v>
+        <v>585.32000000000005</v>
       </c>
     </row>
     <row r="159" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>145</v>
+      </c>
+      <c r="C159" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>268</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>302</v>
+      </c>
+      <c r="G159" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H159" s="20">
-        <v>1854.73</v>
+        <v>1666.21</v>
       </c>
       <c r="I159" s="20">
-        <v>85.27</v>
+        <v>78.209999999999994</v>
       </c>
       <c r="J159" s="20">
-        <v>1940.97</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="160" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>145</v>
+      </c>
+      <c r="C160" s="36" t="s">
+        <v>290</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>302</v>
+      </c>
+      <c r="G160" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H160" s="20">
-        <v>1357.74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1666.21</v>
+      </c>
+      <c r="I160" s="20">
+        <v>78.209999999999994</v>
       </c>
       <c r="J160" s="20">
-        <v>1357.74</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="161" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>145</v>
+      </c>
+      <c r="C161" s="27" t="s">
+        <v>247</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>302</v>
+      </c>
+      <c r="G161" s="27" t="s">
+        <v>301</v>
       </c>
       <c r="H161" s="20">
-        <v>1357.74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>882.34</v>
+      </c>
+      <c r="I161" s="20">
+        <v>29.51</v>
       </c>
       <c r="J161" s="20">
-        <v>1357.74</v>
+        <v>911.85</v>
       </c>
     </row>
     <row r="162" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>145</v>
+      </c>
+      <c r="C162" s="46" t="s">
+        <v>122</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>244</v>
+        <v>291</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>302</v>
+      </c>
+      <c r="G162" s="27" t="s">
+        <v>301</v>
       </c>
       <c r="H162" s="20">
-        <v>1357.74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1666.21</v>
+      </c>
+      <c r="I162" s="20">
+        <v>78.209999999999994</v>
       </c>
       <c r="J162" s="20">
-        <v>1357.74</v>
+        <v>1744.42</v>
       </c>
     </row>
     <row r="163" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>254</v>
+        <v>145</v>
+      </c>
+      <c r="C163" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>302</v>
+      </c>
+      <c r="G163" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="H163" s="20">
-        <v>2258.4299999999998</v>
+        <v>1185.72</v>
       </c>
       <c r="I163" s="20">
-        <v>72.319999999999993</v>
+        <v>47.45</v>
       </c>
       <c r="J163" s="20">
-        <v>2330.75</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>1233.17</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>275</v>
+        <v>145</v>
+      </c>
+      <c r="C164" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>142</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>309</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>310</v>
       </c>
       <c r="H164" s="20">
-        <v>1152.92</v>
+        <v>2945.01</v>
       </c>
       <c r="I164" s="20">
-        <v>28.85</v>
+        <v>0</v>
       </c>
       <c r="J164" s="20">
-        <v>1181.77</v>
+        <v>2945.01</v>
       </c>
     </row>
     <row r="165" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>145</v>
+      </c>
+      <c r="C165" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>241</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>292</v>
+      </c>
+      <c r="G165" s="41" t="s">
+        <v>294</v>
       </c>
       <c r="H165" s="20">
-        <v>1475.84</v>
+        <v>1965.61</v>
       </c>
       <c r="I165" s="20">
-        <v>43.47</v>
+        <v>44.27</v>
       </c>
       <c r="J165" s="20">
-        <v>1519.31</v>
+        <v>2009.88</v>
       </c>
     </row>
     <row r="166" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>145</v>
+      </c>
+      <c r="C166" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>248</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>241</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>292</v>
+      </c>
+      <c r="G166" s="41" t="s">
+        <v>293</v>
       </c>
       <c r="H166" s="20">
-        <v>1220.46</v>
+        <v>1224.6099999999999</v>
       </c>
       <c r="I166" s="20">
-        <v>28.85</v>
+        <v>47.45</v>
       </c>
       <c r="J166" s="20">
-        <v>1249.31</v>
+        <v>1272.06</v>
       </c>
     </row>
     <row r="167" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>182</v>
+      </c>
+      <c r="C167" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>287</v>
+      </c>
+      <c r="G167" s="41" t="s">
+        <v>299</v>
       </c>
       <c r="H167" s="20">
-        <v>4083.02</v>
+        <v>1055.05</v>
       </c>
       <c r="I167" s="20">
-        <v>36.270000000000003</v>
+        <v>51.98</v>
       </c>
       <c r="J167" s="20">
-        <v>4119.29</v>
+        <v>1107.03</v>
       </c>
     </row>
     <row r="168" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>182</v>
+      </c>
+      <c r="C168" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>248</v>
+      </c>
+      <c r="E168" s="47" t="s">
+        <v>29</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="G168" s="36" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
       <c r="H168" s="20">
-        <v>1560.98</v>
+        <v>440.99</v>
       </c>
       <c r="I168" s="20">
         <v>43.47</v>
       </c>
       <c r="J168" s="20">
-        <v>1604.45</v>
+        <v>484.46</v>
       </c>
     </row>
     <row r="169" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C169" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="C169" s="44" t="s">
         <v>247</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="E169" s="5" t="s">
-        <v>241</v>
+      <c r="E169" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>297</v>
+      </c>
+      <c r="G169" s="41" t="s">
+        <v>298</v>
       </c>
       <c r="H169" s="20">
-        <v>1952.17</v>
-[...5 lines deleted...]
-        <v>1981.68</v>
+        <v>0</v>
+      </c>
+      <c r="I169" s="48">
+        <v>75</v>
+      </c>
+      <c r="J169" s="48">
+        <v>75</v>
       </c>
     </row>
     <row r="170" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>182</v>
+      </c>
+      <c r="C170" s="44" t="s">
+        <v>247</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>248</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>295</v>
+      </c>
+      <c r="G170" s="41" t="s">
+        <v>296</v>
       </c>
       <c r="H170" s="20">
-        <v>3287.99</v>
+        <v>592.09</v>
       </c>
       <c r="I170" s="20">
-        <v>85.76</v>
+        <v>43.47</v>
       </c>
       <c r="J170" s="20">
-        <v>3373.65</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>635.55999999999995</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C171" s="27" t="s">
-        <v>260</v>
+        <v>16</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>244</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>287</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>288</v>
       </c>
       <c r="H171" s="20">
-        <v>1052.26</v>
+        <v>2614.44</v>
       </c>
       <c r="I171" s="20">
-        <v>41.8</v>
+        <v>28.85</v>
       </c>
       <c r="J171" s="20">
-        <v>1094.06</v>
+        <v>2643.29</v>
       </c>
     </row>
     <row r="172" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C172" s="27" t="s">
-        <v>260</v>
+        <v>16</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>285</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>286</v>
       </c>
       <c r="H172" s="20">
-        <v>984.43</v>
+        <v>683.11</v>
       </c>
       <c r="I172" s="20">
         <v>43.47</v>
       </c>
       <c r="J172" s="20">
-        <v>1027.9000000000001</v>
+        <v>726.58</v>
       </c>
     </row>
     <row r="173" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C173" s="27" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>244</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>284</v>
       </c>
       <c r="H173" s="20">
-        <v>1052.26</v>
+        <v>2354.3200000000002</v>
       </c>
       <c r="I173" s="20">
-        <v>41.8</v>
+        <v>28.85</v>
       </c>
       <c r="J173" s="20">
-        <v>1094.06</v>
+        <v>2383.17</v>
       </c>
     </row>
     <row r="174" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C174" s="27" t="s">
-        <v>20</v>
+        <v>247</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>248</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>282</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>283</v>
       </c>
       <c r="H174" s="20">
-        <v>984.43</v>
+        <v>1979.68</v>
       </c>
       <c r="I174" s="20">
-        <v>43.47</v>
+        <v>30.65</v>
       </c>
       <c r="J174" s="20">
-        <v>1027.9000000000001</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2010.33</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>95</v>
+      </c>
+      <c r="C175" s="27" t="s">
+        <v>247</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>248</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="G175" s="27" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="H175" s="20">
-        <v>2554.96</v>
+        <v>1954.04</v>
       </c>
       <c r="I175" s="20">
-        <v>72.319999999999993</v>
+        <v>43.47</v>
       </c>
       <c r="J175" s="20">
-        <v>2627.28</v>
+        <v>1997.51</v>
       </c>
     </row>
     <row r="176" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C176" s="27" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>16</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="G176" s="27" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="H176" s="20">
-        <v>2554.96</v>
+        <v>4104.84</v>
       </c>
       <c r="I176" s="20">
-        <v>72.319999999999993</v>
+        <v>74.12</v>
       </c>
       <c r="J176" s="20">
-        <v>2627.28</v>
+        <v>4178.96</v>
       </c>
     </row>
     <row r="177" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="E177" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E177" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>278</v>
+      </c>
+      <c r="G177" s="41" t="s">
+        <v>279</v>
       </c>
       <c r="H177" s="20">
-        <v>2149.5700000000002</v>
+        <v>1854.73</v>
       </c>
       <c r="I177" s="20">
-        <v>71.31</v>
+        <v>85.27</v>
       </c>
       <c r="J177" s="20">
-        <v>2220.88</v>
+        <v>1940.97</v>
       </c>
     </row>
     <row r="178" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>95</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>276</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H178" s="20">
-        <v>798.99</v>
-[...2 lines deleted...]
-        <v>43.47</v>
+        <v>1357.74</v>
+      </c>
+      <c r="I178" s="10">
+        <v>0</v>
       </c>
       <c r="J178" s="20">
-        <v>842.46</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1357.74</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>95</v>
+      </c>
+      <c r="C179" s="28" t="s">
+        <v>8</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>268</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>276</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H179" s="20">
-        <v>932.18</v>
-[...1 lines deleted...]
-      <c r="I179" s="7">
+        <v>1357.74</v>
+      </c>
+      <c r="I179" s="10">
         <v>0</v>
       </c>
       <c r="J179" s="20">
-        <v>932.18</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1357.74</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C180" s="27" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>244</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>275</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>276</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>277</v>
       </c>
       <c r="H180" s="20">
-        <v>1882.08</v>
-[...2 lines deleted...]
-        <v>43.47</v>
+        <v>1357.74</v>
+      </c>
+      <c r="I180" s="10">
+        <v>0</v>
       </c>
       <c r="J180" s="20">
-        <v>1925.55</v>
+        <v>1357.74</v>
       </c>
     </row>
     <row r="181" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="C181" s="28" t="s">
+        <v>41</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>42</v>
+      </c>
+      <c r="E181" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>265</v>
+      </c>
+      <c r="G181" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H181" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2258.4299999999998</v>
+      </c>
+      <c r="I181" s="20">
+        <v>72.319999999999993</v>
       </c>
       <c r="J181" s="20">
-        <v>650.69000000000005</v>
+        <v>2330.75</v>
       </c>
     </row>
     <row r="182" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>100</v>
+      </c>
+      <c r="C182" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E182" s="35" t="s">
+        <v>275</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>273</v>
+      </c>
+      <c r="G182" s="35" t="s">
+        <v>274</v>
       </c>
       <c r="H182" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1152.92</v>
+      </c>
+      <c r="I182" s="20">
+        <v>28.85</v>
       </c>
       <c r="J182" s="20">
-        <v>650.69000000000005</v>
+        <v>1181.77</v>
       </c>
     </row>
     <row r="183" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>100</v>
+      </c>
+      <c r="C183" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E183" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>265</v>
+      </c>
+      <c r="G183" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H183" s="20">
-        <v>650.69000000000005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1475.84</v>
+      </c>
+      <c r="I183" s="20">
+        <v>43.47</v>
       </c>
       <c r="J183" s="20">
-        <v>650.69000000000005</v>
+        <v>1519.31</v>
       </c>
     </row>
     <row r="184" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>109</v>
-[...7 lines deleted...]
-      <c r="E184" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C184" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E184" s="35" t="s">
         <v>24</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>273</v>
+      </c>
+      <c r="G184" s="35" t="s">
+        <v>274</v>
       </c>
       <c r="H184" s="20">
-        <v>1221.51</v>
+        <v>1220.46</v>
       </c>
       <c r="I184" s="20">
-        <v>41.8</v>
+        <v>28.85</v>
       </c>
       <c r="J184" s="20">
-        <v>1263.31</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1249.31</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>230</v>
+        <v>100</v>
+      </c>
+      <c r="C185" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E185" s="35" t="s">
+        <v>254</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>265</v>
+      </c>
+      <c r="G185" s="35" t="s">
+        <v>267</v>
       </c>
       <c r="H185" s="20">
-        <v>2528.6799999999998</v>
+        <v>4083.02</v>
       </c>
       <c r="I185" s="20">
-        <v>60.92</v>
+        <v>36.270000000000003</v>
       </c>
       <c r="J185" s="20">
-        <v>2589.6</v>
+        <v>4119.29</v>
       </c>
     </row>
     <row r="186" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="C186" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>244</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>262</v>
+      </c>
+      <c r="G186" s="36" t="s">
+        <v>266</v>
       </c>
       <c r="H186" s="20">
-        <v>2528.6799999999998</v>
+        <v>1560.98</v>
       </c>
       <c r="I186" s="20">
-        <v>60.92</v>
+        <v>43.47</v>
       </c>
       <c r="J186" s="20">
-        <v>2589.6</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1604.45</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>230</v>
+        <v>100</v>
+      </c>
+      <c r="C187" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>264</v>
+      </c>
+      <c r="G187" s="27" t="s">
+        <v>263</v>
       </c>
       <c r="H187" s="20">
-        <v>2528.6799999999998</v>
+        <v>1952.17</v>
       </c>
       <c r="I187" s="20">
-        <v>60.92</v>
+        <v>29.51</v>
       </c>
       <c r="J187" s="20">
-        <v>2589.6</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1981.68</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C188" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>1726.09</v>
+        <v>262</v>
+      </c>
+      <c r="G188" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H188" s="20">
+        <v>3287.99</v>
       </c>
       <c r="I188" s="20">
-        <v>85.27</v>
+        <v>85.76</v>
       </c>
       <c r="J188" s="20">
-        <v>1811.36</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+        <v>3373.65</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A189" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>100</v>
+      </c>
+      <c r="C189" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>271</v>
+      </c>
+      <c r="G189" s="41" t="s">
+        <v>272</v>
       </c>
       <c r="H189" s="20">
-        <v>1270.2</v>
+        <v>1052.26</v>
       </c>
       <c r="I189" s="20">
-        <v>42.29</v>
+        <v>41.8</v>
       </c>
       <c r="J189" s="20">
-        <v>1312.49</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+        <v>1094.06</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C190" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>255</v>
+      </c>
+      <c r="G190" s="37" t="s">
+        <v>259</v>
       </c>
       <c r="H190" s="20">
-        <v>787.15</v>
+        <v>984.43</v>
       </c>
       <c r="I190" s="20">
         <v>43.47</v>
       </c>
       <c r="J190" s="20">
-        <v>830.62</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1027.9000000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C191" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>271</v>
+      </c>
+      <c r="G191" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="H191" s="20">
+        <v>1052.26</v>
+      </c>
+      <c r="I191" s="20">
+        <v>41.8</v>
       </c>
       <c r="J191" s="20">
-        <v>1921.64</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1094.06</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="C192" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>1269.47</v>
+        <v>255</v>
+      </c>
+      <c r="G192" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="H192" s="20">
+        <v>984.43</v>
       </c>
       <c r="I192" s="20">
-        <v>71.8</v>
+        <v>43.47</v>
       </c>
       <c r="J192" s="20">
-        <v>1341.27</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1027.9000000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>100</v>
+      </c>
+      <c r="C193" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>254</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>96.21</v>
+        <v>255</v>
+      </c>
+      <c r="G193" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="H193" s="20">
+        <v>2554.96</v>
+      </c>
+      <c r="I193" s="20">
+        <v>72.319999999999993</v>
       </c>
       <c r="J193" s="20">
-        <v>1183.25</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+        <v>2627.28</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>115</v>
-[...20 lines deleted...]
-        <v>0</v>
+        <v>100</v>
+      </c>
+      <c r="C194" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G194" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="H194" s="20">
+        <v>2554.96</v>
+      </c>
+      <c r="I194" s="20">
+        <v>72.319999999999993</v>
       </c>
       <c r="J194" s="20">
-        <v>2939.12</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+        <v>2627.28</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C195" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C195" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G195" s="27" t="s">
+        <v>249</v>
+      </c>
+      <c r="H195" s="20">
+        <v>2149.5700000000002</v>
+      </c>
+      <c r="I195" s="20">
+        <v>71.31</v>
+      </c>
+      <c r="J195" s="20">
+        <v>2220.88</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C196" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="D195" s="22" t="s">
-[...53 lines deleted...]
-    <row r="197" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="D196" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G196" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="H196" s="20">
+        <v>798.99</v>
+      </c>
+      <c r="I196" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J196" s="20">
+        <v>842.46</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>100</v>
+      </c>
+      <c r="C197" s="27" t="s">
+        <v>239</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>240</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>269</v>
+      </c>
+      <c r="G197" s="40" t="s">
+        <v>270</v>
       </c>
       <c r="H197" s="20">
-        <v>689.24</v>
-[...2 lines deleted...]
-        <v>32.44</v>
+        <v>932.18</v>
+      </c>
+      <c r="I197" s="7">
+        <v>0</v>
       </c>
       <c r="J197" s="20">
-        <v>721.68</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+        <v>932.18</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>100</v>
+      </c>
+      <c r="C198" s="27" t="s">
+        <v>239</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>240</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>243</v>
+      </c>
+      <c r="G198" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="H198" s="20">
-        <v>1088.8599999999999</v>
+        <v>1882.08</v>
       </c>
       <c r="I198" s="20">
         <v>43.47</v>
       </c>
       <c r="J198" s="20">
-        <f t="shared" ref="J198" si="0">SUM(H198+I198)</f>
-[...3 lines deleted...]
-    <row r="199" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>1925.55</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>205</v>
+        <v>238</v>
       </c>
       <c r="H199" s="20">
-        <v>911.79</v>
-[...2 lines deleted...]
-        <v>32.44</v>
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I199" s="7">
+        <v>0</v>
       </c>
       <c r="J199" s="20">
-        <v>944.23</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>231</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>232</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>236</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>238</v>
       </c>
       <c r="H200" s="20">
-        <v>1088.8599999999999</v>
-[...2 lines deleted...]
-        <v>43.47</v>
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I200" s="7">
+        <v>0</v>
       </c>
       <c r="J200" s="20">
-        <f t="shared" ref="J200" si="1">SUM(H200+I200)</f>
-[...3 lines deleted...]
-    <row r="201" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C201" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C201" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="D201" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>205</v>
+        <v>238</v>
       </c>
       <c r="H201" s="20">
-        <v>911.79</v>
-[...2 lines deleted...]
-        <v>32.44</v>
+        <v>650.69000000000005</v>
+      </c>
+      <c r="I201" s="7">
+        <v>0</v>
       </c>
       <c r="J201" s="20">
-        <v>944.23</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+        <v>650.69000000000005</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>109</v>
+      </c>
+      <c r="C202" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>130</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>235</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>237</v>
       </c>
       <c r="H202" s="20">
-        <v>1188.8599999999999</v>
+        <v>1221.51</v>
       </c>
       <c r="I202" s="20">
-        <v>43.47</v>
+        <v>41.8</v>
       </c>
       <c r="J202" s="20">
-        <f t="shared" ref="J202:J203" si="2">SUM(H202+I202)</f>
-[...3 lines deleted...]
-    <row r="203" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1263.31</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B203" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G203" s="28" t="s">
+        <v>234</v>
+      </c>
+      <c r="H203" s="20">
+        <v>2528.6799999999998</v>
+      </c>
+      <c r="I203" s="20">
+        <v>60.92</v>
+      </c>
+      <c r="J203" s="20">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G204" s="28" t="s">
+        <v>234</v>
+      </c>
+      <c r="H204" s="20">
+        <v>2528.6799999999998</v>
+      </c>
+      <c r="I204" s="20">
+        <v>60.92</v>
+      </c>
+      <c r="J204" s="20">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C205" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G205" s="28" t="s">
+        <v>234</v>
+      </c>
+      <c r="H205" s="20">
+        <v>2528.6799999999998</v>
+      </c>
+      <c r="I205" s="20">
+        <v>60.92</v>
+      </c>
+      <c r="J205" s="20">
+        <v>2589.6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C206" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E206" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="G206" s="28" t="s">
+        <v>229</v>
+      </c>
+      <c r="H206" s="30">
+        <v>1726.09</v>
+      </c>
+      <c r="I206" s="20">
+        <v>85.27</v>
+      </c>
+      <c r="J206" s="20">
+        <v>1811.36</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C207" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="G207" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="H207" s="20">
+        <v>1270.2</v>
+      </c>
+      <c r="I207" s="20">
+        <v>42.29</v>
+      </c>
+      <c r="J207" s="20">
+        <v>1312.49</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" s="17" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C208" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G208" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="H208" s="20">
+        <v>787.15</v>
+      </c>
+      <c r="I208" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J208" s="20">
+        <v>830.62</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C209" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G209" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="H209" s="10">
+        <v>1921.64</v>
+      </c>
+      <c r="I209" s="10">
+        <v>0</v>
+      </c>
+      <c r="J209" s="20">
+        <v>1921.64</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C210" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G210" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="H210" s="10">
+        <v>1269.47</v>
+      </c>
+      <c r="I210" s="20">
+        <v>71.8</v>
+      </c>
+      <c r="J210" s="20">
+        <v>1341.27</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G211" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="H211" s="10">
+        <v>1087.04</v>
+      </c>
+      <c r="I211" s="10">
+        <v>96.21</v>
+      </c>
+      <c r="J211" s="20">
+        <v>1183.25</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C212" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D212" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E212" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F212" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G212" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="H212" s="10">
+        <v>0</v>
+      </c>
+      <c r="I212" s="10">
+        <v>0</v>
+      </c>
+      <c r="J212" s="20">
+        <v>2939.12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" s="17" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C213" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D213" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E213" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F213" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G213" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="H213" s="33">
+        <v>0</v>
+      </c>
+      <c r="I213" s="33">
+        <v>0</v>
+      </c>
+      <c r="J213" s="20">
+        <v>657.35</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" s="17" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A214" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B214" s="22" t="s">
         <v>121</v>
       </c>
-      <c r="C203" s="18" t="s">
+      <c r="C214" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D214" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="F214" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="G214" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="H214" s="23">
+        <v>10112.34</v>
+      </c>
+      <c r="I214" s="23">
+        <v>1870.74</v>
+      </c>
+      <c r="J214" s="23">
+        <v>11983.08</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H215" s="20">
+        <v>689.24</v>
+      </c>
+      <c r="I215" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J215" s="20">
+        <v>721.68</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G216" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H216" s="20">
+        <v>1088.8599999999999</v>
+      </c>
+      <c r="I216" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J216" s="20">
+        <f t="shared" ref="J216" si="0">SUM(H216+I216)</f>
+        <v>1132.33</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H217" s="20">
+        <v>911.79</v>
+      </c>
+      <c r="I217" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J217" s="20">
+        <v>944.23</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G218" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H218" s="20">
+        <v>1088.8599999999999</v>
+      </c>
+      <c r="I218" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J218" s="20">
+        <f t="shared" ref="J218" si="1">SUM(H218+I218)</f>
+        <v>1132.33</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H219" s="20">
+        <v>911.79</v>
+      </c>
+      <c r="I219" s="20">
+        <v>32.44</v>
+      </c>
+      <c r="J219" s="20">
+        <v>944.23</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="27" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G220" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="H220" s="20">
+        <v>1188.8599999999999</v>
+      </c>
+      <c r="I220" s="20">
+        <v>43.47</v>
+      </c>
+      <c r="J220" s="20">
+        <f t="shared" ref="J220:J221" si="2">SUM(H220+I220)</f>
+        <v>1232.33</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C221" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D221" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="E221" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F203" s="2" t="s">
+      <c r="F221" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="G203" s="3" t="s">
+      <c r="G221" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="H203" s="24">
+      <c r="H221" s="24">
         <v>2636.92</v>
       </c>
-      <c r="I203" s="18">
+      <c r="I221" s="18">
         <v>73.099999999999994</v>
       </c>
-      <c r="J203" s="20">
+      <c r="J221" s="20">
         <f t="shared" si="2"/>
         <v>2710.02</v>
       </c>
     </row>
-    <row r="204" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A204" s="2" t="s">
+    <row r="222" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B204" s="2" t="s">
+      <c r="B222" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="C222" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D204" s="3" t="s">
+      <c r="D222" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="E222" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F204" s="2" t="s">
+      <c r="F222" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="G204" s="3" t="s">
+      <c r="G222" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H204" s="20">
+      <c r="H222" s="20">
         <v>731.93</v>
       </c>
-      <c r="I204" s="20">
+      <c r="I222" s="20">
         <v>43.29</v>
       </c>
-      <c r="J204" s="20">
-        <f t="shared" ref="J204:J206" si="3">SUM(H204+I204)</f>
+      <c r="J222" s="20">
+        <f t="shared" ref="J222:J224" si="3">SUM(H222+I222)</f>
         <v>775.21999999999991</v>
       </c>
     </row>
-    <row r="205" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A205" s="2" t="s">
+    <row r="223" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B205" s="2" t="s">
+      <c r="B223" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="C223" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D205" s="3" t="s">
+      <c r="D223" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="E223" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F205" s="2" t="s">
+      <c r="F223" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="G205" s="3" t="s">
+      <c r="G223" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H205" s="24">
+      <c r="H223" s="24">
         <v>1223.19</v>
       </c>
-      <c r="I205" s="20">
+      <c r="I223" s="20">
         <v>43.47</v>
       </c>
-      <c r="J205" s="20">
+      <c r="J223" s="20">
         <f t="shared" si="3"/>
         <v>1266.6600000000001</v>
       </c>
     </row>
-    <row r="206" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A206" s="2" t="s">
+    <row r="224" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B206" s="2" t="s">
+      <c r="B224" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C206" s="2" t="s">
+      <c r="C224" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D206" s="3" t="s">
+      <c r="D224" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="E224" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="F206" s="2" t="s">
+      <c r="F224" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="G206" s="3" t="s">
+      <c r="G224" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="H206" s="7">
+      <c r="H224" s="7">
         <v>916.09</v>
       </c>
-      <c r="I206" s="7">
+      <c r="I224" s="7">
         <v>43.29</v>
       </c>
-      <c r="J206" s="20">
+      <c r="J224" s="20">
         <f t="shared" si="3"/>
         <v>959.38</v>
       </c>
     </row>
-    <row r="207" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-[...577 lines deleted...]
-    <row r="225" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>77</v>
+        <v>198</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2618.35</v>
+        <v>197</v>
+      </c>
+      <c r="H225" s="13">
+        <v>1401.27</v>
       </c>
       <c r="I225" s="7">
         <v>43.47</v>
       </c>
-      <c r="J225" s="20">
-[...3 lines deleted...]
-    <row r="226" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J225" s="24">
+        <f>SUM(H225+I225)</f>
+        <v>1444.74</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>77</v>
+        <v>189</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="H226" s="7">
-        <v>2618.35</v>
+        <v>919.8</v>
       </c>
       <c r="I226" s="7">
         <v>43.47</v>
       </c>
       <c r="J226" s="20">
-        <v>2661.8199999999997</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:10" x14ac:dyDescent="0.25">
+        <v>963.27</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A227" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>78</v>
+        <v>190</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="H227" s="7">
-        <v>713.12</v>
+        <v>976.23</v>
       </c>
       <c r="I227" s="7">
-        <v>29.63</v>
+        <v>42.29</v>
       </c>
       <c r="J227" s="20">
-        <v>742.75</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1018.52</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>78</v>
+        <v>187</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="H228" s="7">
-        <v>713.12</v>
+        <v>614.33000000000004</v>
       </c>
       <c r="I228" s="7">
-        <v>29.63</v>
+        <v>43.47</v>
       </c>
       <c r="J228" s="20">
-        <v>742.75</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" x14ac:dyDescent="0.25">
+        <v>657.80000000000007</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>51</v>
+        <v>193</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>7</v>
+        <v>194</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>50</v>
+        <v>196</v>
       </c>
       <c r="H229" s="7">
-        <v>2189.54</v>
+        <v>3518.52</v>
       </c>
       <c r="I229" s="7">
-        <v>28.37</v>
+        <v>92.18</v>
       </c>
       <c r="J229" s="20">
-        <v>2217.91</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:10" x14ac:dyDescent="0.25">
+        <v>3610.7</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H230" s="7">
-        <v>2040.81</v>
+        <v>5210.6400000000003</v>
       </c>
       <c r="I230" s="7">
-        <v>39.93</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="J230" s="20">
-        <v>2080.7399999999998</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="H231" s="7">
-        <v>1383.75</v>
-[...8 lines deleted...]
-    <row r="232" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>5210.6400000000003</v>
+      </c>
+      <c r="I231" s="8">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J231" s="20">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>61</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>62</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="H232" s="7">
-        <v>1640.22</v>
+        <v>5210.6400000000003</v>
       </c>
       <c r="I232" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="233" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J232" s="20">
+        <v>5283.7400000000007</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A233" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="H233" s="7">
-        <v>1623.94</v>
+        <v>4052.79</v>
       </c>
       <c r="I233" s="7">
-        <v>28.37</v>
-[...5 lines deleted...]
-    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71.84</v>
+      </c>
+      <c r="J233" s="20">
+        <v>4124.63</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A234" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H234" s="7">
-        <v>963.85</v>
+        <v>1767.24</v>
       </c>
       <c r="I234" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="235" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J234" s="20">
+        <v>1810.71</v>
+      </c>
+      <c r="L234" s="6"/>
+    </row>
+    <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H235" s="7">
-        <v>2397.9699999999998</v>
+        <v>1755.3</v>
       </c>
       <c r="I235" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="236" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>28.37</v>
+      </c>
+      <c r="J235" s="20">
+        <v>1783.6699999999998</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H236" s="7">
-        <v>2899.12</v>
+        <v>2516.3000000000002</v>
       </c>
       <c r="I236" s="7">
-        <v>23.47</v>
-[...5 lines deleted...]
-    <row r="237" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>42.29</v>
+      </c>
+      <c r="J236" s="20">
+        <v>2558.59</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H237" s="7">
-        <v>2397.9699999999998</v>
+        <v>1179.93</v>
       </c>
       <c r="I237" s="7">
-        <v>43.47</v>
-[...5 lines deleted...]
-    <row r="238" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>40.46</v>
+      </c>
+      <c r="J237" s="20">
+        <v>1220.3900000000001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H238" s="7">
-        <v>2899.12</v>
+        <v>5565.95</v>
       </c>
       <c r="I238" s="7">
-        <v>23.47</v>
-[...5 lines deleted...]
-    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
+        <v>71.84</v>
+      </c>
+      <c r="J238" s="20">
+        <v>5637.79</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="I239" s="10">
+        <v>30</v>
+      </c>
+      <c r="H239" s="9">
+        <v>1498.01</v>
+      </c>
+      <c r="I239" s="7">
         <v>43.47</v>
       </c>
-      <c r="J239" s="7">
-[...3 lines deleted...]
-    <row r="240" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="J239" s="20">
+        <v>1541.48</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A240" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C240" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C240" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="H240" s="7">
-        <v>2032.96</v>
+        <v>2059.27</v>
       </c>
       <c r="I240" s="7">
-        <v>46.57</v>
-[...2 lines deleted...]
-        <v>2079.5300000000002</v>
+        <v>39.93</v>
+      </c>
+      <c r="J240" s="20">
+        <v>2099.1999999999998</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A241" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-    <row r="242" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="H241" s="7">
+        <v>2450.08</v>
+      </c>
+      <c r="I241" s="7">
+        <v>28.37</v>
+      </c>
+      <c r="J241" s="20">
+        <v>2478.4499999999998</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A242" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-    <row r="243" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="H242" s="7">
+        <v>16272.56</v>
+      </c>
+      <c r="I242" s="7">
+        <v>0</v>
+      </c>
+      <c r="J242" s="25">
+        <v>16272.56</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A243" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H243" s="7">
-        <v>2032.96</v>
+        <v>2618.35</v>
       </c>
       <c r="I243" s="7">
-        <v>46.57</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J243" s="20">
+        <v>2661.8199999999997</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A244" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-    <row r="245" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="H244" s="7">
+        <v>2618.35</v>
+      </c>
+      <c r="I244" s="7">
+        <v>43.47</v>
+      </c>
+      <c r="J244" s="20">
+        <v>2661.8199999999997</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A245" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G245" s="3" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="H245" s="7">
-        <v>1989.79</v>
+        <v>713.12</v>
       </c>
       <c r="I245" s="7">
-        <v>40.46</v>
-[...5 lines deleted...]
-    <row r="246" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>29.63</v>
+      </c>
+      <c r="J245" s="20">
+        <v>742.75</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A246" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="H246" s="7">
-        <v>2278.56</v>
+        <v>713.12</v>
       </c>
       <c r="I246" s="7">
-        <v>39.799999999999997</v>
-[...2 lines deleted...]
-        <v>2318.36</v>
+        <v>29.63</v>
+      </c>
+      <c r="J246" s="20">
+        <v>742.75</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A247" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D247" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D247" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="H247" s="7">
-        <v>1569.78</v>
-[...5 lines deleted...]
-        <v>1613.25</v>
+        <v>2189.54</v>
+      </c>
+      <c r="I247" s="7">
+        <v>28.37</v>
+      </c>
+      <c r="J247" s="20">
+        <v>2217.91</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D248" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D248" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="H248" s="7">
-        <v>1644.57</v>
-[...5 lines deleted...]
-        <v>1672.9399999999998</v>
+        <v>2040.81</v>
+      </c>
+      <c r="I248" s="7">
+        <v>39.93</v>
+      </c>
+      <c r="J248" s="20">
+        <v>2080.7399999999998</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A249" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>3812.39</v>
+        <v>75</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H249" s="7">
+        <v>1383.75</v>
       </c>
       <c r="I249" s="7">
-        <v>83.27</v>
+        <v>0</v>
       </c>
       <c r="J249" s="7">
-        <v>3895.66</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1383.75</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A250" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>43</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>83.27</v>
+        <v>79</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H250" s="7">
+        <v>1640.22</v>
+      </c>
+      <c r="I250" s="7">
+        <v>43.47</v>
       </c>
       <c r="J250" s="7">
-        <v>3895.66</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1683.69</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>44</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>80</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="H251" s="7">
-        <v>4138.07</v>
-[...2 lines deleted...]
-        <v>83.27</v>
+        <v>1623.94</v>
+      </c>
+      <c r="I251" s="7">
+        <v>28.37</v>
       </c>
       <c r="J251" s="7">
-        <v>4221.34</v>
+        <v>1652.31</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A252" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E252" s="3" t="s">
-        <v>36</v>
+      <c r="E252" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>81</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="H252" s="7">
-        <v>1036.94</v>
-[...1 lines deleted...]
-      <c r="I252" s="10">
+        <v>963.85</v>
+      </c>
+      <c r="I252" s="7">
         <v>0</v>
       </c>
       <c r="J252" s="7">
-        <v>1036.94</v>
+        <v>963.85</v>
       </c>
     </row>
     <row r="253" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A253" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E253" s="3" t="s">
+      <c r="E253" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>82</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H253" s="7">
-        <v>1036.94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2397.9699999999998</v>
+      </c>
+      <c r="I253" s="7">
+        <v>43.47</v>
       </c>
       <c r="J253" s="7">
-        <v>1036.94</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:10" x14ac:dyDescent="0.25">
+        <v>2441.4399999999996</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A254" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>83</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H254" s="7">
-        <v>2530.2399999999998</v>
+        <v>2899.12</v>
       </c>
       <c r="I254" s="7">
-        <v>88.56</v>
+        <v>23.47</v>
       </c>
       <c r="J254" s="7">
-        <v>2618.7999999999997</v>
+        <v>2922.5899999999997</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A255" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>2478.7999999999997</v>
+        <v>82</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H255" s="7">
+        <v>2397.9699999999998</v>
+      </c>
+      <c r="I255" s="7">
+        <v>43.47</v>
+      </c>
+      <c r="J255" s="7">
+        <v>2441.4399999999996</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A256" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>10</v>
-[...17 lines deleted...]
-    <row r="257" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H256" s="7">
+        <v>2899.12</v>
+      </c>
+      <c r="I256" s="7">
+        <v>23.47</v>
+      </c>
+      <c r="J256" s="7">
+        <v>2922.5899999999997</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A257" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>7</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H257" s="10">
-        <v>3784.13</v>
+        <v>951.95</v>
       </c>
       <c r="I257" s="10">
-        <v>88.56</v>
-[...5 lines deleted...]
-    <row r="258" spans="1:10" x14ac:dyDescent="0.25">
+        <v>43.47</v>
+      </c>
+      <c r="J257" s="7">
+        <v>995.42000000000007</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A258" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>88</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>7</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>22</v>
-[...14 lines deleted...]
-        <v>1314.24</v>
+        <v>36</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H258" s="7">
+        <v>2032.96</v>
+      </c>
+      <c r="I258" s="7">
+        <v>46.57</v>
+      </c>
+      <c r="J258" s="7">
+        <v>2079.5300000000002</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A259" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>182</v>
+        <v>88</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>16</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>7</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>38</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>39</v>
       </c>
       <c r="H259" s="10">
-        <v>2182.9299999999998</v>
+        <v>1901.85</v>
       </c>
       <c r="I259" s="10">
-        <v>39.93</v>
-[...5 lines deleted...]
-    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+        <v>23.47</v>
+      </c>
+      <c r="J259" s="7">
+        <v>1925.32</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A260" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>8</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>9</v>
       </c>
       <c r="E260" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H260" s="10">
+        <v>951.95</v>
+      </c>
+      <c r="I260" s="10">
+        <v>43.47</v>
+      </c>
+      <c r="J260" s="7">
+        <v>995.42000000000007</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E261" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F260" s="2" t="s">
-[...28 lines deleted...]
-      <c r="E261" s="2" t="s">
+      <c r="F261" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H261" s="7">
+        <v>2032.96</v>
+      </c>
+      <c r="I261" s="7">
+        <v>46.57</v>
+      </c>
+      <c r="J261" s="7">
+        <v>2079.5300000000002</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H262" s="10">
+        <v>1901.85</v>
+      </c>
+      <c r="I262" s="10">
+        <v>23.47</v>
+      </c>
+      <c r="J262" s="7">
+        <v>1925.32</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E263" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F261" s="2" t="s">
-[...28 lines deleted...]
-      <c r="E262" s="2" t="s">
+      <c r="F263" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H263" s="7">
+        <v>1989.79</v>
+      </c>
+      <c r="I263" s="7">
+        <v>40.46</v>
+      </c>
+      <c r="J263" s="7">
+        <v>2030.25</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E264" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F262" s="2" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="F264" s="2" t="s">
-        <v>104</v>
-[...11 lines deleted...]
-        <v>1363.28</v>
+        <v>70</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H264" s="7">
+        <v>2278.56</v>
+      </c>
+      <c r="I264" s="7">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J264" s="7">
+        <v>2318.36</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A265" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>3164.29</v>
+        <v>71</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H265" s="7">
+        <v>1569.78</v>
       </c>
       <c r="I265" s="10">
-        <v>81.09</v>
-[...2 lines deleted...]
-        <v>3245.38</v>
+        <v>43.47</v>
+      </c>
+      <c r="J265" s="7">
+        <v>1613.25</v>
       </c>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A266" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>2584.08</v>
+        <v>72</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H266" s="7">
+        <v>1644.57</v>
       </c>
       <c r="I266" s="10">
-        <v>81.09</v>
-[...2 lines deleted...]
-        <v>2665.17</v>
+        <v>28.37</v>
+      </c>
+      <c r="J266" s="7">
+        <v>1672.9399999999998</v>
       </c>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A267" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>108</v>
-[...11 lines deleted...]
-        <v>2665.17</v>
+        <v>28</v>
+      </c>
+      <c r="G267" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H267" s="9">
+        <v>3812.39</v>
+      </c>
+      <c r="I267" s="7">
+        <v>83.27</v>
+      </c>
+      <c r="J267" s="7">
+        <v>3895.66</v>
       </c>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E268" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E268" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-        <v>2982.69</v>
+        <v>28</v>
+      </c>
+      <c r="G268" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H268" s="9">
+        <v>3812.39</v>
+      </c>
+      <c r="I268" s="11">
+        <v>83.27</v>
+      </c>
+      <c r="J268" s="7">
+        <v>3895.66</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A269" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>12</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>894.96</v>
+        <v>28</v>
+      </c>
+      <c r="G269" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H269" s="7">
+        <v>4138.07</v>
       </c>
       <c r="I269" s="10">
-        <v>39.93</v>
-[...2 lines deleted...]
-        <v>934.89</v>
+        <v>83.27</v>
+      </c>
+      <c r="J269" s="7">
+        <v>4221.34</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A270" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>7</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>2941.86</v>
+        <v>73</v>
+      </c>
+      <c r="G270" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H270" s="7">
+        <v>1036.94</v>
       </c>
       <c r="I270" s="10">
-        <v>40.83</v>
-[...5 lines deleted...]
-    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="J270" s="7">
+        <v>1036.94</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A271" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>8</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>894.96</v>
+        <v>73</v>
+      </c>
+      <c r="G271" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H271" s="7">
+        <v>1036.94</v>
       </c>
       <c r="I271" s="10">
-        <v>39.93</v>
-[...2 lines deleted...]
-        <v>934.89</v>
+        <v>0</v>
+      </c>
+      <c r="J271" s="7">
+        <v>1036.94</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A272" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="C272" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G272" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H272" s="7">
+        <v>2530.2399999999998</v>
+      </c>
+      <c r="I272" s="7">
+        <v>88.56</v>
+      </c>
+      <c r="J272" s="7">
+        <v>2618.7999999999997</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H273" s="10">
+        <v>2390.2399999999998</v>
+      </c>
+      <c r="I273" s="10">
+        <v>88.56</v>
+      </c>
+      <c r="J273" s="10">
+        <v>2478.7999999999997</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H274" s="10">
+        <v>2781.74</v>
+      </c>
+      <c r="I274" s="10">
+        <v>71.84</v>
+      </c>
+      <c r="J274" s="10">
+        <v>2853.58</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C275" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D275" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E272" s="2" t="s">
-[...94 lines deleted...]
-      </c>
       <c r="E275" s="2" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>14</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G275" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="H275" s="10">
-        <v>1676.66</v>
+        <v>3784.13</v>
       </c>
       <c r="I275" s="10">
-        <v>39.93</v>
+        <v>88.56</v>
       </c>
       <c r="J275" s="10">
-        <v>1716.5900000000001</v>
+        <v>3872.69</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A276" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>101</v>
+        <v>193</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>7</v>
+        <v>184</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>22</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G276" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="H276" s="10">
-        <v>513.37</v>
+        <v>1273.4100000000001</v>
       </c>
       <c r="I276" s="10">
         <v>40.83</v>
       </c>
       <c r="J276" s="10">
-        <v>554.20000000000005</v>
+        <v>1314.24</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A277" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>101</v>
+        <v>193</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>7</v>
+        <v>184</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F277" s="2" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="F277" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G277" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="H277" s="10">
-        <v>460.92</v>
+        <v>2182.9299999999998</v>
       </c>
       <c r="I277" s="10">
-        <v>35.549999999999997</v>
+        <v>39.93</v>
       </c>
       <c r="J277" s="10">
-        <v>496.47</v>
+        <v>2222.8599999999997</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A278" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="H278" s="10">
-        <v>365</v>
+        <v>2886.61</v>
       </c>
       <c r="I278" s="10">
-        <v>0</v>
+        <v>79.69</v>
       </c>
       <c r="J278" s="10">
-        <v>365</v>
+        <v>2966.3</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A279" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="H279" s="10">
-        <v>2245.42</v>
+        <v>2663.94</v>
       </c>
       <c r="I279" s="10">
         <v>40.83</v>
       </c>
       <c r="J279" s="10">
-        <v>2286.25</v>
+        <v>2704.77</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A280" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="H280" s="10">
-        <v>739.73</v>
+        <v>2663.94</v>
       </c>
       <c r="I280" s="10">
-        <v>47.79</v>
+        <v>40.83</v>
       </c>
       <c r="J280" s="10">
-        <v>787.52</v>
+        <v>2704.77</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A281" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="H281" s="10">
-        <v>2939.14</v>
+        <v>1323.35</v>
       </c>
       <c r="I281" s="10">
-        <v>88.62</v>
+        <v>39.93</v>
       </c>
       <c r="J281" s="10">
-        <v>3027.7599999999998</v>
+        <v>1363.28</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A282" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="H282" s="10">
-        <v>2290.2600000000002</v>
+        <v>1323.35</v>
       </c>
       <c r="I282" s="10">
-        <v>40.83</v>
+        <v>39.93</v>
       </c>
       <c r="J282" s="10">
-        <v>2331.09</v>
+        <v>1363.28</v>
       </c>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A283" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>130</v>
+        <v>7</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="H283" s="10">
-        <v>870.53</v>
+        <v>3164.29</v>
       </c>
       <c r="I283" s="10">
-        <v>39.799999999999997</v>
+        <v>81.09</v>
       </c>
       <c r="J283" s="10">
-        <v>910.32999999999993</v>
+        <v>3245.38</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A284" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="H284" s="10">
-        <v>1686.14</v>
+        <v>2584.08</v>
       </c>
       <c r="I284" s="10">
-        <v>40.83</v>
+        <v>81.09</v>
       </c>
       <c r="J284" s="10">
-        <v>1726.97</v>
+        <v>2665.17</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A285" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="H285" s="10">
-        <v>69</v>
+        <v>2584.08</v>
       </c>
       <c r="I285" s="10">
-        <v>0</v>
+        <v>81.09</v>
       </c>
       <c r="J285" s="10">
-        <v>69</v>
+        <v>2665.17</v>
       </c>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A286" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="G286" s="2" t="s">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="H286" s="10">
-        <v>2298.1</v>
+        <v>2941.86</v>
       </c>
       <c r="I286" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J286" s="10">
-        <v>2332.4299999999998</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A287" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="H287" s="10">
-        <v>45</v>
+        <v>894.96</v>
       </c>
       <c r="I287" s="10">
-        <v>0</v>
+        <v>39.93</v>
       </c>
       <c r="J287" s="10">
-        <v>45</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="H288" s="10">
-        <v>1686.14</v>
+        <v>2941.86</v>
       </c>
       <c r="I288" s="10">
         <v>40.83</v>
       </c>
       <c r="J288" s="10">
-        <v>1726.97</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A289" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="H289" s="10">
-        <v>69</v>
+        <v>894.96</v>
       </c>
       <c r="I289" s="10">
-        <v>0</v>
+        <v>39.93</v>
       </c>
       <c r="J289" s="10">
-        <v>69</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A290" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="H290" s="10">
-        <v>2298.1</v>
+        <v>2941.86</v>
       </c>
       <c r="I290" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J290" s="10">
-        <v>2332.4299999999998</v>
+        <v>2982.69</v>
       </c>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A291" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="H291" s="10">
-        <v>40</v>
+        <v>894.96</v>
       </c>
       <c r="I291" s="10">
-        <v>0</v>
+        <v>39.93</v>
       </c>
       <c r="J291" s="10">
-        <v>40</v>
+        <v>934.89</v>
       </c>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A292" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="G292" s="2" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="H292" s="10">
-        <v>1686.14</v>
+        <v>2432.71</v>
       </c>
       <c r="I292" s="10">
         <v>40.83</v>
       </c>
       <c r="J292" s="10">
-        <v>1726.97</v>
+        <v>2473.54</v>
       </c>
     </row>
     <row r="293" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A293" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H293" s="10">
-        <v>69</v>
+        <v>1676.66</v>
       </c>
       <c r="I293" s="10">
-        <v>0</v>
+        <v>39.93</v>
       </c>
       <c r="J293" s="10">
-        <v>69</v>
+        <v>1716.5900000000001</v>
       </c>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A294" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="H294" s="10">
-        <v>2298.1</v>
+        <v>513.37</v>
       </c>
       <c r="I294" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J294" s="10">
-        <v>2332.4299999999998</v>
+        <v>554.20000000000005</v>
       </c>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A295" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="H295" s="10">
-        <v>40</v>
+        <v>460.92</v>
       </c>
       <c r="I295" s="10">
-        <v>0</v>
+        <v>35.549999999999997</v>
       </c>
       <c r="J295" s="10">
-        <v>40</v>
+        <v>496.47</v>
       </c>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A296" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="H296" s="10">
-        <v>2579.54</v>
+        <v>365</v>
       </c>
       <c r="I296" s="10">
-        <v>40.83</v>
+        <v>0</v>
       </c>
       <c r="J296" s="10">
-        <v>2620.37</v>
+        <v>365</v>
       </c>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A297" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="G297" s="2" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="H297" s="10">
-        <v>2262.61</v>
+        <v>2245.42</v>
       </c>
       <c r="I297" s="10">
-        <v>34.33</v>
+        <v>40.83</v>
       </c>
       <c r="J297" s="10">
-        <v>2296.94</v>
+        <v>2286.25</v>
       </c>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A298" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="H298" s="10">
-        <v>5159.08</v>
+        <v>739.73</v>
       </c>
       <c r="I298" s="10">
-        <v>75.16</v>
+        <v>47.79</v>
       </c>
       <c r="J298" s="10">
-        <v>5234.24</v>
+        <v>787.52</v>
       </c>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A299" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="H299" s="10">
-        <v>3602.28</v>
+        <v>2939.14</v>
       </c>
       <c r="I299" s="10">
-        <v>80.17</v>
+        <v>88.62</v>
       </c>
       <c r="J299" s="10">
-        <v>3682.4500000000003</v>
+        <v>3027.7599999999998</v>
       </c>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A300" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>8</v>
+        <v>129</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="G300" s="2" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="H300" s="10">
-        <v>3864.26</v>
+        <v>2290.2600000000002</v>
       </c>
       <c r="I300" s="10">
-        <v>80.17</v>
+        <v>40.83</v>
       </c>
       <c r="J300" s="10">
-        <v>3944.4300000000003</v>
+        <v>2331.09</v>
       </c>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A301" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>142</v>
+        <v>24</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="H301" s="10">
-        <v>3864.26</v>
+        <v>870.53</v>
       </c>
       <c r="I301" s="10">
-        <v>80.17</v>
+        <v>39.799999999999997</v>
       </c>
       <c r="J301" s="10">
-        <v>3944.4300000000003</v>
+        <v>910.32999999999993</v>
       </c>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A302" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="H302" s="10">
-        <v>4565.8</v>
+        <v>1686.14</v>
       </c>
       <c r="I302" s="10">
-        <v>76.13</v>
+        <v>40.83</v>
       </c>
       <c r="J302" s="10">
-        <v>4641.93</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="H303" s="10">
-        <v>4565.8</v>
+        <v>69</v>
       </c>
       <c r="I303" s="10">
-        <v>76.13</v>
+        <v>0</v>
       </c>
       <c r="J303" s="10">
-        <v>4641.93</v>
+        <v>69</v>
       </c>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A304" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G304" s="2" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="H304" s="10">
-        <v>289</v>
+        <v>2298.1</v>
       </c>
       <c r="I304" s="10">
-        <v>0</v>
+        <v>34.33</v>
       </c>
       <c r="J304" s="10">
-        <v>289</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A305" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="H305" s="10">
-        <v>1048.5999999999999</v>
+        <v>45</v>
       </c>
       <c r="I305" s="10">
         <v>0</v>
       </c>
       <c r="J305" s="10">
-        <v>1048.5999999999999</v>
+        <v>45</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A306" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="H306" s="10">
-        <v>2406.3200000000002</v>
+        <v>1686.14</v>
       </c>
       <c r="I306" s="10">
-        <v>69.27</v>
+        <v>40.83</v>
       </c>
       <c r="J306" s="10">
-        <v>2475.59</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A307" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G307" s="2" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="H307" s="10">
-        <v>3191.02</v>
+        <v>69</v>
       </c>
       <c r="I307" s="10">
-        <v>68.94</v>
+        <v>0</v>
       </c>
       <c r="J307" s="10">
-        <v>3259.96</v>
+        <v>69</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A308" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="G308" s="2" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="H308" s="10">
-        <v>3191.02</v>
+        <v>2298.1</v>
       </c>
       <c r="I308" s="10">
-        <v>68.94</v>
+        <v>34.33</v>
       </c>
       <c r="J308" s="10">
-        <v>3259.96</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A309" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="G309" s="2" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="H309" s="10">
-        <v>1337.36</v>
+        <v>40</v>
       </c>
       <c r="I309" s="10">
-        <v>73.239999999999995</v>
+        <v>0</v>
       </c>
       <c r="J309" s="10">
-        <v>1410.6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A310" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G310" s="2" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="H310" s="10">
-        <v>1337.36</v>
+        <v>1686.14</v>
       </c>
       <c r="I310" s="10">
-        <v>73.239999999999995</v>
+        <v>40.83</v>
       </c>
       <c r="J310" s="10">
-        <v>1410.6</v>
+        <v>1726.97</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A311" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G311" s="2" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="H311" s="10">
-        <v>1337.36</v>
+        <v>69</v>
       </c>
       <c r="I311" s="10">
-        <v>73.239999999999995</v>
+        <v>0</v>
       </c>
       <c r="J311" s="10">
-        <v>1410.6</v>
+        <v>69</v>
       </c>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A312" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="G312" s="2" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="H312" s="10">
-        <v>1403.49</v>
+        <v>2298.1</v>
       </c>
       <c r="I312" s="10">
-        <v>34.909999999999997</v>
+        <v>34.33</v>
       </c>
       <c r="J312" s="10">
-        <v>1438.4</v>
+        <v>2332.4299999999998</v>
       </c>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A313" s="2" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="G313" s="2" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="H313" s="10">
-        <v>1023.99</v>
+        <v>40</v>
       </c>
       <c r="I313" s="10">
-        <v>37.200000000000003</v>
+        <v>0</v>
       </c>
       <c r="J313" s="10">
-        <v>1061.19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A314" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="G314" s="2" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="H314" s="10">
-        <v>1918.53</v>
+        <v>2579.54</v>
       </c>
       <c r="I314" s="10">
-        <v>58.31</v>
+        <v>40.83</v>
       </c>
       <c r="J314" s="10">
-        <v>1976.84</v>
+        <v>2620.37</v>
       </c>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A315" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>193</v>
+        <v>101</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="H315" s="10">
-        <v>784</v>
+        <v>2262.61</v>
       </c>
       <c r="I315" s="10">
-        <v>61.31</v>
+        <v>34.33</v>
       </c>
       <c r="J315" s="10">
-        <v>845.31</v>
+        <v>2296.94</v>
       </c>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A316" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="G316" s="2" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="H316" s="10">
-        <v>2099.9</v>
+        <v>5159.08</v>
       </c>
       <c r="I316" s="10">
-        <v>27.16</v>
+        <v>75.16</v>
       </c>
       <c r="J316" s="10">
-        <v>2127.06</v>
+        <v>5234.24</v>
       </c>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A317" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="G317" s="2" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="H317" s="10">
-        <v>1130.9000000000001</v>
+        <v>3602.28</v>
       </c>
       <c r="I317" s="10">
-        <v>34.57</v>
+        <v>80.17</v>
       </c>
       <c r="J317" s="10">
-        <v>1165.47</v>
+        <v>3682.4500000000003</v>
       </c>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="G318" s="2" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="H318" s="10">
-        <v>1391.9</v>
+        <v>3864.26</v>
       </c>
       <c r="I318" s="10">
-        <v>27.16</v>
+        <v>80.17</v>
       </c>
       <c r="J318" s="10">
-        <v>1419.0600000000002</v>
+        <v>3944.4300000000003</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A319" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>171</v>
+        <v>96</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>174</v>
+        <v>143</v>
       </c>
       <c r="G319" s="2" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="H319" s="10">
-        <v>1130.9000000000001</v>
+        <v>3864.26</v>
       </c>
       <c r="I319" s="10">
-        <v>34.57</v>
+        <v>80.17</v>
       </c>
       <c r="J319" s="10">
-        <v>1165.47</v>
+        <v>3944.4300000000003</v>
       </c>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A320" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>175</v>
+        <v>7</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
       <c r="G320" s="2" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="H320" s="10">
-        <v>2099.9</v>
+        <v>4565.8</v>
       </c>
       <c r="I320" s="10">
-        <v>27.16</v>
+        <v>76.13</v>
       </c>
       <c r="J320" s="10">
-        <v>2127.06</v>
+        <v>4641.93</v>
       </c>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A321" s="2" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="G321" s="2" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="H321" s="10">
-        <v>1130.9000000000001</v>
+        <v>4565.8</v>
       </c>
       <c r="I321" s="10">
-        <v>34.57</v>
+        <v>76.13</v>
       </c>
       <c r="J321" s="10">
-        <v>1165.47</v>
+        <v>4641.93</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A322" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="G322" s="2" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="H322" s="10">
-        <v>2199</v>
+        <v>289</v>
       </c>
       <c r="I322" s="10">
-        <v>34.57</v>
+        <v>0</v>
       </c>
       <c r="J322" s="10">
-        <v>2233.5700000000002</v>
+        <v>289</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A323" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="G323" s="2" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="H323" s="10">
-        <v>2199</v>
+        <v>1048.5999999999999</v>
       </c>
       <c r="I323" s="10">
-        <v>34.57</v>
+        <v>0</v>
       </c>
       <c r="J323" s="10">
-        <v>2233.5700000000002</v>
+        <v>1048.5999999999999</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A324" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C324" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D324" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="G324" s="2" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="H324" s="10">
-        <v>612</v>
+        <v>2406.3200000000002</v>
       </c>
       <c r="I324" s="10">
-        <v>26.74</v>
+        <v>69.27</v>
       </c>
       <c r="J324" s="10">
-        <v>638.74</v>
+        <v>2475.59</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A325" s="2" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="G325" s="2" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="H325" s="10">
-        <v>711.9</v>
+        <v>3191.02</v>
       </c>
       <c r="I325" s="10">
-        <v>31.69</v>
+        <v>68.94</v>
       </c>
       <c r="J325" s="10">
-        <v>743.59</v>
+        <v>3259.96</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A326" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G326" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H326" s="10">
+        <v>3191.02</v>
+      </c>
+      <c r="I326" s="10">
+        <v>68.94</v>
+      </c>
+      <c r="J326" s="10">
+        <v>3259.96</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H327" s="10">
+        <v>1337.36</v>
+      </c>
+      <c r="I327" s="10">
+        <v>73.239999999999995</v>
+      </c>
+      <c r="J327" s="10">
+        <v>1410.6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H328" s="10">
+        <v>1337.36</v>
+      </c>
+      <c r="I328" s="10">
+        <v>73.239999999999995</v>
+      </c>
+      <c r="J328" s="10">
+        <v>1410.6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G329" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H329" s="10">
+        <v>1337.36</v>
+      </c>
+      <c r="I329" s="10">
+        <v>73.239999999999995</v>
+      </c>
+      <c r="J329" s="10">
+        <v>1410.6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H330" s="10">
+        <v>1403.49</v>
+      </c>
+      <c r="I330" s="10">
+        <v>34.909999999999997</v>
+      </c>
+      <c r="J330" s="10">
+        <v>1438.4</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H331" s="10">
+        <v>1023.99</v>
+      </c>
+      <c r="I331" s="10">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="J331" s="10">
+        <v>1061.19</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="B326" s="2" t="s">
+      <c r="B332" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H332" s="10">
+        <v>1918.53</v>
+      </c>
+      <c r="I332" s="10">
+        <v>58.31</v>
+      </c>
+      <c r="J332" s="10">
+        <v>1976.84</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G333" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="H333" s="10">
+        <v>784</v>
+      </c>
+      <c r="I333" s="10">
+        <v>61.31</v>
+      </c>
+      <c r="J333" s="10">
+        <v>845.31</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G334" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H334" s="10">
+        <v>2099.9</v>
+      </c>
+      <c r="I334" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J334" s="10">
+        <v>2127.06</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G335" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H335" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I335" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J335" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G336" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H336" s="10">
+        <v>1391.9</v>
+      </c>
+      <c r="I336" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J336" s="10">
+        <v>1419.0600000000002</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H337" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I337" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J337" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H338" s="10">
+        <v>2099.9</v>
+      </c>
+      <c r="I338" s="10">
+        <v>27.16</v>
+      </c>
+      <c r="J338" s="10">
+        <v>2127.06</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H339" s="10">
+        <v>1130.9000000000001</v>
+      </c>
+      <c r="I339" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J339" s="10">
+        <v>1165.47</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H340" s="10">
+        <v>2199</v>
+      </c>
+      <c r="I340" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J340" s="10">
+        <v>2233.5700000000002</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G341" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H341" s="10">
+        <v>2199</v>
+      </c>
+      <c r="I341" s="10">
+        <v>34.57</v>
+      </c>
+      <c r="J341" s="10">
+        <v>2233.5700000000002</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H342" s="10">
+        <v>612</v>
+      </c>
+      <c r="I342" s="10">
+        <v>26.74</v>
+      </c>
+      <c r="J342" s="10">
+        <v>638.74</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G343" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H343" s="10">
+        <v>711.9</v>
+      </c>
+      <c r="I343" s="10">
+        <v>31.69</v>
+      </c>
+      <c r="J343" s="10">
+        <v>743.59</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B344" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C326" s="2" t="s">
+      <c r="C344" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D344" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E326" s="2" t="s">
+      <c r="E344" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F326" s="2" t="s">
+      <c r="F344" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G326" s="2" t="s">
+      <c r="G344" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="H326" s="10">
+      <c r="H344" s="10">
         <v>1553.8</v>
       </c>
-      <c r="I326" s="10">
+      <c r="I344" s="10">
         <v>58.84</v>
       </c>
-      <c r="J326" s="10">
+      <c r="J344" s="10">
         <v>1612.6399999999999</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:B326" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition descending="1" ref="B1:B248"/>
+  <autoFilter ref="B1:B344" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A221:J266">
+    <sortCondition descending="1" ref="B1:B266"/>
   </sortState>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>