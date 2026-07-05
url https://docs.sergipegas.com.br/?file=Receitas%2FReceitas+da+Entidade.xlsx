--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Receitas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6ACB9E4-0816-4F96-B94B-360BB9825901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{050AA89A-C58D-467D-BD7F-7BB5B502A13C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="1545" windowWidth="29040" windowHeight="15720" xr2:uid="{FEC1DFBC-7AE7-484A-9D4A-0A0821074B9C}"/>
+    <workbookView xWindow="28680" yWindow="1455" windowWidth="29040" windowHeight="15720" xr2:uid="{FEC1DFBC-7AE7-484A-9D4A-0A0821074B9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Receita" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="9.9999999999999995E-7"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1427" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="33">
   <si>
     <t>Industrial</t>
   </si>
   <si>
     <t>Veicular</t>
   </si>
   <si>
     <t>Co-Geração</t>
   </si>
   <si>
     <t>Residencial</t>
   </si>
   <si>
     <t>Comercial</t>
   </si>
   <si>
     <t>Compressão</t>
   </si>
   <si>
     <t>Receita de Serviços - Tmov</t>
   </si>
   <si>
     <t>Segmentos</t>
   </si>
   <si>
@@ -530,10466 +530,10710 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDFE061-3F95-4018-8FEC-4D0601F3A0CB}">
-  <dimension ref="A1:H610"/>
+  <dimension ref="A1:G624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E35" sqref="E35"/>
+      <selection pane="bottomLeft" activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.453125" style="7" customWidth="1"/>
     <col min="5" max="5" width="27.453125" style="4" customWidth="1"/>
-    <col min="8" max="8" width="8.81640625" style="2"/>
-    <col min="12" max="12" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" style="2"/>
+    <col min="11" max="11" width="12.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7">
-        <v>10760657.440692641</v>
+        <v>11712850.717209071</v>
       </c>
       <c r="E2" s="4">
-        <v>8411948.5699999984</v>
+        <v>8373869.9100000011</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7">
-        <v>5310528.8109287303</v>
+        <v>5454502.6230871147</v>
       </c>
       <c r="E3" s="4">
-        <v>5221636.120000002</v>
+        <v>5848193.8800000008</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7">
-        <v>1851165.4507519568</v>
+        <v>2093642.8131619822</v>
       </c>
       <c r="E4" s="4">
-        <v>1855547.0599999994</v>
+        <v>1793536.4800000009</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="7">
-        <v>991326.48931279418</v>
+        <v>1038189.5268680339</v>
       </c>
       <c r="E5" s="4">
-        <v>1099173.2800000005</v>
+        <v>1086789.4599999993</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="7">
-        <v>28318.973721737446</v>
+        <v>29547.312899587763</v>
       </c>
       <c r="E6" s="4">
-        <v>10920.560000000001</v>
+        <v>12127.92</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="7">
-        <v>2785625.0425703684</v>
+        <v>2954007.4173663184</v>
       </c>
       <c r="E8" s="4">
-        <v>2617210.5700000003</v>
+        <v>4278569.8</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="7">
-[...3 lines deleted...]
-        <v>10028609.35</v>
+      <c r="D9" s="4">
+        <v>10466997.429734532</v>
+      </c>
+      <c r="E9" s="7">
+        <v>7743806.6199999973</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="7">
-[...3 lines deleted...]
-        <v>4577305.1800000016</v>
+      <c r="D10" s="4">
+        <v>5180448.9973313203</v>
+      </c>
+      <c r="E10" s="7">
+        <v>5098112.3600000031</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D11" s="7">
-[...3 lines deleted...]
-        <v>1492755.1099999996</v>
+      <c r="D11" s="4">
+        <v>1903508.7419144462</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1911099.1400000001</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="7">
-[...3 lines deleted...]
-        <v>824002.71000000078</v>
+      <c r="D12" s="4">
+        <v>1056779.647079702</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1118927.4300000002</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="7">
-[...3 lines deleted...]
-        <v>9631.7900000000009</v>
+      <c r="D13" s="4">
+        <v>28054.656653059501</v>
+      </c>
+      <c r="E13" s="7">
+        <v>9404.2900000000009</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="7">
-        <v>2515486.0805420084</v>
-[...2 lines deleted...]
-        <v>1040108.0300000001</v>
+        <v>2696433.2376465336</v>
+      </c>
+      <c r="E15" s="7">
+        <v>3580251.5999999996</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7">
-        <v>11298227.594617795</v>
+        <v>10760657.440692641</v>
       </c>
       <c r="E16" s="4">
-        <v>11588312.679999998</v>
+        <v>8411948.5699999984</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="7">
-        <v>5410755.1251679873</v>
+        <v>5310528.8109287303</v>
       </c>
       <c r="E17" s="4">
-        <v>5275235.6399999969</v>
+        <v>5221636.120000002</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="7">
-        <v>1794260.561574742</v>
+        <v>1851165.4507519568</v>
       </c>
       <c r="E18" s="4">
-        <v>1777647.0599999998</v>
+        <v>1855547.0599999994</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="7">
-        <v>1093643.8898174937</v>
+        <v>991326.48931279418</v>
       </c>
       <c r="E19" s="4">
-        <v>1133307.5400000007</v>
+        <v>1099173.2800000005</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="7">
-        <v>28063.184505476089</v>
+        <v>28318.973721737446</v>
       </c>
       <c r="E20" s="4">
-        <v>17768.11</v>
+        <v>10920.560000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="7">
-        <v>2779834.0623158966</v>
+        <v>2785625.0425703684</v>
       </c>
       <c r="E22" s="4">
-        <v>1157620.1499999999</v>
+        <v>2617210.5700000003</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7">
-        <v>9808330.6949083768</v>
+        <v>9764863.6135197151</v>
       </c>
       <c r="E23" s="4">
-        <v>12327994.279999997</v>
+        <v>10028609.35</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="7">
-        <v>6212142.9606441306</v>
+        <v>4796116.1163247628</v>
       </c>
       <c r="E24" s="4">
-        <v>5626039.0299999956</v>
+        <v>4577305.1800000016</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="7">
-        <v>1904189.2789989437</v>
+        <v>1695271.7742449157</v>
       </c>
       <c r="E25" s="4">
-        <v>1703134.5899999999</v>
+        <v>1492755.1099999996</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="7">
-        <v>1075664.9443054681</v>
+        <v>879461.60508984921</v>
       </c>
       <c r="E26" s="4">
-        <v>1015225.2399999993</v>
+        <v>824002.71000000078</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="7">
-        <v>27815.877152818503</v>
+        <v>24275.270234583517</v>
       </c>
       <c r="E27" s="4">
-        <v>16449.97</v>
+        <v>9631.7900000000009</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="7">
-        <v>499109.31586436025</v>
+        <v>0</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="7">
-        <v>2994722.9020270477</v>
+        <v>2515486.0805420084</v>
       </c>
       <c r="E29" s="4">
-        <v>1234266.71</v>
+        <v>1040108.0300000001</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="7">
-        <v>9636397.3260173276</v>
+        <v>11298227.594617795</v>
       </c>
       <c r="E30" s="4">
-        <v>12303687.469999999</v>
+        <v>11588312.679999998</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7">
-        <v>6357500.8145964928</v>
+        <v>5410755.1251679873</v>
       </c>
       <c r="E31" s="4">
-        <v>5292775.6899999995</v>
+        <v>5275235.6399999969</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D32" s="7">
-        <v>1974498.5163670874</v>
+        <v>1794260.561574742</v>
       </c>
       <c r="E32" s="4">
-        <v>1723963.0199999993</v>
+        <v>1777647.0599999998</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="7">
-        <v>1005916.6440106184</v>
+        <v>1093643.8898174937</v>
       </c>
       <c r="E33" s="4">
-        <v>953745.76999999979</v>
+        <v>1133307.5400000007</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="7">
-        <v>32808.39799447151</v>
+        <v>28063.184505476089</v>
       </c>
       <c r="E34" s="4">
-        <v>17182.560000000001</v>
+        <v>17768.11</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="7">
-        <v>470655.71711350692</v>
+        <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="7">
-        <v>2897028.4192951368</v>
+        <v>2779834.0623158966</v>
       </c>
       <c r="E36" s="4">
-        <v>2007314.82</v>
+        <v>1157620.1499999999</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="7">
-        <v>9944573.9982329868</v>
+        <v>9808330.6949083768</v>
       </c>
       <c r="E37" s="4">
-        <v>13083731.370000001</v>
+        <v>12327994.279999997</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="7">
-        <v>6621097.3545090398</v>
+        <v>6212142.9606441306</v>
       </c>
       <c r="E38" s="4">
-        <v>5634160.5000000009</v>
+        <v>5626039.0299999956</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="7">
-        <v>2034347.5117922882</v>
+        <v>1904189.2789989437</v>
       </c>
       <c r="E39" s="4">
-        <v>1746716.96</v>
+        <v>1703134.5899999999</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D40" s="7">
-        <v>1098623.910361845</v>
+        <v>1075664.9443054681</v>
       </c>
       <c r="E40" s="4">
-        <v>949408.71000000008</v>
+        <v>1015225.2399999993</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="7">
-        <v>25251.815832411357</v>
+        <v>27815.877152818503</v>
       </c>
       <c r="E41" s="4">
-        <v>17498.509999999998</v>
+        <v>16449.97</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="7">
-        <v>488606.71594653861</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>499109.31586436025</v>
+      </c>
+      <c r="E42" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="7">
-        <v>2447725.2198663065</v>
+        <v>2994722.9020270477</v>
       </c>
       <c r="E43" s="4">
-        <v>1200620.32</v>
+        <v>1234266.71</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="7">
-        <v>9481342.6984938215</v>
+        <v>9636397.3260173276</v>
       </c>
       <c r="E44" s="4">
-        <v>13064800.52</v>
+        <v>12303687.469999999</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7">
-        <v>5810163.2001788197</v>
+        <v>6357500.8145964928</v>
       </c>
       <c r="E45" s="4">
-        <v>5295462.6700000009</v>
+        <v>5292775.6899999995</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="7">
-        <v>2100032.4195125038</v>
+        <v>1974498.5163670874</v>
       </c>
       <c r="E46" s="4">
-        <v>1867811.0799999987</v>
+        <v>1723963.0199999993</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D47" s="7">
-        <v>1051072.7282068497</v>
+        <v>1005916.6440106184</v>
       </c>
       <c r="E47" s="4">
-        <v>962765.95999999973</v>
+        <v>953745.76999999979</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="7">
-        <v>23712.094404905441</v>
+        <v>32808.39799447151</v>
       </c>
       <c r="E48" s="4">
-        <v>26960.7</v>
+        <v>17182.560000000001</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="7">
-        <v>354092.75668050908</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>470655.71711350692</v>
+      </c>
+      <c r="E49" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D50" s="7">
-        <v>2367685.1452110969</v>
+        <v>2897028.4192951368</v>
       </c>
       <c r="E50" s="4">
-        <v>1070654.58</v>
+        <v>2007314.82</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="7">
-        <v>9293323.1848269794</v>
+        <v>9944573.9982329868</v>
       </c>
       <c r="E51" s="4">
-        <v>12474411.449999999</v>
+        <v>13083731.370000001</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="7">
-        <v>5974655.1055914611</v>
+        <v>6621097.3545090398</v>
       </c>
       <c r="E52" s="4">
-        <v>5474030.3300000019</v>
+        <v>5634160.5000000009</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="7">
-        <v>2190017.0557168806</v>
+        <v>2034347.5117922882</v>
       </c>
       <c r="E53" s="4">
-        <v>1791655.3300000005</v>
+        <v>1746716.96</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D54" s="7">
-        <v>1069761.5706070997</v>
+        <v>1098623.910361845</v>
       </c>
       <c r="E54" s="4">
-        <v>899529.92999999959</v>
+        <v>949408.71000000008</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="7">
-        <v>26726.383721886923</v>
+        <v>25251.815832411357</v>
       </c>
       <c r="E55" s="4">
-        <v>25411.260000000002</v>
+        <v>17498.509999999998</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="7">
-        <v>0</v>
+        <v>488606.71594653861</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="7">
-        <v>2160086.8634353783</v>
+        <v>2447725.2198663065</v>
       </c>
       <c r="E57" s="4">
-        <v>1195939.18</v>
+        <v>1200620.32</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7">
-        <v>10102711.241487475</v>
+        <v>9481342.6984938215</v>
       </c>
       <c r="E58" s="4">
-        <v>15585392.820000004</v>
+        <v>13064800.52</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="7">
-        <v>6383556.8207517201</v>
+        <v>5810163.2001788197</v>
       </c>
       <c r="E59" s="4">
-        <v>5787919.1500000013</v>
+        <v>5295462.6700000009</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D60" s="7">
-        <v>2156602.0897906483</v>
+        <v>2100032.4195125038</v>
       </c>
       <c r="E60" s="4">
-        <v>2168127.3800000004</v>
+        <v>1867811.0799999987</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D61" s="7">
-        <v>1127163.4954487241</v>
+        <v>1051072.7282068497</v>
       </c>
       <c r="E61" s="4">
-        <v>1185778.5499999996</v>
+        <v>962765.95999999973</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="7">
-        <v>29254.35358362308</v>
+        <v>23712.094404905441</v>
       </c>
       <c r="E62" s="4">
-        <v>28159.699999999997</v>
+        <v>26960.7</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="7">
-        <v>0</v>
+        <v>354092.75668050908</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="7">
-        <v>2129096.6060660277</v>
+        <v>2367685.1452110969</v>
       </c>
       <c r="E64" s="4">
-        <v>1243783.7200000002</v>
+        <v>1070654.58</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="7">
-        <v>13367924.920226557</v>
+        <v>9293323.1848269794</v>
       </c>
       <c r="E65" s="4">
-        <v>13249650.59</v>
+        <v>12474411.449999999</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="7">
-        <v>6214066.3431697907</v>
+        <v>5974655.1055914611</v>
       </c>
       <c r="E66" s="4">
-        <v>5917943.9200000009</v>
+        <v>5474030.3300000019</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D67" s="7">
-        <v>2034608.7123922808</v>
+        <v>2190017.0557168806</v>
       </c>
       <c r="E67" s="4">
-        <v>1805528.630000002</v>
+        <v>1791655.3300000005</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D68" s="7">
-        <v>1062786.154063642</v>
+        <v>1069761.5706070997</v>
       </c>
       <c r="E68" s="4">
-        <v>998609.57999999973</v>
+        <v>899529.92999999959</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D69" s="7">
-        <v>29929.712106686362</v>
+        <v>26726.383721886923</v>
       </c>
       <c r="E69" s="4">
-        <v>26463.510000000002</v>
+        <v>25411.260000000002</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="7">
         <v>0</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="7">
-        <v>1373041.0858237578</v>
+        <v>2160086.8634353783</v>
       </c>
       <c r="E71" s="4">
-        <v>1206646.49</v>
+        <v>1195939.18</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="7">
-        <v>13354545.550689626</v>
+        <v>10102711.241487475</v>
       </c>
       <c r="E72" s="4">
-        <v>13755954.039999999</v>
+        <v>15585392.820000004</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="7">
-        <v>6386119.4673723737</v>
+        <v>6383556.8207517201</v>
       </c>
       <c r="E73" s="4">
-        <v>6260477.0700000003</v>
+        <v>5787919.1500000013</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D74" s="7">
-        <v>2062561.2593416371</v>
+        <v>2156602.0897906483</v>
       </c>
       <c r="E74" s="4">
-        <v>1897345.6099999975</v>
+        <v>2168127.3800000004</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="7">
-        <v>1053739.2918489676</v>
+        <v>1127163.4954487241</v>
       </c>
       <c r="E75" s="4">
-        <v>1019183.76</v>
+        <v>1185778.5499999996</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="7">
-        <v>33433.555234145337</v>
+        <v>29254.35358362308</v>
       </c>
       <c r="E76" s="4">
-        <v>54152.71</v>
+        <v>28159.699999999997</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="7">
         <v>0</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="7">
-        <v>1417242.6967685218</v>
+        <v>2129096.6060660277</v>
       </c>
       <c r="E78" s="4">
-        <v>1228165.71</v>
+        <v>1243783.7200000002</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="7">
-        <v>10930758.010695204</v>
+        <v>13367924.920226557</v>
       </c>
       <c r="E79" s="4">
-        <v>10682019.359999998</v>
+        <v>13249650.59</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D80" s="7">
-        <v>6050094.3343201419</v>
+        <v>6214066.3431697907</v>
       </c>
       <c r="E80" s="4">
-        <v>5801706.9300000006</v>
+        <v>5917943.9200000009</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D81" s="7">
-        <v>1860554.196614488</v>
+        <v>2034608.7123922808</v>
       </c>
       <c r="E81" s="4">
-        <v>1795031.8600000008</v>
+        <v>1805528.630000002</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D82" s="7">
-        <v>1067175.5502392172</v>
+        <v>1062786.154063642</v>
       </c>
       <c r="E82" s="4">
-        <v>1032599.2800000004</v>
+        <v>998609.57999999973</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="7">
-        <v>31514.056225560798</v>
+        <v>29929.712106686362</v>
       </c>
       <c r="E83" s="4">
-        <v>3929.73</v>
+        <v>26463.510000000002</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="7">
         <v>0</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="7">
-        <v>1199287.6247166698</v>
+        <v>1373041.0858237578</v>
       </c>
       <c r="E85" s="4">
-        <v>1269706.6499999999</v>
+        <v>1206646.49</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D86" s="7">
-        <v>10132242.109999998</v>
+        <v>13354545.550689626</v>
       </c>
       <c r="E86" s="4">
-        <v>10132242.109999998</v>
+        <v>13755954.039999999</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="7">
-        <v>5827505.9200000009</v>
+        <v>6386119.4673723737</v>
       </c>
       <c r="E87" s="4">
-        <v>5827505.9200000009</v>
+        <v>6260477.0700000003</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D88" s="7">
-        <v>1782769.3100000015</v>
+        <v>2062561.2593416371</v>
       </c>
       <c r="E88" s="4">
-        <v>1782769.3100000015</v>
+        <v>1897345.6099999975</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D89" s="7">
-        <v>982385.5899999995</v>
+        <v>1053739.2918489676</v>
       </c>
       <c r="E89" s="4">
-        <v>982385.5899999995</v>
+        <v>1019183.76</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D90" s="7">
-        <v>25435.299999999996</v>
+        <v>33433.555234145337</v>
       </c>
       <c r="E90" s="4">
-        <v>25435.299999999996</v>
+        <v>54152.71</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="7">
         <v>0</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="7">
-        <v>1160154.06</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1417242.6967685218</v>
+      </c>
+      <c r="E92" s="4">
+        <v>1228165.71</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D93" s="7">
-        <v>11019230.234837906</v>
-[...2 lines deleted...]
-        <v>11224511.758544039</v>
+        <v>10930758.010695204</v>
+      </c>
+      <c r="E93" s="4">
+        <v>10682019.359999998</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="7">
-        <v>5691500.4965898925</v>
-[...2 lines deleted...]
-        <v>6121768.4106222037</v>
+        <v>6050094.3343201419</v>
+      </c>
+      <c r="E94" s="4">
+        <v>5801706.9300000006</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D95" s="7">
-        <v>1699546.5927925685</v>
-[...2 lines deleted...]
-        <v>1702512.2579510161</v>
+        <v>1860554.196614488</v>
+      </c>
+      <c r="E95" s="4">
+        <v>1795031.8600000008</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D96" s="7">
-        <v>942606.18888684432</v>
-[...2 lines deleted...]
-        <v>1062451.6382157765</v>
+        <v>1067175.5502392172</v>
+      </c>
+      <c r="E96" s="4">
+        <v>1032599.2800000004</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D97" s="7">
-        <v>21631.274723991941</v>
-[...2 lines deleted...]
-        <v>28423.332660427423</v>
+        <v>31514.056225560798</v>
+      </c>
+      <c r="E97" s="4">
+        <v>3929.73</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="7">
         <v>0</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="7">
-        <v>1129807.2209994378</v>
+        <v>1199287.6247166698</v>
       </c>
       <c r="E99" s="4">
-        <v>1267846.6043011008</v>
+        <v>1269706.6499999999</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A100" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D100" s="4">
-        <v>12656706.048459465</v>
+      <c r="D100" s="7">
+        <v>10132242.109999998</v>
       </c>
       <c r="E100" s="4">
-        <v>12094936.669999998</v>
+        <v>10132242.109999998</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D101" s="4">
-        <v>6131862.2348141773</v>
+      <c r="D101" s="7">
+        <v>5827505.9200000009</v>
       </c>
       <c r="E101" s="4">
-        <v>5836748.5199999996</v>
+        <v>5827505.9200000009</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D102" s="4">
-        <v>1845920.8184616566</v>
+      <c r="D102" s="7">
+        <v>1782769.3100000015</v>
       </c>
       <c r="E102" s="4">
-        <v>1791997.5299999993</v>
+        <v>1782769.3100000015</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D103" s="4">
-        <v>1159438.0723804866</v>
+      <c r="D103" s="7">
+        <v>982385.5899999995</v>
       </c>
       <c r="E103" s="4">
-        <v>1116448.1200000003</v>
+        <v>982385.5899999995</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D104" s="4">
-        <v>25113.116775477574</v>
+      <c r="D104" s="7">
+        <v>25435.299999999996</v>
       </c>
       <c r="E104" s="4">
-        <v>23857.23</v>
+        <v>25435.299999999996</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D105" s="4">
+      <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A106" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D106" s="4">
-[...3 lines deleted...]
-        <v>1511419.96</v>
+      <c r="D106" s="7">
+        <v>1160154.06</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="7">
-        <v>19608466.90856285</v>
+        <v>11019230.234837906</v>
       </c>
       <c r="E107" s="7">
-        <v>21436808.700000003</v>
+        <v>11224511.758544039</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A108" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="7">
-        <v>7303313.0921909595</v>
+        <v>5691500.4965898925</v>
       </c>
       <c r="E108" s="7">
-        <v>6367989.4299999988</v>
+        <v>6121768.4106222037</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D109" s="7">
-        <v>1853400.6741471954</v>
+        <v>1699546.5927925685</v>
       </c>
       <c r="E109" s="7">
-        <v>1776740.7300000007</v>
+        <v>1702512.2579510161</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D110" s="7">
-        <v>943812.36014067486</v>
+        <v>942606.18888684432</v>
       </c>
       <c r="E110" s="7">
-        <v>1052426</v>
+        <v>1062451.6382157765</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D111" s="7">
-        <v>34516.816190356323</v>
+        <v>21631.274723991941</v>
       </c>
       <c r="E111" s="7">
-        <v>21898.999999999996</v>
+        <v>28423.332660427423</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="7">
-        <v>499109.31586436025</v>
+        <v>0</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A113" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="7">
-        <v>815242.76095951116</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1129807.2209994378</v>
+      </c>
+      <c r="E113" s="4">
+        <v>1267846.6043011008</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A114" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D114" s="7">
-        <v>18738592.737109005</v>
+      <c r="D114" s="4">
+        <v>12656706.048459465</v>
       </c>
       <c r="E114" s="4">
-        <v>20820765.690000009</v>
+        <v>12094936.669999998</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A115" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D115" s="7">
-        <v>7000412.1541365357</v>
+      <c r="D115" s="4">
+        <v>6131862.2348141773</v>
       </c>
       <c r="E115" s="4">
-        <v>5983900.9900000021</v>
+        <v>5836748.5199999996</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A116" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D116" s="7">
-        <v>1912874.4290317043</v>
+      <c r="D116" s="4">
+        <v>1845920.8184616566</v>
       </c>
       <c r="E116" s="4">
-        <v>2035718.2500000005</v>
+        <v>1791997.5299999993</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A117" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D117" s="7">
-        <v>909219.04663204122</v>
+      <c r="D117" s="4">
+        <v>1159438.0723804866</v>
       </c>
       <c r="E117" s="4">
-        <v>1149104.179999999</v>
+        <v>1116448.1200000003</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A118" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D118" s="7">
-        <v>30036.909204826374</v>
+      <c r="D118" s="4">
+        <v>25113.116775477574</v>
       </c>
       <c r="E118" s="4">
-        <v>32852.090000000004</v>
+        <v>23857.23</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A119" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D119" s="7">
-        <v>470655.71711350692</v>
+      <c r="D119" s="4">
+        <v>0</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A120" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="7">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="D120" s="4">
+        <v>1256117.3574625824</v>
+      </c>
+      <c r="E120" s="4">
+        <v>1511419.96</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D121" s="7">
-        <v>19230253.755796269</v>
-[...2 lines deleted...]
-        <v>22055375.029999994</v>
+        <v>19608466.90856285</v>
+      </c>
+      <c r="E121" s="7">
+        <v>21436808.700000003</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D122" s="7">
-        <v>7217060.7119320529</v>
-[...2 lines deleted...]
-        <v>6230951.2100000009</v>
+        <v>7303313.0921909595</v>
+      </c>
+      <c r="E122" s="7">
+        <v>6367989.4299999988</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D123" s="7">
-        <v>1890713.3688547139</v>
-[...2 lines deleted...]
-        <v>1822307.1000000006</v>
+        <v>1853400.6741471954</v>
+      </c>
+      <c r="E123" s="7">
+        <v>1776740.7300000007</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D124" s="7">
-        <v>922074.47102700558</v>
-[...2 lines deleted...]
-        <v>1019062.7599999997</v>
+        <v>943812.36014067486</v>
+      </c>
+      <c r="E124" s="7">
+        <v>1052426</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D125" s="7">
-        <v>33953.444096256309</v>
-[...2 lines deleted...]
-        <v>25247.33</v>
+        <v>34516.816190356323</v>
+      </c>
+      <c r="E125" s="7">
+        <v>21898.999999999996</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="7">
-        <v>488606.71594653861</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>499109.31586436025</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D127" s="7">
-        <v>324661.51410901535</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>815242.76095951116</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="7">
-        <v>18263881.7302953</v>
+        <v>18738592.737109005</v>
       </c>
       <c r="E128" s="4">
-        <v>21468729.260000002</v>
+        <v>20820765.690000009</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A129" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D129" s="7">
-        <v>6844629.4000000004</v>
+        <v>7000412.1541365357</v>
       </c>
       <c r="E129" s="4">
-        <v>5913530.8600000003</v>
+        <v>5983900.9900000021</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A130" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D130" s="7">
-        <v>1992025.62</v>
+        <v>1912874.4290317043</v>
       </c>
       <c r="E130" s="4">
-        <v>1973585.1</v>
+        <v>2035718.2500000005</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A131" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D131" s="7">
-        <v>868580.22</v>
+        <v>909219.04663204122</v>
       </c>
       <c r="E131" s="4">
-        <v>1050231.75</v>
+        <v>1149104.179999999</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D132" s="7">
-        <v>28898.23</v>
+        <v>30036.909204826374</v>
       </c>
       <c r="E132" s="4">
-        <v>15683.8</v>
+        <v>32852.090000000004</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>470655.71711350692</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="7">
-        <v>341177.71</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>779824.45436003315</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="7">
-        <v>19388044.75</v>
+        <v>19230253.755796269</v>
       </c>
       <c r="E135" s="4">
-        <v>22361105.989999998</v>
+        <v>22055375.029999994</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D136" s="7">
-        <v>7116108.5499999998</v>
+        <v>7217060.7119320529</v>
       </c>
       <c r="E136" s="4">
-        <v>6123993.7300000004</v>
+        <v>6230951.2100000009</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D137" s="7">
-        <v>2123173.39</v>
+        <v>1890713.3688547139</v>
       </c>
       <c r="E137" s="4">
-        <v>1906830.07</v>
+        <v>1822307.1000000006</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D138" s="7">
-        <v>908447.78</v>
+        <v>922074.47102700558</v>
       </c>
       <c r="E138" s="4">
-        <v>993507.71</v>
+        <v>1019062.7599999997</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D139" s="7">
-        <v>30505.01</v>
+        <v>33953.444096256309</v>
       </c>
       <c r="E139" s="4">
-        <v>15417.27</v>
+        <v>25247.33</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D140" s="7">
-        <v>0</v>
+        <v>488606.71594653861</v>
       </c>
       <c r="E140" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="7">
-        <v>0</v>
+        <v>324661.51410901535</v>
       </c>
       <c r="E141" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A142" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D142" s="7">
-        <v>18960015.620000001</v>
+        <v>18263881.7302953</v>
       </c>
       <c r="E142" s="4">
-        <v>22793706.629999999</v>
+        <v>21468729.260000002</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A143" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D143" s="7">
-        <v>6708483.3499999996</v>
+        <v>6844629.4000000004</v>
       </c>
       <c r="E143" s="4">
-        <v>5816.9556599999996</v>
+        <v>5913530.8600000003</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A144" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D144" s="7">
-        <v>1955998.57</v>
+        <v>1992025.62</v>
       </c>
       <c r="E144" s="4">
-        <v>1793592.07</v>
+        <v>1973585.1</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D145" s="7">
-        <v>887143.06</v>
+        <v>868580.22</v>
       </c>
       <c r="E145" s="4">
-        <v>1003138.31</v>
+        <v>1050231.75</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A146" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D146" s="7">
-        <v>22552.71</v>
+        <v>28898.23</v>
       </c>
       <c r="E146" s="4">
-        <v>18003.099999999999</v>
+        <v>15683.8</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="7">
         <v>0</v>
       </c>
       <c r="E147" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A148" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D148" s="7">
-        <v>343814.54</v>
+        <v>341177.71</v>
       </c>
       <c r="E148" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="7">
-        <v>17433351.07</v>
+        <v>19388044.75</v>
       </c>
       <c r="E149" s="4">
-        <v>19722403.170000002</v>
+        <v>22361105.989999998</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D150" s="7">
-        <v>6519183.8499999996</v>
+        <v>7116108.5499999998</v>
       </c>
       <c r="E150" s="4">
-        <v>5905559.25</v>
+        <v>6123993.7300000004</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A151" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D151" s="7">
-        <v>1829318.77</v>
+        <v>2123173.39</v>
       </c>
       <c r="E151" s="4">
-        <v>1696988.21</v>
+        <v>1906830.07</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A152" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D152" s="7">
-        <v>838395.48</v>
+        <v>908447.78</v>
       </c>
       <c r="E152" s="4">
-        <v>897576.99</v>
+        <v>993507.71</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D153" s="4">
-        <v>26714.02</v>
+      <c r="D153" s="7">
+        <v>30505.01</v>
       </c>
       <c r="E153" s="4">
-        <v>26637.54</v>
+        <v>15417.27</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D154" s="4">
+      <c r="D154" s="7">
         <v>0</v>
       </c>
       <c r="E154" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D155" s="4">
-        <v>340437.38</v>
+      <c r="D155" s="7">
+        <v>0</v>
       </c>
       <c r="E155" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D156" s="4">
-        <v>17964851.219999999</v>
+      <c r="D156" s="7">
+        <v>18960015.620000001</v>
       </c>
       <c r="E156" s="4">
-        <v>20526786.949999999</v>
+        <v>22793706.629999999</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A157" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D157" s="4">
-        <v>6858199.0800000001</v>
+      <c r="D157" s="7">
+        <v>6708483.3499999996</v>
       </c>
       <c r="E157" s="4">
-        <v>6060549.0300000003</v>
+        <v>5816.9556599999996</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D158" s="4">
-        <v>1891974.41</v>
+      <c r="D158" s="7">
+        <v>1955998.57</v>
       </c>
       <c r="E158" s="4">
-        <v>1655686.5</v>
+        <v>1793592.07</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D159" s="4">
-        <v>869343.83</v>
+      <c r="D159" s="7">
+        <v>887143.06</v>
       </c>
       <c r="E159" s="4">
-        <v>903339.88</v>
+        <v>1003138.31</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A160" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D160" s="6">
-        <v>34700.07</v>
+      <c r="D160" s="7">
+        <v>22552.71</v>
       </c>
       <c r="E160" s="4">
-        <v>30066.9</v>
+        <v>18003.099999999999</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D161" s="4">
+      <c r="D161" s="7">
         <v>0</v>
       </c>
       <c r="E161" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D162" s="4">
-        <v>323665.84740000003</v>
+      <c r="D162" s="7">
+        <v>343814.54</v>
       </c>
       <c r="E162" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D163" s="4">
-        <v>17986678.329999998</v>
+      <c r="D163" s="7">
+        <v>17433351.07</v>
       </c>
       <c r="E163" s="4">
-        <v>18840655.760000002</v>
+        <v>19722403.170000002</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D164" s="4">
-        <v>6849804.6100000003</v>
+      <c r="D164" s="7">
+        <v>6519183.8499999996</v>
       </c>
       <c r="E164" s="4">
-        <v>5956548.8499999996</v>
+        <v>5905559.25</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D165" s="4">
-        <v>1729447.97</v>
+      <c r="D165" s="7">
+        <v>1829318.77</v>
       </c>
       <c r="E165" s="4">
-        <v>1643832</v>
+        <v>1696988.21</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D166" s="4">
-        <v>849285.61</v>
+      <c r="D166" s="7">
+        <v>838395.48</v>
       </c>
       <c r="E166" s="4">
-        <v>939310.11</v>
+        <v>897576.99</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D167" s="4">
-        <v>28099.87</v>
+        <v>26714.02</v>
       </c>
       <c r="E167" s="4">
-        <v>28639.279999999999</v>
+        <v>26637.54</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D168" s="4">
         <v>0</v>
       </c>
       <c r="E168" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="4">
-        <v>328471.11</v>
+        <v>340437.38</v>
       </c>
       <c r="E169" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D170" s="4">
-        <v>20859420.170000002</v>
+        <v>17964851.219999999</v>
       </c>
       <c r="E170" s="4">
-        <v>19918594.949999999</v>
+        <v>20526786.949999999</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D171" s="4">
-        <v>7298841.6399999997</v>
+        <v>6858199.0800000001</v>
       </c>
       <c r="E171" s="4">
-        <v>6240347.8700000001</v>
+        <v>6060549.0300000003</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D172" s="4">
-        <v>1703760.35</v>
+        <v>1891974.41</v>
       </c>
       <c r="E172" s="4">
-        <v>1614866.77</v>
+        <v>1655686.5</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D173" s="4">
-        <v>889896.52</v>
+        <v>869343.83</v>
       </c>
       <c r="E173" s="4">
-        <v>893889.58</v>
+        <v>903339.88</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D174" s="4">
-        <v>39779.599999999999</v>
+      <c r="D174" s="6">
+        <v>34700.07</v>
       </c>
       <c r="E174" s="4">
-        <v>33371.1</v>
+        <v>30066.9</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D175" s="4">
         <v>0</v>
       </c>
       <c r="E175" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="4">
-        <v>803178.09</v>
+        <v>323665.84740000003</v>
       </c>
       <c r="E176" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="4">
-        <v>20096672.370000001</v>
+        <v>17986678.329999998</v>
       </c>
       <c r="E177" s="4">
-        <v>18711090.859999999</v>
+        <v>18840655.760000002</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D178" s="4">
-        <v>9110188.7300000004</v>
+        <v>6849804.6100000003</v>
       </c>
       <c r="E178" s="4">
-        <v>5708765.2599999998</v>
+        <v>5956548.8499999996</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D179" s="4">
-        <v>1657830.61</v>
+        <v>1729447.97</v>
       </c>
       <c r="E179" s="4">
-        <v>1460592.81</v>
+        <v>1643832</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A180" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D180" s="4">
-        <v>850111.14</v>
+        <v>849285.61</v>
       </c>
       <c r="E180" s="4">
-        <v>845188.18</v>
+        <v>939310.11</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D181" s="4">
-        <v>39781.24</v>
+        <v>28099.87</v>
       </c>
       <c r="E181" s="4">
-        <v>27238.71</v>
+        <v>28639.279999999999</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D182" s="4">
         <v>0</v>
       </c>
       <c r="E182" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D183" s="4">
-        <v>751360.15</v>
+        <v>328471.11</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D184" s="4">
-        <v>21663106.649999999</v>
+        <v>20859420.170000002</v>
       </c>
       <c r="E184" s="4">
-        <v>22986791.329999998</v>
+        <v>19918594.949999999</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="4">
-        <v>10168263.970000001</v>
+        <v>7298841.6399999997</v>
       </c>
       <c r="E185" s="4">
-        <v>6317981.5300000003</v>
+        <v>6240347.8700000001</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D186" s="4">
-        <v>16425178.710000001</v>
+        <v>1703760.35</v>
       </c>
       <c r="E186" s="4">
-        <v>1664563.41</v>
+        <v>1614866.77</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D187" s="4">
-        <v>91835893.409999996</v>
+        <v>889896.52</v>
       </c>
       <c r="E187" s="4">
-        <v>1042134.86</v>
+        <v>893889.58</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D188" s="4">
-        <v>32330.54</v>
+        <v>39779.599999999999</v>
       </c>
       <c r="E188" s="4">
-        <v>29734.05</v>
+        <v>33371.1</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D189" s="4">
         <v>0</v>
       </c>
       <c r="E189" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="4">
-        <v>796016.7</v>
+        <v>803178.09</v>
       </c>
       <c r="E190" s="4">
-        <v>7125.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A191" s="1">
-        <v>2023</v>
+      <c r="A191" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D191" s="2">
-[...3 lines deleted...]
-        <v>22096080.469999999</v>
+      <c r="D191" s="4">
+        <v>20096672.370000001</v>
+      </c>
+      <c r="E191" s="4">
+        <v>18711090.859999999</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A192" s="1">
-        <v>2023</v>
+      <c r="A192" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D192" s="2">
-[...3 lines deleted...]
-        <v>7143791.5099999998</v>
+      <c r="D192" s="4">
+        <v>9110188.7300000004</v>
+      </c>
+      <c r="E192" s="4">
+        <v>5708765.2599999998</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A193" s="1">
-        <v>2023</v>
+      <c r="A193" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C193" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D193" s="4">
+        <v>1657830.61</v>
+      </c>
+      <c r="E193" s="4">
+        <v>1460592.81</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A194" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D194" s="4">
+        <v>850111.14</v>
+      </c>
+      <c r="E194" s="4">
+        <v>845188.18</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A195" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D193" s="2">
-[...32 lines deleted...]
-      </c>
       <c r="D195" s="4">
-        <v>996536.29</v>
+        <v>39781.24</v>
       </c>
       <c r="E195" s="4">
-        <v>980763.94</v>
+        <v>27238.71</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A196" s="1">
-        <v>2023</v>
+      <c r="A196" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D196" s="2">
-        <v>499109.31589999999</v>
+      <c r="D196" s="4">
+        <v>0</v>
       </c>
       <c r="E196" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A197" s="1">
-        <v>2023</v>
+      <c r="A197" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D197" s="2">
-        <v>834690.45</v>
+      <c r="D197" s="4">
+        <v>751360.15</v>
       </c>
       <c r="E197" s="4">
-        <v>425115.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A198" s="1">
-        <v>2023</v>
+      <c r="A198" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D198" s="4">
-        <v>28594036.960000001</v>
+        <v>21663106.649999999</v>
       </c>
       <c r="E198" s="4">
-        <v>20488402.899999999</v>
+        <v>22986791.329999998</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A199" s="1">
-        <v>2023</v>
+      <c r="A199" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D199" s="4">
-        <v>12017333.359999999</v>
+        <v>10168263.970000001</v>
       </c>
       <c r="E199" s="4">
-        <v>6602641.1500000004</v>
+        <v>6317981.5300000003</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A200" s="1">
-        <v>2023</v>
+      <c r="A200" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C200" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D200" s="4">
+        <v>16425178.710000001</v>
+      </c>
+      <c r="E200" s="4">
+        <v>1664563.41</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A201" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D201" s="4">
+        <v>91835893.409999996</v>
+      </c>
+      <c r="E201" s="4">
+        <v>1042134.86</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A202" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D200" s="4">
-[...32 lines deleted...]
-      </c>
       <c r="D202" s="4">
-        <v>923517.49</v>
+        <v>32330.54</v>
       </c>
       <c r="E202" s="4">
-        <v>930875.74</v>
+        <v>29734.05</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A203" s="1">
-        <v>2023</v>
+      <c r="A203" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D203" s="4">
         <v>0</v>
       </c>
       <c r="E203" s="4">
-        <v>470655.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A204" s="1">
-        <v>2023</v>
+      <c r="A204" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D204" s="4">
-        <v>776770.48</v>
+        <v>796016.7</v>
       </c>
       <c r="E204" s="4">
-        <v>807764.95</v>
+        <v>7125.58</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A205" s="1">
         <v>2023</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D205" s="4">
-[...3 lines deleted...]
-        <v>20466599.550000001</v>
+      <c r="D205" s="2">
+        <v>29646690.91</v>
+      </c>
+      <c r="E205" s="2">
+        <v>22096080.469999999</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A206" s="1">
         <v>2023</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D206" s="4">
-[...3 lines deleted...]
-        <v>6673880.1500000004</v>
+      <c r="D206" s="2">
+        <v>13018348.75</v>
+      </c>
+      <c r="E206" s="2">
+        <v>7143791.5099999998</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A207" s="1">
         <v>2023</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D207" s="4">
-        <v>22127.95</v>
+      <c r="D207" s="2">
+        <v>45083.18</v>
       </c>
       <c r="E207" s="4">
-        <v>29833.48</v>
+        <v>28427.64</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A208" s="1">
         <v>2023</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D208" s="4">
-        <v>1922856.81</v>
-[...2 lines deleted...]
-        <v>1777519.48</v>
+        <v>1839461.09</v>
+      </c>
+      <c r="E208" s="2">
+        <v>1623362.8</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A209" s="1">
         <v>2023</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D209" s="4">
-        <v>917975.96</v>
+        <v>996536.29</v>
       </c>
       <c r="E209" s="4">
-        <v>959898.61</v>
+        <v>980763.94</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A210" s="1">
         <v>2023</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D210" s="4">
-        <v>0</v>
+      <c r="D210" s="2">
+        <v>499109.31589999999</v>
       </c>
       <c r="E210" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A211" s="1">
         <v>2023</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D211" s="4">
+      <c r="D211" s="2">
         <v>834690.45</v>
       </c>
       <c r="E211" s="4">
-        <v>779962.44</v>
+        <v>425115.39</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A212" s="1">
         <v>2023</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D212" s="4">
-        <v>28415912.16</v>
+        <v>28594036.960000001</v>
       </c>
       <c r="E212" s="4">
-        <v>20411153.390000001</v>
+        <v>20488402.899999999</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A213" s="1">
         <v>2023</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D213" s="4">
-        <v>11906363.949999999</v>
+        <v>12017333.359999999</v>
       </c>
       <c r="E213" s="4">
-        <v>6471100.9500000002</v>
+        <v>6602641.1500000004</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A214" s="1">
         <v>2023</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D214" s="4">
-        <v>44104.9</v>
+        <v>437156.67</v>
       </c>
       <c r="E214" s="4">
-        <v>27723.14</v>
+        <v>31631.65</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A215" s="1">
         <v>2023</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D215" s="4">
-        <v>2059325.83</v>
+        <v>1900181.43</v>
       </c>
       <c r="E215" s="4">
-        <v>1682751.44</v>
+        <v>1674915</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A216" s="1">
         <v>2023</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D216" s="4">
-        <v>890269.5</v>
+        <v>923517.49</v>
       </c>
       <c r="E216" s="4">
-        <v>879752.8</v>
+        <v>930875.74</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A217" s="1">
         <v>2023</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D217" s="4">
         <v>0</v>
       </c>
       <c r="E217" s="4">
-        <v>0</v>
+        <v>470655.72</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A218" s="1">
         <v>2023</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D218" s="4">
+        <v>776770.48</v>
+      </c>
+      <c r="E218" s="4">
         <v>807764.95</v>
-      </c>
-[...1 lines deleted...]
-        <v>784205.31</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A219" s="1">
         <v>2023</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D219" s="4">
-        <v>28953364.379999999</v>
+        <v>29421470.32</v>
       </c>
       <c r="E219" s="4">
-        <v>22188435.699999999</v>
+        <v>20466599.550000001</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A220" s="1">
         <v>2023</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D220" s="4">
-        <v>12239113.67</v>
+        <v>12474820.73</v>
       </c>
       <c r="E220" s="4">
-        <v>6605522.8600000003</v>
+        <v>6673880.1500000004</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A221" s="1">
         <v>2023</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D221" s="4">
-        <v>47334.1</v>
+        <v>22127.95</v>
       </c>
       <c r="E221" s="4">
-        <v>28330.7</v>
+        <v>29833.48</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A222" s="1">
         <v>2023</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D222" s="4">
-        <v>2103030.9</v>
+        <v>1922856.81</v>
       </c>
       <c r="E222" s="4">
-        <v>1798389.99</v>
+        <v>1777519.48</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A223" s="1">
         <v>2023</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D223" s="4">
-        <v>47334.1</v>
+        <v>917975.96</v>
       </c>
       <c r="E223" s="4">
-        <v>915283.32</v>
+        <v>959898.61</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A224" s="1">
         <v>2023</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D224" s="4">
         <v>0</v>
       </c>
       <c r="E224" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A225" s="1">
         <v>2023</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D225" s="4">
         <v>834690.45</v>
       </c>
       <c r="E225" s="4">
-        <v>365620.41</v>
+        <v>779962.44</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A226" s="1">
         <v>2023</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D226" s="4">
-        <v>31244674.670000002</v>
+        <v>28415912.16</v>
       </c>
       <c r="E226" s="4">
-        <v>21788595.57</v>
+        <v>20411153.390000001</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A227" s="1">
         <v>2023</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D227" s="4">
-        <v>11124083.779999999</v>
+        <v>11906363.949999999</v>
       </c>
       <c r="E227" s="4">
-        <v>6657253.0999999996</v>
+        <v>6471100.9500000002</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A228" s="1">
         <v>2023</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D228" s="4">
-        <v>34880.69</v>
+        <v>44104.9</v>
       </c>
       <c r="E228" s="4">
-        <v>20955.39</v>
+        <v>27723.14</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A229" s="1">
         <v>2023</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D229" s="4">
-        <v>2028781.57</v>
+        <v>2059325.83</v>
       </c>
       <c r="E229" s="4">
-        <v>1628545.88</v>
+        <v>1682751.44</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A230" s="1">
         <v>2023</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D230" s="4">
-        <v>876914.89</v>
+        <v>890269.5</v>
       </c>
       <c r="E230" s="4">
-        <v>874484.49</v>
+        <v>879752.8</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A231" s="1">
         <v>2023</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D231" s="5">
-[...2 lines deleted...]
-      <c r="E231" s="5">
+      <c r="D231" s="4">
+        <v>0</v>
+      </c>
+      <c r="E231" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A232" s="1">
         <v>2023</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D232" s="4">
-        <v>834690.45</v>
+        <v>807764.95</v>
       </c>
       <c r="E232" s="4">
-        <v>0</v>
+        <v>784205.31</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A233" s="1">
         <v>2023</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D233" s="5">
-[...3 lines deleted...]
-        <v>20196142.609999999</v>
+      <c r="D233" s="4">
+        <v>28953364.379999999</v>
+      </c>
+      <c r="E233" s="4">
+        <v>22188435.699999999</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A234" s="1">
         <v>2023</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D234" s="5">
-[...3 lines deleted...]
-        <v>6300708.4699999997</v>
+      <c r="D234" s="4">
+        <v>12239113.67</v>
+      </c>
+      <c r="E234" s="4">
+        <v>6605522.8600000003</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A235" s="1">
         <v>2023</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D235" s="5">
-[...3 lines deleted...]
-        <v>27352.05</v>
+      <c r="D235" s="4">
+        <v>47334.1</v>
+      </c>
+      <c r="E235" s="4">
+        <v>28330.7</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A236" s="1">
         <v>2023</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D236" s="5">
-[...3 lines deleted...]
-        <v>1666269.77</v>
+      <c r="D236" s="4">
+        <v>2103030.9</v>
+      </c>
+      <c r="E236" s="4">
+        <v>1798389.99</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A237" s="1">
         <v>2023</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D237" s="5">
-[...3 lines deleted...]
-        <v>858670.65</v>
+      <c r="D237" s="4">
+        <v>47334.1</v>
+      </c>
+      <c r="E237" s="4">
+        <v>915283.32</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A238" s="1">
         <v>2023</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D238" s="5">
-[...2 lines deleted...]
-      <c r="E238" s="5">
+      <c r="D238" s="4">
+        <v>0</v>
+      </c>
+      <c r="E238" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A239" s="1">
         <v>2023</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D239" s="5">
-[...3 lines deleted...]
-        <v>7795.49</v>
+      <c r="D239" s="4">
+        <v>834690.45</v>
+      </c>
+      <c r="E239" s="4">
+        <v>365620.41</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A240" s="1">
         <v>2023</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D240" s="3">
-[...3 lines deleted...]
-        <v>19612491.02</v>
+      <c r="D240" s="4">
+        <v>31244674.670000002</v>
+      </c>
+      <c r="E240" s="4">
+        <v>21788595.57</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A241" s="1">
         <v>2023</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D241" s="3">
-[...3 lines deleted...]
-        <v>6405018.9699999997</v>
+      <c r="D241" s="4">
+        <v>11124083.779999999</v>
+      </c>
+      <c r="E241" s="4">
+        <v>6657253.0999999996</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A242" s="1">
         <v>2023</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D242" s="3">
-[...3 lines deleted...]
-        <v>35003.379999999997</v>
+      <c r="D242" s="4">
+        <v>34880.69</v>
+      </c>
+      <c r="E242" s="4">
+        <v>20955.39</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A243" s="1">
         <v>2023</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D243" s="3">
-[...3 lines deleted...]
-        <v>1642402.02</v>
+      <c r="D243" s="4">
+        <v>2028781.57</v>
+      </c>
+      <c r="E243" s="4">
+        <v>1628545.88</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A244" s="1">
         <v>2023</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D244" s="3">
-[...3 lines deleted...]
-        <v>899205.14</v>
+      <c r="D244" s="4">
+        <v>876914.89</v>
+      </c>
+      <c r="E244" s="4">
+        <v>874484.49</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A245" s="1">
         <v>2023</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D245" s="3">
-[...2 lines deleted...]
-      <c r="E245" s="3">
+      <c r="D245" s="5">
+        <v>0</v>
+      </c>
+      <c r="E245" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A246" s="1">
         <v>2023</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D246" s="3">
+      <c r="D246" s="4">
         <v>834690.45</v>
       </c>
-      <c r="E246" s="3">
-        <v>212050.98</v>
+      <c r="E246" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A247" s="1">
         <v>2023</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D247" s="3">
-[...3 lines deleted...]
-        <v>19923166.16</v>
+      <c r="D247" s="5">
+        <v>26325202.829999998</v>
+      </c>
+      <c r="E247" s="5">
+        <v>20196142.609999999</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A248" s="1">
         <v>2023</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D248" s="3">
-[...3 lines deleted...]
-        <v>6559020.25</v>
+      <c r="D248" s="5">
+        <v>10620551.050000001</v>
+      </c>
+      <c r="E248" s="5">
+        <v>6300708.4699999997</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A249" s="1">
         <v>2023</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D249" s="3">
-[...3 lines deleted...]
-        <v>28274.95</v>
+      <c r="D249" s="5">
+        <v>26369.98</v>
+      </c>
+      <c r="E249" s="5">
+        <v>27352.05</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A250" s="1">
         <v>2023</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D250" s="3">
-[...3 lines deleted...]
-        <v>1654590.74</v>
+      <c r="D250" s="5">
+        <v>1747409</v>
+      </c>
+      <c r="E250" s="5">
+        <v>1666269.77</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A251" s="1">
         <v>2023</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D251" s="3">
-[...3 lines deleted...]
-        <v>882030.15</v>
+      <c r="D251" s="5">
+        <v>717220</v>
+      </c>
+      <c r="E251" s="5">
+        <v>858670.65</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A252" s="1">
         <v>2023</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D252" s="3">
-[...2 lines deleted...]
-      <c r="E252" s="3">
+      <c r="D252" s="5">
+        <v>0</v>
+      </c>
+      <c r="E252" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A253" s="1">
         <v>2023</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D253" s="3">
-[...3 lines deleted...]
-        <v>126721.54</v>
+      <c r="D253" s="5">
+        <v>807764.95</v>
+      </c>
+      <c r="E253" s="5">
+        <v>7795.49</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A254" s="1">
         <v>2023</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D254" s="3">
-        <v>24003683.890000001</v>
+        <v>26862365.739999998</v>
       </c>
       <c r="E254" s="3">
-        <v>21137505.09</v>
+        <v>19612491.02</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A255" s="1">
         <v>2023</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D255" s="3">
-        <v>10272138.43</v>
+        <v>10910575.800000001</v>
       </c>
       <c r="E255" s="3">
-        <v>6990890.1600000001</v>
+        <v>6405018.9699999997</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A256" s="1">
         <v>2023</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D256" s="3">
-        <v>35856.03</v>
+        <v>27332.37</v>
       </c>
       <c r="E256" s="3">
-        <v>39245.620000000003</v>
+        <v>35003.379999999997</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A257" s="1">
         <v>2023</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D257" s="3">
-        <v>1653710.5</v>
+        <v>1808084.75</v>
       </c>
       <c r="E257" s="3">
-        <v>1583873.62</v>
+        <v>1642402.02</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A258" s="1">
         <v>2023</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D258" s="3">
-        <v>752611.49</v>
+        <v>772404.63</v>
       </c>
       <c r="E258" s="3">
-        <v>814217.66</v>
+        <v>899205.14</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A259" s="1">
         <v>2023</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D259" s="3">
         <v>0</v>
       </c>
       <c r="E259" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A260" s="1">
         <v>2023</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="3">
-        <v>803100.24</v>
+        <v>834690.45</v>
       </c>
       <c r="E260" s="3">
-        <v>780411.4</v>
+        <v>212050.98</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A261" s="1">
         <v>2023</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D261" s="3">
-        <v>21653214.859999999</v>
+        <v>23507284.41</v>
       </c>
       <c r="E261" s="3">
-        <v>18952952.670000002</v>
+        <v>19923166.16</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A262" s="1">
         <v>2023</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D262" s="3">
-        <v>9110188.7300000004</v>
+        <v>10260340.49</v>
       </c>
       <c r="E262" s="3">
-        <v>6232375.5999999996</v>
+        <v>6559020.25</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A263" s="1">
         <v>2023</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D263" s="3">
-        <v>33721.68</v>
+        <v>30792.42</v>
       </c>
       <c r="E263" s="3">
-        <v>29340.37</v>
+        <v>28274.95</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A264" s="1">
         <v>2023</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D264" s="3">
-        <v>1524497.34</v>
+        <v>1688706</v>
       </c>
       <c r="E264" s="3">
-        <v>1465750.15</v>
+        <v>1654590.74</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A265" s="1">
         <v>2023</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D265" s="3">
-        <v>748114.83</v>
+        <v>690504.56</v>
       </c>
       <c r="E265" s="3">
-        <v>745445.73</v>
+        <v>882030.15</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A266" s="1">
         <v>2023</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D266" s="3">
         <v>0</v>
       </c>
       <c r="E266" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A267" s="1">
         <v>2023</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D267" s="3">
-        <v>725380.86</v>
+        <v>777193.78</v>
       </c>
       <c r="E267" s="3">
-        <v>776203.05</v>
+        <v>126721.54</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A268" s="1">
         <v>2023</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D268" s="3">
-        <v>21653214.859999999</v>
+        <v>24003683.890000001</v>
       </c>
       <c r="E268" s="3">
-        <v>18952952.670000002</v>
+        <v>21137505.09</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A269" s="1">
         <v>2023</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D269" s="3">
-        <v>9110188.7300000004</v>
+        <v>10272138.43</v>
       </c>
       <c r="E269" s="3">
-        <v>6232375.5999999996</v>
+        <v>6990890.1600000001</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A270" s="1">
         <v>2023</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D270" s="3">
-        <v>33721.68</v>
+        <v>35856.03</v>
       </c>
       <c r="E270" s="3">
-        <v>29340.37</v>
+        <v>39245.620000000003</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A271" s="1">
         <v>2023</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D271" s="3">
-        <v>1524497.34</v>
+        <v>1653710.5</v>
       </c>
       <c r="E271" s="3">
-        <v>1465750.15</v>
+        <v>1583873.62</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A272" s="1">
         <v>2023</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D272" s="3">
-        <v>748114.83</v>
+        <v>752611.49</v>
       </c>
       <c r="E272" s="3">
-        <v>745445.73</v>
+        <v>814217.66</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A273" s="1">
         <v>2023</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D273" s="3">
         <v>0</v>
       </c>
       <c r="E273" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A274" s="1">
         <v>2023</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D274" s="3">
-        <v>725380.86</v>
+        <v>803100.24</v>
       </c>
       <c r="E274" s="3">
-        <v>776203.05</v>
+        <v>780411.4</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A275" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D275" s="4">
-[...3 lines deleted...]
-        <v>25061881.780000001</v>
+      <c r="D275" s="3">
+        <v>21653214.859999999</v>
+      </c>
+      <c r="E275" s="3">
+        <v>18952952.670000002</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A276" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D276" s="4">
-[...3 lines deleted...]
-        <v>8281436.9299999997</v>
+      <c r="D276" s="3">
+        <v>9110188.7300000004</v>
+      </c>
+      <c r="E276" s="3">
+        <v>6232375.5999999996</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A277" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D277" s="4">
-[...3 lines deleted...]
-        <v>44543.95</v>
+      <c r="D277" s="3">
+        <v>33721.68</v>
+      </c>
+      <c r="E277" s="3">
+        <v>29340.37</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A278" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D278" s="4">
-[...3 lines deleted...]
-        <v>1621146.92</v>
+      <c r="D278" s="3">
+        <v>1524497.34</v>
+      </c>
+      <c r="E278" s="3">
+        <v>1465750.15</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A279" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D279" s="4">
-[...3 lines deleted...]
-        <v>850203.95</v>
+      <c r="D279" s="3">
+        <v>748114.83</v>
+      </c>
+      <c r="E279" s="3">
+        <v>745445.73</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A280" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D280" s="4">
-[...2 lines deleted...]
-      <c r="E280" s="4">
+      <c r="D280" s="3">
+        <v>0</v>
+      </c>
+      <c r="E280" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A281" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D281" s="4">
-[...3 lines deleted...]
-        <v>779790.05</v>
+      <c r="D281" s="3">
+        <v>725380.86</v>
+      </c>
+      <c r="E281" s="3">
+        <v>776203.05</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A282" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D282" s="4">
-[...3 lines deleted...]
-        <v>24260754.620000001</v>
+      <c r="D282" s="3">
+        <v>21653214.859999999</v>
+      </c>
+      <c r="E282" s="3">
+        <v>18952952.670000002</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A283" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D283" s="4">
-[...3 lines deleted...]
-        <v>8002628.21</v>
+      <c r="D283" s="3">
+        <v>9110188.7300000004</v>
+      </c>
+      <c r="E283" s="3">
+        <v>6232375.5999999996</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A284" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D284" s="4">
-[...3 lines deleted...]
-        <v>17275.8</v>
+      <c r="D284" s="3">
+        <v>33721.68</v>
+      </c>
+      <c r="E284" s="3">
+        <v>29340.37</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A285" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D285" s="4">
-[...3 lines deleted...]
-        <v>1728021.41</v>
+      <c r="D285" s="3">
+        <v>1524497.34</v>
+      </c>
+      <c r="E285" s="3">
+        <v>1465750.15</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A286" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D286" s="4">
-[...3 lines deleted...]
-        <v>865060.91</v>
+      <c r="D286" s="3">
+        <v>748114.83</v>
+      </c>
+      <c r="E286" s="3">
+        <v>745445.73</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A287" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D287" s="4">
-[...2 lines deleted...]
-      <c r="E287" s="4">
+      <c r="D287" s="3">
+        <v>0</v>
+      </c>
+      <c r="E287" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A288" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D288" s="4">
-[...3 lines deleted...]
-        <v>780664.68</v>
+      <c r="D288" s="3">
+        <v>725380.86</v>
+      </c>
+      <c r="E288" s="3">
+        <v>776203.05</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A289" s="1">
         <v>2022</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D289" s="4">
-        <v>20494652.870000001</v>
+        <v>19927125.59</v>
       </c>
       <c r="E289" s="4">
-        <v>25985539.289999999</v>
+        <v>25061881.780000001</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A290" s="1">
         <v>2022</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D290" s="4">
-        <v>9172902.6199999992</v>
+        <v>9047943.3399999999</v>
       </c>
       <c r="E290" s="4">
-        <v>8952878.9499999993</v>
+        <v>8281436.9299999997</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A291" s="1">
         <v>2022</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D291" s="4">
-        <v>37905.53</v>
+        <v>38119.81</v>
       </c>
       <c r="E291" s="4">
-        <v>14591.29</v>
+        <v>44543.95</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A292" s="1">
         <v>2022</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D292" s="4">
-        <v>1560408.72</v>
+        <v>1476082.79</v>
       </c>
       <c r="E292" s="4">
-        <v>1731569.37</v>
+        <v>1621146.92</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A293" s="1">
         <v>2022</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D293" s="4">
-        <v>718969.34</v>
+        <v>785615.72</v>
       </c>
       <c r="E293" s="4">
-        <v>828019.56</v>
+        <v>850203.95</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A294" s="1">
         <v>2022</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D294" s="4">
-        <v>90213.35</v>
+        <v>600083.53</v>
       </c>
       <c r="E294" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A295" s="1">
         <v>2022</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D295" s="4">
         <v>767338.47</v>
       </c>
       <c r="E295" s="4">
-        <v>782499.14</v>
+        <v>779790.05</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A296" s="1">
         <v>2022</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D296" s="4">
-        <v>20079237.399999999</v>
+        <v>19130911.690000001</v>
       </c>
       <c r="E296" s="4">
-        <v>25469034.809999999</v>
+        <v>24260754.620000001</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A297" s="1">
         <v>2022</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D297" s="4">
-        <v>8782300.9199999999</v>
+        <v>8751087.2400000002</v>
       </c>
       <c r="E297" s="4">
-        <v>8826522.8499999996</v>
+        <v>8002628.21</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A298" s="1">
         <v>2022</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D298" s="4">
-        <v>36682.769999999997</v>
+        <v>36176.74</v>
       </c>
       <c r="E298" s="4">
-        <v>12313.42</v>
+        <v>17275.8</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A299" s="1">
         <v>2022</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D299" s="4">
-        <v>1664619.74</v>
+        <v>1501889.19</v>
       </c>
       <c r="E299" s="4">
-        <v>1851076.28</v>
+        <v>1728021.41</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A300" s="1">
         <v>2022</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D300" s="4">
-        <v>681886.28</v>
+        <v>704541.78</v>
       </c>
       <c r="E300" s="4">
-        <v>866072.22</v>
+        <v>865060.91</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A301" s="1">
         <v>2022</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D301" s="4">
-        <v>92837.34</v>
+        <v>563369.88</v>
       </c>
       <c r="E301" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A302" s="1">
         <v>2022</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D302" s="4">
         <v>742585.61</v>
       </c>
       <c r="E302" s="4">
-        <v>780891.85</v>
+        <v>780664.68</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A303" s="1">
         <v>2022</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D303" s="4">
-        <v>21097453.800000001</v>
+        <v>20494652.870000001</v>
       </c>
       <c r="E303" s="4">
-        <v>26504434.68</v>
+        <v>25985539.289999999</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A304" s="1">
         <v>2022</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D304" s="4">
-        <v>8966973.1099999994</v>
+        <v>9172902.6199999992</v>
       </c>
       <c r="E304" s="4">
-        <v>9926605.9199999999</v>
+        <v>8952878.9499999993</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A305" s="1">
         <v>2022</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D305" s="4">
-        <v>37172.559999999998</v>
+        <v>37905.53</v>
       </c>
       <c r="E305" s="4">
-        <v>11319.25</v>
+        <v>14591.29</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A306" s="1">
         <v>2022</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D306" s="4">
-        <v>1686761.86</v>
+        <v>1560408.72</v>
       </c>
       <c r="E306" s="4">
-        <v>1951244.49</v>
+        <v>1731569.37</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A307" s="1">
         <v>2022</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D307" s="4">
-        <v>662418.4</v>
+        <v>718969.34</v>
       </c>
       <c r="E307" s="4">
-        <v>907244.05</v>
+        <v>828019.56</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A308" s="1">
         <v>2022</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D308" s="4">
-        <v>105404.1</v>
+        <v>90213.35</v>
       </c>
       <c r="E308" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A309" s="1">
         <v>2022</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D309" s="4">
         <v>767338.47</v>
       </c>
       <c r="E309" s="4">
-        <v>807292.31</v>
+        <v>782499.14</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A310" s="1">
         <v>2022</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D310" s="4">
-        <v>22548368.170000002</v>
+        <v>20079237.399999999</v>
       </c>
       <c r="E310" s="4">
-        <v>26115098.91</v>
+        <v>25469034.809999999</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A311" s="1">
         <v>2022</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D311" s="4">
-        <v>9362387.25</v>
+        <v>8782300.9199999999</v>
       </c>
       <c r="E311" s="4">
-        <v>10127959.810000001</v>
+        <v>8826522.8499999996</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A312" s="1">
         <v>2022</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D312" s="4">
-        <v>39493.72</v>
+        <v>36682.769999999997</v>
       </c>
       <c r="E312" s="4">
-        <v>9915.41</v>
+        <v>12313.42</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A313" s="1">
         <v>2022</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D313" s="4">
-        <v>1711974.45</v>
+        <v>1664619.74</v>
       </c>
       <c r="E313" s="4">
-        <v>1739875.52</v>
+        <v>1851076.28</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A314" s="1">
         <v>2022</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D314" s="4">
-        <v>686794.03</v>
+        <v>681886.28</v>
       </c>
       <c r="E314" s="4">
-        <v>839719.35</v>
+        <v>866072.22</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A315" s="1">
         <v>2022</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D315" s="4">
-        <v>119909.29</v>
+        <v>92837.34</v>
       </c>
       <c r="E315" s="4">
-        <v>17.309999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A316" s="1">
         <v>2022</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D316" s="4">
-        <v>767338.47</v>
+        <v>742585.61</v>
       </c>
       <c r="E316" s="4">
-        <v>544155.13</v>
+        <v>780891.85</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A317" s="1">
         <v>2022</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D317" s="4">
-        <v>20448492.98</v>
+        <v>21097453.800000001</v>
       </c>
       <c r="E317" s="4">
-        <v>24484719.93</v>
+        <v>26504434.68</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A318" s="1">
         <v>2022</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D318" s="4">
-        <v>9056987.6199999992</v>
+        <v>8966973.1099999994</v>
       </c>
       <c r="E318" s="4">
-        <v>11137140.039999999</v>
+        <v>9926605.9199999999</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A319" s="1">
         <v>2022</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D319" s="4">
-        <v>35277.43</v>
+        <v>37172.559999999998</v>
       </c>
       <c r="E319" s="4">
-        <v>12090.4</v>
+        <v>11319.25</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A320" s="1">
         <v>2022</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D320" s="4">
-        <v>1535066.2</v>
+        <v>1686761.86</v>
       </c>
       <c r="E320" s="4">
-        <v>1782979</v>
+        <v>1951244.49</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A321" s="1">
         <v>2022</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D321" s="4">
-        <v>595823.97</v>
+        <v>662418.4</v>
       </c>
       <c r="E321" s="4">
-        <v>828428.17</v>
+        <v>907244.05</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A322" s="1">
         <v>2022</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D322" s="4">
-        <v>57181.440000000002</v>
+        <v>105404.1</v>
       </c>
       <c r="E322" s="4">
-        <v>27509.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A323" s="1">
         <v>2022</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D323" s="4">
-        <v>742585.61</v>
+        <v>767338.47</v>
       </c>
       <c r="E323" s="4">
-        <v>546835.85</v>
+        <v>807292.31</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A324" s="1">
         <v>2022</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D324" s="4">
-        <v>20419351.690000001</v>
+        <v>22548368.170000002</v>
       </c>
       <c r="E324" s="4">
-        <v>20240475.52</v>
+        <v>26115098.91</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A325" s="1">
         <v>2022</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D325" s="4">
-        <v>9277527</v>
+        <v>9362387.25</v>
       </c>
       <c r="E325" s="4">
-        <v>9983003.2599999998</v>
+        <v>10127959.810000001</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A326" s="1">
         <v>2022</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D326" s="4">
-        <v>35743.69</v>
+        <v>39493.72</v>
       </c>
       <c r="E326" s="4">
-        <v>23347.1</v>
+        <v>9915.41</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A327" s="1">
         <v>2022</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D327" s="4">
-        <v>1592646.76</v>
+        <v>1711974.45</v>
       </c>
       <c r="E327" s="4">
-        <v>1572852.45</v>
+        <v>1739875.52</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A328" s="1">
         <v>2022</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D328" s="4">
-        <v>651178.52</v>
+        <v>686794.03</v>
       </c>
       <c r="E328" s="4">
-        <v>717605.94</v>
+        <v>839719.35</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A329" s="1">
         <v>2022</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D329" s="4">
-        <v>50691.81</v>
+        <v>119909.29</v>
       </c>
       <c r="E329" s="4">
-        <v>73.39</v>
+        <v>17.309999999999999</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A330" s="1">
         <v>2022</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D330" s="4">
         <v>767338.47</v>
       </c>
       <c r="E330" s="4">
-        <v>781490.83</v>
+        <v>544155.13</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A331" s="1">
         <v>2022</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D331" s="4">
-        <v>20166944.73</v>
+        <v>20448492.98</v>
       </c>
       <c r="E331" s="4">
-        <v>18884832.09</v>
+        <v>24484719.93</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A332" s="1">
         <v>2022</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D332" s="4">
-        <v>9261265.8800000008</v>
+        <v>9056987.6199999992</v>
       </c>
       <c r="E332" s="4">
-        <v>9652605.4299999997</v>
+        <v>11137140.039999999</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A333" s="1">
         <v>2022</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D333" s="4">
-        <v>34969.35</v>
+        <v>35277.43</v>
       </c>
       <c r="E333" s="4">
-        <v>27120.7</v>
+        <v>12090.4</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A334" s="1">
         <v>2022</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D334" s="4">
-        <v>1492419.02</v>
+        <v>1535066.2</v>
       </c>
       <c r="E334" s="4">
-        <v>1361669.1200000001</v>
+        <v>1782979</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A335" s="1">
         <v>2022</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D335" s="4">
-        <v>599660.6</v>
+        <v>595823.97</v>
       </c>
       <c r="E335" s="4">
-        <v>620746.55000000005</v>
+        <v>828428.17</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A336" s="1">
         <v>2022</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D336" s="4">
-        <v>60798.6</v>
+        <v>57181.440000000002</v>
       </c>
       <c r="E336" s="4">
-        <v>58.75</v>
+        <v>27509.64</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A337" s="1">
         <v>2022</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D337" s="4">
-        <v>673735.16</v>
+        <v>742585.61</v>
       </c>
       <c r="E337" s="4">
-        <v>676097.19</v>
+        <v>546835.85</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A338" s="1">
         <v>2022</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D338" s="4">
-        <v>20630770.09</v>
+        <v>20419351.690000001</v>
       </c>
       <c r="E338" s="4">
-        <v>20951364.260000002</v>
+        <v>20240475.52</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A339" s="1">
         <v>2022</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D339" s="4">
-        <v>9551689.7599999998</v>
+        <v>9277527</v>
       </c>
       <c r="E339" s="4">
-        <v>9670432.9700000007</v>
+        <v>9983003.2599999998</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A340" s="1">
         <v>2022</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D340" s="4">
-        <v>35431.18</v>
+        <v>35743.69</v>
       </c>
       <c r="E340" s="4">
-        <v>32295.9</v>
+        <v>23347.1</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A341" s="1">
         <v>2022</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D341" s="4">
-        <v>1437735.84</v>
+        <v>1592646.76</v>
       </c>
       <c r="E341" s="4">
-        <v>1410155.38</v>
+        <v>1572852.45</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A342" s="1">
         <v>2022</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D342" s="4">
-        <v>653066.51</v>
+        <v>651178.52</v>
       </c>
       <c r="E342" s="4">
-        <v>668312.25</v>
+        <v>717605.94</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A343" s="1">
         <v>2022</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D343" s="4">
-        <v>53476.67</v>
+        <v>50691.81</v>
       </c>
       <c r="E343" s="4">
-        <v>0</v>
+        <v>73.39</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A344" s="1">
         <v>2022</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D344" s="4">
-        <v>696193</v>
+        <v>767338.47</v>
       </c>
       <c r="E344" s="4">
-        <v>679667.88</v>
+        <v>781490.83</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A345" s="1">
         <v>2022</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D345" s="4">
-        <v>18152165.309999999</v>
+        <v>20166944.73</v>
       </c>
       <c r="E345" s="4">
-        <v>17904544.489999998</v>
+        <v>18884832.09</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A346" s="1">
         <v>2022</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D346" s="4">
-        <v>8667276.1199999992</v>
+        <v>9261265.8800000008</v>
       </c>
       <c r="E346" s="4">
-        <v>8480133.8200000003</v>
+        <v>9652605.4299999997</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A347" s="1">
         <v>2022</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D347" s="4">
-        <v>31379.119999999999</v>
+        <v>34969.35</v>
       </c>
       <c r="E347" s="4">
-        <v>31539.73</v>
+        <v>27120.7</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A348" s="1">
         <v>2022</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D348" s="4">
-        <v>1318602.52</v>
+        <v>1492419.02</v>
       </c>
       <c r="E348" s="4">
-        <v>1309538.05</v>
+        <v>1361669.1200000001</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A349" s="1">
         <v>2022</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D349" s="4">
-        <v>673385.12</v>
+        <v>599660.6</v>
       </c>
       <c r="E349" s="4">
-        <v>586876.26</v>
+        <v>620746.55000000005</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A350" s="1">
         <v>2022</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D350" s="4">
-        <v>173.2</v>
+        <v>60798.6</v>
       </c>
       <c r="E350" s="4">
-        <v>10.69</v>
+        <v>58.75</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A351" s="1">
         <v>2022</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D351" s="4">
-        <v>628819.49</v>
+        <v>673735.16</v>
       </c>
       <c r="E351" s="4">
-        <v>670458.68000000005</v>
+        <v>676097.19</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A352" s="1">
         <v>2022</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D352" s="4">
-        <v>18478745.390000001</v>
+        <v>20630770.09</v>
       </c>
       <c r="E352" s="4">
-        <v>18478745.390000001</v>
+        <v>20951364.260000002</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A353" s="1">
         <v>2022</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D353" s="4">
-        <v>7999410.6600000001</v>
+        <v>9551689.7599999998</v>
       </c>
       <c r="E353" s="4">
-        <v>7999410.6600000001</v>
+        <v>9670432.9700000007</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A354" s="1">
         <v>2022</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D354" s="4">
-        <v>29252.63</v>
+        <v>35431.18</v>
       </c>
       <c r="E354" s="4">
-        <v>29252.63</v>
+        <v>32295.9</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A355" s="1">
         <v>2022</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D355" s="4">
-        <v>1259573.75</v>
+        <v>1437735.84</v>
       </c>
       <c r="E355" s="4">
-        <v>1259573.75</v>
+        <v>1410155.38</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A356" s="1">
         <v>2022</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D356" s="4">
-        <v>610189.75</v>
+        <v>653066.51</v>
       </c>
       <c r="E356" s="4">
-        <v>610189.75</v>
+        <v>668312.25</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A357" s="1">
         <v>2022</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D357" s="4">
-        <v>74.819999999999993</v>
+        <v>53476.67</v>
       </c>
       <c r="E357" s="4">
-        <v>74.819999999999993</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A358" s="1">
         <v>2022</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="4">
-        <v>622873.43000000005</v>
+        <v>696193</v>
       </c>
       <c r="E358" s="4">
-        <v>622873.43000000005</v>
+        <v>679667.88</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A359" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D359" s="4">
-        <v>10885378.65</v>
+        <v>18152165.309999999</v>
       </c>
       <c r="E359" s="4">
-        <v>20981880.57</v>
+        <v>17904544.489999998</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A360" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D360" s="4">
-        <v>5304277.09</v>
+        <v>8667276.1199999992</v>
       </c>
       <c r="E360" s="4">
-        <v>8763792.7300000004</v>
+        <v>8480133.8200000003</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A361" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D361" s="4">
-        <v>75859.34</v>
+        <v>31379.119999999999</v>
       </c>
       <c r="E361" s="4">
-        <v>24012.32</v>
+        <v>31539.73</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A362" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D362" s="4">
-        <v>1143858.6499999999</v>
+        <v>1318602.52</v>
       </c>
       <c r="E362" s="4">
-        <v>1251787.54</v>
+        <v>1309538.05</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A363" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D363" s="4">
-        <v>609695.68999999994</v>
+        <v>673385.12</v>
       </c>
       <c r="E363" s="4">
-        <v>601966.99</v>
+        <v>586876.26</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A364" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D364" s="4">
-        <v>66547.070000000007</v>
+        <v>173.2</v>
       </c>
       <c r="E364" s="4">
-        <v>23544.76</v>
+        <v>10.69</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A365" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="4">
-        <v>605729.18000000005</v>
+        <v>628819.49</v>
       </c>
       <c r="E365" s="4">
-        <v>683399.75</v>
+        <v>670458.68000000005</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A366" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D366" s="4">
-        <v>10405649.68</v>
+        <v>18478745.390000001</v>
       </c>
       <c r="E366" s="4">
-        <v>17618520.960000001</v>
+        <v>18478745.390000001</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A367" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D367" s="4">
-        <v>5098438.53</v>
+        <v>7999410.6600000001</v>
       </c>
       <c r="E367" s="4">
-        <v>7982438.1699999999</v>
+        <v>7999410.6600000001</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A368" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D368" s="4">
-        <v>73375.02</v>
+        <v>29252.63</v>
       </c>
       <c r="E368" s="4">
-        <v>30266.97</v>
+        <v>29252.63</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A369" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D369" s="4">
-        <v>1230681.45</v>
+        <v>1259573.75</v>
       </c>
       <c r="E369" s="4">
-        <v>1344499.89</v>
+        <v>1259573.75</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A370" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D370" s="4">
-        <v>514982.18</v>
+        <v>610189.75</v>
       </c>
       <c r="E370" s="4">
-        <v>615137.99</v>
+        <v>610189.75</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A371" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D371" s="4">
-        <v>57218.37</v>
+        <v>74.819999999999993</v>
       </c>
       <c r="E371" s="4">
-        <v>61495.33</v>
+        <v>74.819999999999993</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A372" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D372" s="4">
-        <v>586189.53</v>
+        <v>622873.43000000005</v>
       </c>
       <c r="E372" s="4">
-        <v>669587.84</v>
+        <v>622873.43000000005</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A373" s="1">
         <v>2021</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D373" s="4">
-        <v>11008579.050000001</v>
+        <v>10885378.65</v>
       </c>
       <c r="E373" s="4">
-        <v>15565251.17</v>
+        <v>20981880.57</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A374" s="1">
         <v>2021</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D374" s="4">
-        <v>5398880.9800000004</v>
+        <v>5304277.09</v>
       </c>
       <c r="E374" s="4">
-        <v>7800327.2800000003</v>
+        <v>8763792.7300000004</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A375" s="1">
         <v>2021</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D375" s="4">
-        <v>52404.65</v>
+        <v>75859.34</v>
       </c>
       <c r="E375" s="4">
-        <v>37124.67</v>
+        <v>24012.32</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A376" s="1">
         <v>2021</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D376" s="4">
-        <v>1324310.3600000001</v>
+        <v>1143858.6499999999</v>
       </c>
       <c r="E376" s="4">
-        <v>1300116.1599999999</v>
+        <v>1251787.54</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A377" s="1">
         <v>2021</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D377" s="4">
-        <v>549178.93999999994</v>
+        <v>609695.68999999994</v>
       </c>
       <c r="E377" s="4">
-        <v>586002.43000000005</v>
+        <v>601966.99</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A378" s="1">
         <v>2021</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D378" s="4">
-        <v>56382.55</v>
+        <v>66547.070000000007</v>
       </c>
       <c r="E378" s="4">
-        <v>57354.81</v>
+        <v>23544.76</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A379" s="1">
         <v>2021</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="4">
         <v>605729.18000000005</v>
       </c>
       <c r="E379" s="4">
-        <v>657701.09</v>
+        <v>683399.75</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A380" s="1">
         <v>2021</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D380" s="4">
-        <v>10849375.810000001</v>
+        <v>10405649.68</v>
       </c>
       <c r="E380" s="4">
-        <v>15260344.869999999</v>
+        <v>17618520.960000001</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A381" s="1">
         <v>2021</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D381" s="4">
-        <v>5248033.93</v>
+        <v>5098438.53</v>
       </c>
       <c r="E381" s="4">
-        <v>7441112.3399999999</v>
+        <v>7982438.1699999999</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A382" s="1">
         <v>2021</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D382" s="4">
-        <v>50676.01</v>
+        <v>73375.02</v>
       </c>
       <c r="E382" s="4">
-        <v>34060.660000000003</v>
+        <v>30266.97</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A383" s="1">
         <v>2021</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D383" s="4">
-        <v>1321929.72</v>
+        <v>1230681.45</v>
       </c>
       <c r="E383" s="4">
-        <v>1397401.51</v>
+        <v>1344499.89</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A384" s="1">
         <v>2021</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D384" s="4">
-        <v>516930.35</v>
+        <v>514982.18</v>
       </c>
       <c r="E384" s="4">
-        <v>607038.82999999996</v>
+        <v>615137.99</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A385" s="1">
         <v>2021</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D385" s="4">
-        <v>62589.72</v>
+        <v>57218.37</v>
       </c>
       <c r="E385" s="4">
-        <v>59438</v>
+        <v>61495.33</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A386" s="1">
         <v>2021</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D386" s="4">
         <v>586189.53</v>
       </c>
       <c r="E386" s="4">
-        <v>683166.9</v>
+        <v>669587.84</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A387" s="1">
         <v>2021</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D387" s="4">
-        <v>11329935.51</v>
+        <v>11008579.050000001</v>
       </c>
       <c r="E387" s="4">
-        <v>15487732.560000001</v>
+        <v>15565251.17</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A388" s="1">
         <v>2021</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D388" s="4">
-        <v>5501884.9400000004</v>
+        <v>5398880.9800000004</v>
       </c>
       <c r="E388" s="4">
-        <v>7227513.7300000004</v>
+        <v>7800327.2800000003</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A389" s="1">
         <v>2021</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D389" s="4">
-        <v>52324.45</v>
+        <v>52404.65</v>
       </c>
       <c r="E389" s="4">
-        <v>29988.06</v>
+        <v>37124.67</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A390" s="1">
         <v>2021</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D390" s="4">
-        <v>1387167.3</v>
+        <v>1324310.3600000001</v>
       </c>
       <c r="E390" s="4">
-        <v>1466836.01</v>
+        <v>1300116.1599999999</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A391" s="1">
         <v>2021</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D391" s="4">
-        <v>542518.11</v>
+        <v>549178.93999999994</v>
       </c>
       <c r="E391" s="4">
-        <v>615593.57999999996</v>
+        <v>586002.43000000005</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A392" s="1">
         <v>2021</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D392" s="4">
-        <v>100290.11</v>
+        <v>56382.55</v>
       </c>
       <c r="E392" s="4">
-        <v>58842.79</v>
+        <v>57354.81</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A393" s="1">
         <v>2021</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D393" s="4">
         <v>605729.18000000005</v>
       </c>
       <c r="E393" s="4">
-        <v>673976.11</v>
+        <v>657701.09</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A394" s="1">
         <v>2021</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D394" s="4">
-        <v>10685519.960000001</v>
+        <v>10849375.810000001</v>
       </c>
       <c r="E394" s="4">
-        <v>14053149.720000001</v>
+        <v>15260344.869999999</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A395" s="1">
         <v>2021</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D395" s="4">
-        <v>4565460.0599999996</v>
+        <v>5248033.93</v>
       </c>
       <c r="E395" s="4">
-        <v>6474010.0300000003</v>
+        <v>7441112.3399999999</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A396" s="1">
         <v>2021</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D396" s="4">
-        <v>50233.55</v>
+        <v>50676.01</v>
       </c>
       <c r="E396" s="4">
-        <v>30117.86</v>
+        <v>34060.660000000003</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A397" s="1">
         <v>2021</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D397" s="4">
-        <v>1262625.77</v>
+        <v>1321929.72</v>
       </c>
       <c r="E397" s="4">
-        <v>1280565.0900000001</v>
+        <v>1397401.51</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A398" s="1">
         <v>2021</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D398" s="4">
-        <v>457372.9</v>
+        <v>516930.35</v>
       </c>
       <c r="E398" s="4">
-        <v>534909.89</v>
+        <v>607038.82999999996</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A399" s="1">
         <v>2021</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D399" s="4">
-        <v>106219.64</v>
+        <v>62589.72</v>
       </c>
       <c r="E399" s="4">
-        <v>58966.27</v>
+        <v>59438</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A400" s="1">
         <v>2021</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D400" s="4">
-        <v>605729.18000000005</v>
+        <v>586189.53</v>
       </c>
       <c r="E400" s="4">
-        <v>686407.56</v>
+        <v>683166.9</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A401" s="1">
         <v>2021</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D401" s="4">
-        <v>9697573.4199999999</v>
+        <v>11329935.51</v>
       </c>
       <c r="E401" s="4">
-        <v>13485864.99</v>
+        <v>15487732.560000001</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A402" s="1">
         <v>2021</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D402" s="4">
-        <v>5107023.71</v>
+        <v>5501884.9400000004</v>
       </c>
       <c r="E402" s="4">
-        <v>5962605.3499999996</v>
+        <v>7227513.7300000004</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A403" s="1">
         <v>2021</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D403" s="4">
-        <v>48932.98</v>
+        <v>52324.45</v>
       </c>
       <c r="E403" s="4">
-        <v>20516.3</v>
+        <v>29988.06</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A404" s="1">
         <v>2021</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D404" s="4">
-        <v>1232532.9099999999</v>
+        <v>1387167.3</v>
       </c>
       <c r="E404" s="4">
-        <v>1171081.5</v>
+        <v>1466836.01</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A405" s="1">
         <v>2021</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D405" s="4">
-        <v>406285.25</v>
+        <v>542518.11</v>
       </c>
       <c r="E405" s="4">
-        <v>450891.86</v>
+        <v>615593.57999999996</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A406" s="1">
         <v>2021</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D406" s="4">
-        <v>72562.649999999994</v>
+        <v>100290.11</v>
       </c>
       <c r="E406" s="4">
-        <v>83631.289999999994</v>
+        <v>58842.79</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A407" s="1">
         <v>2021</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D407" s="4">
-        <v>586189.53</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E407" s="4">
-        <v>668813.41</v>
+        <v>673976.11</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A408" s="1">
         <v>2021</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D408" s="4">
-        <v>9898725.3900000006</v>
+        <v>10685519.960000001</v>
       </c>
       <c r="E408" s="4">
-        <v>12798884.289999999</v>
+        <v>14053149.720000001</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A409" s="1">
         <v>2021</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D409" s="4">
-        <v>5306176.95</v>
+        <v>4565460.0599999996</v>
       </c>
       <c r="E409" s="4">
-        <v>5899453.7599999998</v>
+        <v>6474010.0300000003</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A410" s="1">
         <v>2021</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D410" s="4">
-        <v>50634.36</v>
+        <v>50233.55</v>
       </c>
       <c r="E410" s="4">
-        <v>20936.84</v>
+        <v>30117.86</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A411" s="1">
         <v>2021</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D411" s="4">
-        <v>1254952.8700000001</v>
+        <v>1262625.77</v>
       </c>
       <c r="E411" s="4">
-        <v>1274782.54</v>
+        <v>1280565.0900000001</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A412" s="1">
         <v>2021</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D412" s="4">
-        <v>447839.92</v>
+        <v>457372.9</v>
       </c>
       <c r="E412" s="4">
-        <v>471026.39</v>
+        <v>534909.89</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A413" s="1">
         <v>2021</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D413" s="4">
-        <v>85590.87</v>
+        <v>106219.64</v>
       </c>
       <c r="E413" s="4">
-        <v>85134.399999999994</v>
+        <v>58966.27</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A414" s="1">
         <v>2021</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D414" s="4">
         <v>605729.18000000005</v>
       </c>
       <c r="E414" s="4">
-        <v>696631.29</v>
+        <v>686407.56</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A415" s="1">
         <v>2021</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D415" s="4">
-        <v>9604765.9299999997</v>
+        <v>9697573.4199999999</v>
       </c>
       <c r="E415" s="4">
-        <v>9260694.3399999999</v>
+        <v>13485864.99</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A416" s="1">
         <v>2021</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D416" s="4">
-        <v>5250248.68</v>
+        <v>5107023.71</v>
       </c>
       <c r="E416" s="4">
-        <v>4158953.77</v>
+        <v>5962605.3499999996</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A417" s="1">
         <v>2021</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D417" s="4">
-        <v>51590</v>
+        <v>48932.98</v>
       </c>
       <c r="E417" s="4">
-        <v>16989.830000000002</v>
+        <v>20516.3</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A418" s="1">
         <v>2021</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D418" s="4">
-        <v>1129492.51</v>
+        <v>1232532.9099999999</v>
       </c>
       <c r="E418" s="4">
-        <v>1034742.01</v>
+        <v>1171081.5</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A419" s="1">
         <v>2021</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D419" s="4">
-        <v>406432.98</v>
+        <v>406285.25</v>
       </c>
       <c r="E419" s="4">
-        <v>342463.2</v>
+        <v>450891.86</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A420" s="1">
         <v>2021</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D420" s="4">
-        <v>62007.71</v>
+        <v>72562.649999999994</v>
       </c>
       <c r="E420" s="4">
-        <v>56037.94</v>
+        <v>83631.289999999994</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A421" s="1">
         <v>2021</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D421" s="4">
-        <v>513921.23</v>
+        <v>586189.53</v>
       </c>
       <c r="E421" s="4">
-        <v>515262.84</v>
+        <v>668813.41</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A422" s="1">
         <v>2021</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D422" s="4">
-        <v>10007999.890000001</v>
+        <v>9898725.3900000006</v>
       </c>
       <c r="E422" s="4">
-        <v>9774118.5299999993</v>
+        <v>12798884.289999999</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A423" s="1">
         <v>2021</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D423" s="4">
-        <v>5425568.6799999997</v>
+        <v>5306176.95</v>
       </c>
       <c r="E423" s="4">
-        <v>4256835.62</v>
+        <v>5899453.7599999998</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A424" s="1">
         <v>2021</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D424" s="4">
-        <v>29029.82</v>
+        <v>50634.36</v>
       </c>
       <c r="E424" s="4">
-        <v>19983.509999999998</v>
+        <v>20936.84</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A425" s="1">
         <v>2021</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D425" s="4">
-        <v>1207286.8</v>
+        <v>1254952.8700000001</v>
       </c>
       <c r="E425" s="4">
-        <v>1081603.01</v>
+        <v>1274782.54</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A426" s="1">
         <v>2021</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D426" s="4">
-        <v>426705.63</v>
+        <v>447839.92</v>
       </c>
       <c r="E426" s="4">
-        <v>400191.35</v>
+        <v>471026.39</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A427" s="1">
         <v>2021</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D427" s="4">
-        <v>102502.49</v>
+        <v>85590.87</v>
       </c>
       <c r="E427" s="4">
-        <v>57173.56</v>
+        <v>85134.399999999994</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A428" s="1">
         <v>2021</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D428" s="4">
-        <v>531051.93999999994</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E428" s="4">
-        <v>624105.31999999995</v>
+        <v>696631.29</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A429" s="1">
         <v>2021</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D429" s="4">
-        <v>8872851.0800000001</v>
+        <v>9604765.9299999997</v>
       </c>
       <c r="E429" s="4">
-        <v>9046154.1799999997</v>
+        <v>9260694.3399999999</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A430" s="1">
         <v>2021</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D430" s="4">
-        <v>4885976.1100000003</v>
+        <v>5250248.68</v>
       </c>
       <c r="E430" s="4">
-        <v>4035464.85</v>
+        <v>4158953.77</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A431" s="1">
         <v>2021</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D431" s="4">
-        <v>26983.02</v>
+        <v>51590</v>
       </c>
       <c r="E431" s="4">
-        <v>12772.16</v>
+        <v>16989.830000000002</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A432" s="1">
         <v>2021</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D432" s="4">
-        <v>1003352.55</v>
+        <v>1129492.51</v>
       </c>
       <c r="E432" s="4">
-        <v>927766.81</v>
+        <v>1034742.01</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A433" s="1">
         <v>2021</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D433" s="4">
-        <v>442621.57</v>
+        <v>406432.98</v>
       </c>
       <c r="E433" s="4">
-        <v>403097.03</v>
+        <v>342463.2</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A434" s="1">
         <v>2021</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D434" s="4">
-        <v>56809.07</v>
+        <v>62007.71</v>
       </c>
       <c r="E434" s="4">
-        <v>55384.25</v>
+        <v>56037.94</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A435" s="1">
         <v>2021</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D435" s="4">
-        <v>478829.39</v>
+        <v>513921.23</v>
       </c>
       <c r="E435" s="4">
-        <v>602567.21</v>
+        <v>515262.84</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A436" s="1">
         <v>2021</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D436" s="4">
-        <v>9467789.7899999991</v>
+        <v>10007999.890000001</v>
       </c>
       <c r="E436" s="4">
-        <v>10635256.83</v>
+        <v>9774118.5299999993</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A437" s="1">
         <v>2021</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D437" s="4">
-        <v>5162584.1900000004</v>
+        <v>5425568.6799999997</v>
       </c>
       <c r="E437" s="4">
-        <v>4237676.4800000004</v>
+        <v>4256835.62</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A438" s="1">
         <v>2021</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D438" s="4">
-        <v>26831.61</v>
+        <v>29029.82</v>
       </c>
       <c r="E438" s="4">
-        <v>18883.86</v>
+        <v>19983.509999999998</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A439" s="1">
         <v>2021</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D439" s="4">
-        <v>1105908.1399999999</v>
+        <v>1207286.8</v>
       </c>
       <c r="E439" s="4">
-        <v>1084976.75</v>
+        <v>1081603.01</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A440" s="1">
         <v>2021</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D440" s="4">
-        <v>452785.65</v>
+        <v>426705.63</v>
       </c>
       <c r="E440" s="4">
-        <v>483849.86</v>
+        <v>400191.35</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A441" s="1">
         <v>2021</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D441" s="4">
-        <v>71124.38</v>
+        <v>102502.49</v>
       </c>
       <c r="E441" s="4">
-        <v>57631.35</v>
+        <v>57173.56</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A442" s="1">
         <v>2021</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D442" s="4">
-        <v>512911.74</v>
+        <v>531051.93999999994</v>
       </c>
       <c r="E442" s="4">
-        <v>0</v>
+        <v>624105.31999999995</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A443" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D443" s="4">
-        <v>11624534.91</v>
+        <v>8872851.0800000001</v>
       </c>
       <c r="E443" s="4">
-        <v>10501809.41</v>
+        <v>9046154.1799999997</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A444" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D444" s="4">
-        <v>5921719.6500000004</v>
+        <v>4885976.1100000003</v>
       </c>
       <c r="E444" s="4">
-        <v>4676011.17</v>
+        <v>4035464.85</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A445" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D445" s="4">
-        <v>23990.27</v>
+        <v>26983.02</v>
       </c>
       <c r="E445" s="4">
-        <v>11760.94</v>
+        <v>12772.16</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A446" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D446" s="4">
-        <v>1015907.35</v>
+        <v>1003352.55</v>
       </c>
       <c r="E446" s="4">
-        <v>867483.7</v>
+        <v>927766.81</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A447" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D447" s="4">
-        <v>464900.15</v>
+        <v>442621.57</v>
       </c>
       <c r="E447" s="4">
-        <v>386264.05</v>
+        <v>403097.03</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A448" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D448" s="4">
-        <v>128565.6</v>
+        <v>56809.07</v>
       </c>
       <c r="E448" s="4">
-        <v>68307.679999999993</v>
+        <v>55384.25</v>
       </c>
     </row>
     <row r="449" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A449" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D449" s="4">
-        <v>0</v>
+        <v>478829.39</v>
       </c>
       <c r="E449" s="4">
-        <v>0</v>
+        <v>602567.21</v>
       </c>
     </row>
     <row r="450" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A450" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D450" s="4">
-        <v>11318300.83</v>
+        <v>9467789.7899999991</v>
       </c>
       <c r="E450" s="4">
-        <v>9691562.8100000005</v>
+        <v>10635256.83</v>
       </c>
     </row>
     <row r="451" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A451" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D451" s="4">
-        <v>5904760.3099999996</v>
+        <v>5162584.1900000004</v>
       </c>
       <c r="E451" s="4">
-        <v>4350060.82</v>
+        <v>4237676.4800000004</v>
       </c>
     </row>
     <row r="452" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A452" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D452" s="4">
-        <v>23174.22</v>
+        <v>26831.61</v>
       </c>
       <c r="E452" s="4">
-        <v>13852.64</v>
+        <v>18883.86</v>
       </c>
     </row>
     <row r="453" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A453" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D453" s="4">
-        <v>959697.12</v>
+        <v>1105908.1399999999</v>
       </c>
       <c r="E453" s="4">
-        <v>1032229.01</v>
+        <v>1084976.75</v>
       </c>
     </row>
     <row r="454" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A454" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D454" s="4">
-        <v>423111.1</v>
+        <v>452785.65</v>
       </c>
       <c r="E454" s="4">
-        <v>419860.09</v>
+        <v>483849.86</v>
       </c>
     </row>
     <row r="455" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A455" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D455" s="4">
-        <v>128570.3</v>
+        <v>71124.38</v>
       </c>
       <c r="E455" s="4">
-        <v>59715.95</v>
+        <v>57631.35</v>
       </c>
     </row>
     <row r="456" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A456" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D456" s="4">
-        <v>0</v>
+        <v>512911.74</v>
       </c>
       <c r="E456" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A457" s="1">
         <v>2020</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D457" s="4">
-        <v>11660931.41</v>
+        <v>11624534.91</v>
       </c>
       <c r="E457" s="4">
-        <v>7957950.6900000004</v>
+        <v>10501809.41</v>
       </c>
     </row>
     <row r="458" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A458" s="1">
         <v>2020</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D458" s="4">
-        <v>6117859.8799999999</v>
+        <v>5921719.6500000004</v>
       </c>
       <c r="E458" s="4">
-        <v>3541842.17</v>
+        <v>4676011.17</v>
       </c>
     </row>
     <row r="459" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A459" s="1">
         <v>2020</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D459" s="4">
-        <v>23901.66</v>
+        <v>23990.27</v>
       </c>
       <c r="E459" s="4">
-        <v>14211.28</v>
+        <v>11760.94</v>
       </c>
     </row>
     <row r="460" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A460" s="1">
         <v>2020</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D460" s="4">
-        <v>1021839.56</v>
+        <v>1015907.35</v>
       </c>
       <c r="E460" s="4">
-        <v>858622.28</v>
+        <v>867483.7</v>
       </c>
     </row>
     <row r="461" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A461" s="1">
         <v>2020</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D461" s="4">
-        <v>485291.61</v>
+        <v>464900.15</v>
       </c>
       <c r="E461" s="4">
-        <v>317364.93</v>
+        <v>386264.05</v>
       </c>
     </row>
     <row r="462" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A462" s="1">
         <v>2020</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D462" s="4">
-        <v>140269.01</v>
+        <v>128565.6</v>
       </c>
       <c r="E462" s="4">
-        <v>51038.42</v>
+        <v>68307.679999999993</v>
       </c>
     </row>
     <row r="463" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A463" s="1">
         <v>2020</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D463" s="4">
         <v>0</v>
       </c>
       <c r="E463" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A464" s="1">
         <v>2020</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D464" s="4">
-        <v>11439334.869999999</v>
+        <v>11318300.83</v>
       </c>
       <c r="E464" s="4">
-        <v>7422313.9900000002</v>
+        <v>9691562.8100000005</v>
       </c>
     </row>
     <row r="465" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A465" s="1">
         <v>2020</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D465" s="4">
-        <v>5735914.6100000003</v>
+        <v>5904760.3099999996</v>
       </c>
       <c r="E465" s="4">
-        <v>3231969.99</v>
+        <v>4350060.82</v>
       </c>
     </row>
     <row r="466" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A466" s="1">
         <v>2020</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D466" s="4">
-        <v>23088.47</v>
+        <v>23174.22</v>
       </c>
       <c r="E466" s="4">
-        <v>10687.89</v>
+        <v>13852.64</v>
       </c>
     </row>
     <row r="467" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A467" s="1">
         <v>2020</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D467" s="4">
-        <v>1040937.7</v>
+        <v>959697.12</v>
       </c>
       <c r="E467" s="4">
-        <v>1035196.61</v>
+        <v>1032229.01</v>
       </c>
     </row>
     <row r="468" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A468" s="1">
         <v>2020</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D468" s="4">
-        <v>444258.14</v>
+        <v>423111.1</v>
       </c>
       <c r="E468" s="4">
-        <v>301032.88</v>
+        <v>419860.09</v>
       </c>
     </row>
     <row r="469" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A469" s="1">
         <v>2020</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D469" s="4">
-        <v>138672.09</v>
+        <v>128570.3</v>
       </c>
       <c r="E469" s="4">
-        <v>41423.9</v>
+        <v>59715.95</v>
       </c>
     </row>
     <row r="470" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A470" s="1">
         <v>2020</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D470" s="4">
         <v>0</v>
       </c>
       <c r="E470" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A471" s="1">
         <v>2020</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D471" s="4">
-        <v>9411689.4900000002</v>
+        <v>11660931.41</v>
       </c>
       <c r="E471" s="4">
-        <v>7663152.8899999997</v>
+        <v>7957950.6900000004</v>
       </c>
     </row>
     <row r="472" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A472" s="1">
         <v>2020</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D472" s="4">
-        <v>5787091.2000000002</v>
+        <v>6117859.8799999999</v>
       </c>
       <c r="E472" s="4">
-        <v>3104429.23</v>
+        <v>3541842.17</v>
       </c>
     </row>
     <row r="473" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A473" s="1">
         <v>2020</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D473" s="4">
-        <v>23813.05</v>
+        <v>23901.66</v>
       </c>
       <c r="E473" s="4">
-        <v>5210.16</v>
+        <v>14211.28</v>
       </c>
     </row>
     <row r="474" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A474" s="1">
         <v>2020</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D474" s="4">
-        <v>1031421.72</v>
+        <v>1021839.56</v>
       </c>
       <c r="E474" s="4">
-        <v>964548.13</v>
+        <v>858622.28</v>
       </c>
     </row>
     <row r="475" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A475" s="1">
         <v>2020</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D475" s="4">
-        <v>512059.86</v>
+        <v>485291.61</v>
       </c>
       <c r="E475" s="4">
-        <v>213201.36</v>
+        <v>317364.93</v>
       </c>
     </row>
     <row r="476" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A476" s="1">
         <v>2020</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D476" s="4">
-        <v>149862.53</v>
+        <v>140269.01</v>
       </c>
       <c r="E476" s="4">
-        <v>38138.25</v>
+        <v>51038.42</v>
       </c>
     </row>
     <row r="477" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A477" s="1">
         <v>2020</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D477" s="4">
         <v>0</v>
       </c>
       <c r="E477" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A478" s="1">
         <v>2020</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D478" s="4">
-        <v>8781794.4600000009</v>
+        <v>11439334.869999999</v>
       </c>
       <c r="E478" s="4">
-        <v>9103152.1600000001</v>
+        <v>7422313.9900000002</v>
       </c>
     </row>
     <row r="479" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A479" s="1">
         <v>2020</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D479" s="4">
-        <v>5683494.5499999998</v>
+        <v>5735914.6100000003</v>
       </c>
       <c r="E479" s="4">
-        <v>3560058.96</v>
+        <v>3231969.99</v>
       </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A480" s="1">
         <v>2020</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D480" s="4">
-        <v>22869.1</v>
+        <v>23088.47</v>
       </c>
       <c r="E480" s="4">
-        <v>6449.91</v>
+        <v>10687.89</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A481" s="1">
         <v>2020</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D481" s="4">
-        <v>962799.54</v>
+        <v>1040937.7</v>
       </c>
       <c r="E481" s="4">
-        <v>1083821.31</v>
+        <v>1035196.61</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A482" s="1">
         <v>2020</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D482" s="4">
-        <v>485668.59</v>
+        <v>444258.14</v>
       </c>
       <c r="E482" s="4">
-        <v>251880.93</v>
+        <v>301032.88</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A483" s="1">
         <v>2020</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D483" s="4">
-        <v>141225.91</v>
+        <v>138672.09</v>
       </c>
       <c r="E483" s="4">
-        <v>52147.69</v>
+        <v>41423.9</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A484" s="1">
         <v>2020</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D484" s="4">
         <v>0</v>
       </c>
       <c r="E484" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A485" s="1">
         <v>2020</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D485" s="4">
-        <v>8569689.7400000002</v>
+        <v>9411689.4900000002</v>
       </c>
       <c r="E485" s="4">
-        <v>7869142.3499999996</v>
+        <v>7663152.8899999997</v>
       </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A486" s="1">
         <v>2020</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D486" s="4">
-        <v>5495641.2599999998</v>
+        <v>5787091.2000000002</v>
       </c>
       <c r="E486" s="4">
-        <v>3207653.4</v>
+        <v>3104429.23</v>
       </c>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A487" s="1">
         <v>2020</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D487" s="4">
-        <v>22461.31</v>
+        <v>23813.05</v>
       </c>
       <c r="E487" s="4">
-        <v>7457.83</v>
+        <v>5210.16</v>
       </c>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A488" s="1">
         <v>2020</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D488" s="4">
-        <v>901690.16</v>
+        <v>1031421.72</v>
       </c>
       <c r="E488" s="4">
-        <v>1029498.42</v>
+        <v>964548.13</v>
       </c>
     </row>
     <row r="489" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A489" s="1">
         <v>2020</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D489" s="4">
-        <v>425812.58</v>
+        <v>512059.86</v>
       </c>
       <c r="E489" s="4">
-        <v>244763.66</v>
+        <v>213201.36</v>
       </c>
     </row>
     <row r="490" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A490" s="1">
         <v>2020</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D490" s="4">
-        <v>137746.82999999999</v>
+        <v>149862.53</v>
       </c>
       <c r="E490" s="4">
-        <v>46824.94</v>
+        <v>38138.25</v>
       </c>
     </row>
     <row r="491" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A491" s="1">
         <v>2020</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D491" s="4">
         <v>0</v>
       </c>
       <c r="E491" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A492" s="1">
         <v>2020</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D492" s="4">
-        <v>8659578.0800000001</v>
+        <v>8781794.4600000009</v>
       </c>
       <c r="E492" s="4">
-        <v>7322091.7599999998</v>
+        <v>9103152.1600000001</v>
       </c>
     </row>
     <row r="493" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A493" s="1">
         <v>2020</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D493" s="4">
-        <v>5855095.5099999998</v>
+        <v>5683494.5499999998</v>
       </c>
       <c r="E493" s="4">
-        <v>3037435.64</v>
+        <v>3560058.96</v>
       </c>
     </row>
     <row r="494" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A494" s="1">
         <v>2020</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D494" s="4">
-        <v>23974.639999999999</v>
+        <v>22869.1</v>
       </c>
       <c r="E494" s="4">
-        <v>7000.64</v>
+        <v>6449.91</v>
       </c>
     </row>
     <row r="495" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A495" s="1">
         <v>2020</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D495" s="4">
-        <v>949252.69</v>
+        <v>962799.54</v>
       </c>
       <c r="E495" s="4">
-        <v>968605.79</v>
+        <v>1083821.31</v>
       </c>
     </row>
     <row r="496" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A496" s="1">
         <v>2020</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D496" s="4">
-        <v>464624.06</v>
+        <v>485668.59</v>
       </c>
       <c r="E496" s="4">
-        <v>251857.57</v>
+        <v>251880.93</v>
       </c>
     </row>
     <row r="497" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A497" s="1">
         <v>2020</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D497" s="4">
-        <v>129651.01</v>
+        <v>141225.91</v>
       </c>
       <c r="E497" s="4">
-        <v>52411.4</v>
+        <v>52147.69</v>
       </c>
     </row>
     <row r="498" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A498" s="1">
         <v>2020</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D498" s="4">
         <v>0</v>
       </c>
       <c r="E498" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A499" s="1">
         <v>2020</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D499" s="4">
-        <v>7826885.0999999996</v>
+        <v>8569689.7400000002</v>
       </c>
       <c r="E499" s="4">
-        <v>7407847.96</v>
+        <v>7869142.3499999996</v>
       </c>
     </row>
     <row r="500" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A500" s="1">
         <v>2020</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D500" s="4">
-        <v>5572910.7199999997</v>
+        <v>5495641.2599999998</v>
       </c>
       <c r="E500" s="4">
-        <v>3027371.99</v>
+        <v>3207653.4</v>
       </c>
     </row>
     <row r="501" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A501" s="1">
         <v>2020</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D501" s="4">
-        <v>24421.78</v>
+        <v>22461.31</v>
       </c>
       <c r="E501" s="4">
-        <v>9349.58</v>
+        <v>7457.83</v>
       </c>
     </row>
     <row r="502" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A502" s="1">
         <v>2020</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D502" s="4">
-        <v>879025.77</v>
+        <v>901690.16</v>
       </c>
       <c r="E502" s="4">
-        <v>1020999.85</v>
+        <v>1029498.42</v>
       </c>
     </row>
     <row r="503" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A503" s="1">
         <v>2020</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D503" s="4">
-        <v>429195.55</v>
+        <v>425812.58</v>
       </c>
       <c r="E503" s="4">
-        <v>265846.43</v>
+        <v>244763.66</v>
       </c>
     </row>
     <row r="504" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A504" s="1">
         <v>2020</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D504" s="4">
-        <v>127758.69</v>
+        <v>137746.82999999999</v>
       </c>
       <c r="E504" s="4">
-        <v>49175.37</v>
+        <v>46824.94</v>
       </c>
     </row>
     <row r="505" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A505" s="1">
         <v>2020</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D505" s="4">
         <v>0</v>
       </c>
       <c r="E505" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A506" s="1">
         <v>2020</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D506" s="4">
-        <v>7788036.2400000002</v>
+        <v>8659578.0800000001</v>
       </c>
       <c r="E506" s="4">
-        <v>8479969.9700000007</v>
+        <v>7322091.7599999998</v>
       </c>
     </row>
     <row r="507" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A507" s="1">
         <v>2020</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D507" s="4">
-        <v>5760002.29</v>
+        <v>5855095.5099999998</v>
       </c>
       <c r="E507" s="4">
-        <v>4145559.05</v>
+        <v>3037435.64</v>
       </c>
     </row>
     <row r="508" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A508" s="1">
         <v>2020</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D508" s="4">
-        <v>26447.79</v>
+        <v>23974.639999999999</v>
       </c>
       <c r="E508" s="4">
-        <v>16696.009999999998</v>
+        <v>7000.64</v>
       </c>
     </row>
     <row r="509" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A509" s="1">
         <v>2020</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D509" s="4">
-        <v>814200.42</v>
+        <v>949252.69</v>
       </c>
       <c r="E509" s="4">
-        <v>925490.89</v>
+        <v>968605.79</v>
       </c>
     </row>
     <row r="510" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A510" s="1">
         <v>2020</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D510" s="4">
-        <v>407723.06</v>
+        <v>464624.06</v>
       </c>
       <c r="E510" s="4">
-        <v>354174.68</v>
+        <v>251857.57</v>
       </c>
     </row>
     <row r="511" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A511" s="1">
         <v>2020</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D511" s="4">
-        <v>121504.49</v>
+        <v>129651.01</v>
       </c>
       <c r="E511" s="4">
-        <v>66929.52</v>
+        <v>52411.4</v>
       </c>
     </row>
     <row r="512" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A512" s="1">
         <v>2020</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D512" s="4">
         <v>0</v>
       </c>
       <c r="E512" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A513" s="1">
         <v>2020</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D513" s="4">
-        <v>7582162.0899999999</v>
+        <v>7826885.0999999996</v>
       </c>
       <c r="E513" s="4">
-        <v>8088811.4100000001</v>
+        <v>7407847.96</v>
       </c>
     </row>
     <row r="514" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A514" s="1">
         <v>2020</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D514" s="4">
-        <v>5438438.5700000003</v>
+        <v>5572910.7199999997</v>
       </c>
       <c r="E514" s="4">
-        <v>5224301.6900000004</v>
+        <v>3027371.99</v>
       </c>
     </row>
     <row r="515" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A515" s="1">
         <v>2020</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D515" s="4">
-        <v>25620.23</v>
+        <v>24421.78</v>
       </c>
       <c r="E515" s="4">
-        <v>16201.06</v>
+        <v>9349.58</v>
       </c>
     </row>
     <row r="516" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A516" s="1">
         <v>2020</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D516" s="4">
-        <v>942029.23</v>
+        <v>879025.77</v>
       </c>
       <c r="E516" s="4">
-        <v>782815.17</v>
+        <v>1020999.85</v>
       </c>
     </row>
     <row r="517" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A517" s="1">
         <v>2020</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D517" s="4">
-        <v>467107.29</v>
+        <v>429195.55</v>
       </c>
       <c r="E517" s="4">
-        <v>409723.81</v>
+        <v>265846.43</v>
       </c>
     </row>
     <row r="518" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A518" s="1">
         <v>2020</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D518" s="4">
-        <v>119882.41</v>
+        <v>127758.69</v>
       </c>
       <c r="E518" s="4">
-        <v>75889.69</v>
+        <v>49175.37</v>
       </c>
     </row>
     <row r="519" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A519" s="1">
         <v>2020</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D519" s="4">
         <v>0</v>
       </c>
       <c r="E519" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A520" s="1">
         <v>2020</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D520" s="4">
-        <v>8104110.1500000004</v>
+        <v>7788036.2400000002</v>
       </c>
       <c r="E520" s="4">
-        <v>9134559.3900000006</v>
+        <v>8479969.9700000007</v>
       </c>
     </row>
     <row r="521" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A521" s="1">
         <v>2020</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D521" s="4">
-        <v>5824399.96</v>
+        <v>5760002.29</v>
       </c>
       <c r="E521" s="4">
-        <v>5864490.3899999997</v>
+        <v>4145559.05</v>
       </c>
     </row>
     <row r="522" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A522" s="1">
         <v>2020</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D522" s="4">
-        <v>24839.29</v>
+        <v>26447.79</v>
       </c>
       <c r="E522" s="4">
-        <v>12363.97</v>
+        <v>16696.009999999998</v>
       </c>
     </row>
     <row r="523" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A523" s="1">
         <v>2020</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D523" s="4">
-        <v>835191.57</v>
+        <v>814200.42</v>
       </c>
       <c r="E523" s="4">
-        <v>660111.34</v>
+        <v>925490.89</v>
       </c>
     </row>
     <row r="524" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A524" s="1">
         <v>2020</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D524" s="4">
-        <v>456373.73</v>
+        <v>407723.06</v>
       </c>
       <c r="E524" s="4">
-        <v>371092.02</v>
+        <v>354174.68</v>
       </c>
     </row>
     <row r="525" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A525" s="1">
         <v>2020</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D525" s="4">
-        <v>125266.2</v>
+        <v>121504.49</v>
       </c>
       <c r="E525" s="4">
-        <v>80473.789999999994</v>
+        <v>66929.52</v>
       </c>
     </row>
     <row r="526" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A526" s="1">
         <v>2020</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D526" s="4">
         <v>0</v>
       </c>
       <c r="E526" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A527" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D527" s="4">
-        <v>14405636.48</v>
+        <v>7582162.0899999999</v>
       </c>
       <c r="E527" s="4">
-        <v>9424617.1400000006</v>
+        <v>8088811.4100000001</v>
       </c>
     </row>
     <row r="528" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A528" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D528" s="4">
-        <v>7369205.0899999999</v>
+        <v>5438438.5700000003</v>
       </c>
       <c r="E528" s="4">
-        <v>6275588.6500000004</v>
+        <v>5224301.6900000004</v>
       </c>
     </row>
     <row r="529" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A529" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D529" s="4">
-        <v>118021.09</v>
+        <v>25620.23</v>
       </c>
       <c r="E529" s="4">
-        <v>23461.52</v>
+        <v>16201.06</v>
       </c>
     </row>
     <row r="530" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A530" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D530" s="4">
-        <v>956823.17</v>
+        <v>942029.23</v>
       </c>
       <c r="E530" s="4">
-        <v>1120300.01</v>
+        <v>782815.17</v>
       </c>
     </row>
     <row r="531" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A531" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D531" s="4">
-        <v>464337.79</v>
+        <v>467107.29</v>
       </c>
       <c r="E531" s="4">
-        <v>674837.73</v>
+        <v>409723.81</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A532" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D532" s="4">
-        <v>143540.59</v>
+        <v>119882.41</v>
       </c>
       <c r="E532" s="4">
-        <v>89825.61</v>
+        <v>75889.69</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A533" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D533" s="4">
-        <v>4997.2</v>
+        <v>0</v>
       </c>
       <c r="E533" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A534" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D534" s="4">
-        <v>13868807.77</v>
+        <v>8104110.1500000004</v>
       </c>
       <c r="E534" s="4">
-        <v>9172712.6300000008</v>
+        <v>9134559.3900000006</v>
       </c>
     </row>
     <row r="535" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A535" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D535" s="4">
-        <v>7126706.1100000003</v>
+        <v>5824399.96</v>
       </c>
       <c r="E535" s="4">
-        <v>5879904.8200000003</v>
+        <v>5864490.3899999997</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A536" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D536" s="4">
-        <v>118034.15</v>
+        <v>24839.29</v>
       </c>
       <c r="E536" s="4">
-        <v>20401.07</v>
+        <v>12363.97</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A537" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D537" s="4">
-        <v>902907.7</v>
+        <v>835191.57</v>
       </c>
       <c r="E537" s="4">
-        <v>1021459.83</v>
+        <v>660111.34</v>
       </c>
     </row>
     <row r="538" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A538" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D538" s="4">
-        <v>429903.72</v>
+        <v>456373.73</v>
       </c>
       <c r="E538" s="4">
-        <v>522152.06</v>
+        <v>371092.02</v>
       </c>
     </row>
     <row r="539" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A539" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D539" s="4">
-        <v>131395.29</v>
+        <v>125266.2</v>
       </c>
       <c r="E539" s="4">
-        <v>58565.17</v>
+        <v>80473.789999999994</v>
       </c>
     </row>
     <row r="540" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A540" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D540" s="4">
-        <v>4836</v>
+        <v>0</v>
       </c>
       <c r="E540" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A541" s="1">
         <v>2019</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D541" s="4">
-        <v>14292359</v>
+        <v>14405636.48</v>
       </c>
       <c r="E541" s="4">
-        <v>9490404.8499999996</v>
+        <v>9424617.1400000006</v>
       </c>
     </row>
     <row r="542" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A542" s="1">
         <v>2019</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D542" s="4">
-        <v>7359156.1299999999</v>
+        <v>7369205.0899999999</v>
       </c>
       <c r="E542" s="4">
-        <v>6243840.0300000003</v>
+        <v>6275588.6500000004</v>
       </c>
     </row>
     <row r="543" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A543" s="1">
         <v>2019</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D543" s="4">
-        <v>128409.5</v>
+        <v>118021.09</v>
       </c>
       <c r="E543" s="4">
-        <v>68684.039999999994</v>
+        <v>23461.52</v>
       </c>
     </row>
     <row r="544" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A544" s="1">
         <v>2019</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D544" s="4">
-        <v>960601.69</v>
+        <v>956823.17</v>
       </c>
       <c r="E544" s="4">
-        <v>972759.06</v>
+        <v>1120300.01</v>
       </c>
     </row>
     <row r="545" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A545" s="1">
         <v>2019</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D545" s="4">
-        <v>458341.52</v>
+        <v>464337.79</v>
       </c>
       <c r="E545" s="4">
-        <v>477834.99</v>
+        <v>674837.73</v>
       </c>
     </row>
     <row r="546" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A546" s="1">
         <v>2019</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D546" s="4">
-        <v>130512.4</v>
+        <v>143540.59</v>
       </c>
       <c r="E546" s="4">
-        <v>79144.92</v>
+        <v>89825.61</v>
       </c>
     </row>
     <row r="547" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A547" s="1">
         <v>2019</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D547" s="4">
         <v>4997.2</v>
       </c>
       <c r="E547" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A548" s="1">
         <v>2019</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D548" s="4">
-        <v>13737001.84</v>
+        <v>13868807.77</v>
       </c>
       <c r="E548" s="4">
-        <v>9374719.9299999997</v>
+        <v>9172712.6300000008</v>
       </c>
     </row>
     <row r="549" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A549" s="1">
         <v>2019</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D549" s="4">
-        <v>7116981.3099999996</v>
+        <v>7126706.1100000003</v>
       </c>
       <c r="E549" s="4">
-        <v>5964366.5199999996</v>
+        <v>5879904.8200000003</v>
       </c>
     </row>
     <row r="550" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A550" s="1">
         <v>2019</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D550" s="4">
-        <v>118951.51</v>
+        <v>118034.15</v>
       </c>
       <c r="E550" s="4">
-        <v>67829.16</v>
+        <v>20401.07</v>
       </c>
     </row>
     <row r="551" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A551" s="1">
         <v>2019</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D551" s="4">
-        <v>977222.22</v>
+        <v>902907.7</v>
       </c>
       <c r="E551" s="4">
-        <v>1036916.62</v>
+        <v>1021459.83</v>
       </c>
     </row>
     <row r="552" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A552" s="1">
         <v>2019</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D552" s="4">
-        <v>447353.71</v>
+        <v>429903.72</v>
       </c>
       <c r="E552" s="4">
-        <v>475862.77</v>
+        <v>522152.06</v>
       </c>
     </row>
     <row r="553" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A553" s="1">
         <v>2019</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D553" s="4">
-        <v>141395.13</v>
+        <v>131395.29</v>
       </c>
       <c r="E553" s="4">
-        <v>70693.67</v>
+        <v>58565.17</v>
       </c>
     </row>
     <row r="554" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A554" s="1">
         <v>2019</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D554" s="4">
         <v>4836</v>
       </c>
       <c r="E554" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="555" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A555" s="1">
         <v>2019</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D555" s="4">
-        <v>14331545.140000001</v>
+        <v>14292359</v>
       </c>
       <c r="E555" s="4">
-        <v>10279958.880000001</v>
+        <v>9490404.8499999996</v>
       </c>
     </row>
     <row r="556" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A556" s="1">
         <v>2019</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D556" s="4">
-        <v>7349107.1699999999</v>
+        <v>7359156.1299999999</v>
       </c>
       <c r="E556" s="4">
-        <v>6313347.3899999997</v>
+        <v>6243840.0300000003</v>
       </c>
     </row>
     <row r="557" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A557" s="1">
         <v>2019</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D557" s="4">
-        <v>121416.27</v>
+        <v>128409.5</v>
       </c>
       <c r="E557" s="4">
-        <v>89521.04</v>
+        <v>68684.039999999994</v>
       </c>
     </row>
     <row r="558" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A558" s="1">
         <v>2019</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D558" s="4">
-        <v>970708.55</v>
+        <v>960601.69</v>
       </c>
       <c r="E558" s="4">
-        <v>1109086.53</v>
+        <v>972759.06</v>
       </c>
     </row>
     <row r="559" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A559" s="1">
         <v>2019</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D559" s="4">
-        <v>438736.52</v>
+        <v>458341.52</v>
       </c>
       <c r="E559" s="4">
-        <v>504988.95</v>
+        <v>477834.99</v>
       </c>
     </row>
     <row r="560" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A560" s="1">
         <v>2019</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D560" s="4">
-        <v>137213.49</v>
+        <v>130512.4</v>
       </c>
       <c r="E560" s="4">
-        <v>78816</v>
+        <v>79144.92</v>
       </c>
     </row>
     <row r="561" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A561" s="1">
         <v>2019</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D561" s="4">
         <v>4997.2</v>
       </c>
       <c r="E561" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A562" s="1">
         <v>2019</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D562" s="4">
-        <v>13528240.99</v>
+        <v>13737001.84</v>
       </c>
       <c r="E562" s="4">
-        <v>10163647.609999999</v>
+        <v>9374719.9299999997</v>
       </c>
     </row>
     <row r="563" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A563" s="1">
         <v>2019</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D563" s="4">
-        <v>7036554.7199999997</v>
+        <v>7116981.3099999996</v>
       </c>
       <c r="E563" s="4">
-        <v>6092423.1500000004</v>
+        <v>5964366.5199999996</v>
       </c>
     </row>
     <row r="564" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A564" s="1">
         <v>2019</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D564" s="4">
-        <v>117936.26</v>
+        <v>118951.51</v>
       </c>
       <c r="E564" s="4">
-        <v>73073.440000000002</v>
+        <v>67829.16</v>
       </c>
     </row>
     <row r="565" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A565" s="1">
         <v>2019</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D565" s="4">
-        <v>907036.07</v>
+        <v>977222.22</v>
       </c>
       <c r="E565" s="4">
-        <v>989594.01</v>
+        <v>1036916.62</v>
       </c>
     </row>
     <row r="566" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A566" s="1">
         <v>2019</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D566" s="4">
-        <v>433119.73</v>
+        <v>447353.71</v>
       </c>
       <c r="E566" s="4">
-        <v>463289.15</v>
+        <v>475862.77</v>
       </c>
     </row>
     <row r="567" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A567" s="1">
         <v>2019</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D567" s="4">
-        <v>128724.7</v>
+        <v>141395.13</v>
       </c>
       <c r="E567" s="4">
-        <v>70377.41</v>
+        <v>70693.67</v>
       </c>
     </row>
     <row r="568" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A568" s="1">
         <v>2019</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D568" s="4">
-        <v>4997.2</v>
+        <v>4836</v>
       </c>
       <c r="E568" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A569" s="1">
         <v>2019</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D569" s="4">
-        <v>12623461.6</v>
+        <v>14331545.140000001</v>
       </c>
       <c r="E569" s="4">
-        <v>11302235.43</v>
+        <v>10279958.880000001</v>
       </c>
     </row>
     <row r="570" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A570" s="1">
         <v>2019</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D570" s="4">
-        <v>7042808.7999999998</v>
+        <v>7349107.1699999999</v>
       </c>
       <c r="E570" s="4">
-        <v>6036756.1200000001</v>
+        <v>6313347.3899999997</v>
       </c>
     </row>
     <row r="571" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A571" s="1">
         <v>2019</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D571" s="4">
-        <v>93451.51</v>
+        <v>121416.27</v>
       </c>
       <c r="E571" s="4">
-        <v>60978.32</v>
+        <v>89521.04</v>
       </c>
     </row>
     <row r="572" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A572" s="1">
         <v>2019</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D572" s="4">
-        <v>903782.61</v>
+        <v>970708.55</v>
       </c>
       <c r="E572" s="4">
-        <v>890685.27</v>
+        <v>1109086.53</v>
       </c>
     </row>
     <row r="573" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A573" s="1">
         <v>2019</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D573" s="4">
-        <v>407085.53</v>
+        <v>438736.52</v>
       </c>
       <c r="E573" s="4">
-        <v>430316.18</v>
+        <v>504988.95</v>
       </c>
     </row>
     <row r="574" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A574" s="1">
         <v>2019</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D574" s="4">
-        <v>131803.93</v>
+        <v>137213.49</v>
       </c>
       <c r="E574" s="4">
-        <v>54224.38</v>
+        <v>78816</v>
       </c>
     </row>
     <row r="575" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A575" s="1">
         <v>2019</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D575" s="4">
-        <v>4836</v>
+        <v>4997.2</v>
       </c>
       <c r="E575" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A576" s="1">
         <v>2019</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D576" s="4">
-        <v>13207005.25</v>
+        <v>13528240.99</v>
       </c>
       <c r="E576" s="4">
-        <v>12683209.289999999</v>
+        <v>10163647.609999999</v>
       </c>
     </row>
     <row r="577" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A577" s="1">
         <v>2019</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D577" s="4">
-        <v>7218463.5899999999</v>
+        <v>7036554.7199999997</v>
       </c>
       <c r="E577" s="4">
-        <v>6523069.0599999996</v>
+        <v>6092423.1500000004</v>
       </c>
     </row>
     <row r="578" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A578" s="1">
         <v>2019</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D578" s="4">
-        <v>97411.55</v>
+        <v>117936.26</v>
       </c>
       <c r="E578" s="4">
-        <v>70722.17</v>
+        <v>73073.440000000002</v>
       </c>
     </row>
     <row r="579" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A579" s="1">
         <v>2019</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D579" s="4">
-        <v>935145.56</v>
+        <v>907036.07</v>
       </c>
       <c r="E579" s="4">
-        <v>941481.86</v>
+        <v>989594.01</v>
       </c>
     </row>
     <row r="580" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A580" s="1">
         <v>2019</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D580" s="4">
-        <v>446559.63</v>
+        <v>433119.73</v>
       </c>
       <c r="E580" s="4">
-        <v>474865.19</v>
+        <v>463289.15</v>
       </c>
     </row>
     <row r="581" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A581" s="1">
         <v>2019</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D581" s="4">
-        <v>142123.79999999999</v>
+        <v>128724.7</v>
       </c>
       <c r="E581" s="4">
-        <v>50539.519999999997</v>
+        <v>70377.41</v>
       </c>
     </row>
     <row r="582" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A582" s="1">
         <v>2019</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D582" s="4">
         <v>4997.2</v>
       </c>
       <c r="E582" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A583" s="1">
         <v>2019</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D583" s="4">
-        <v>11666462.32</v>
+        <v>12623461.6</v>
       </c>
       <c r="E583" s="4">
-        <v>12349300.76</v>
+        <v>11302235.43</v>
       </c>
     </row>
     <row r="584" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A584" s="1">
         <v>2019</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D584" s="4">
-        <v>6859253.0099999998</v>
+        <v>7042808.7999999998</v>
       </c>
       <c r="E584" s="4">
-        <v>6359007</v>
+        <v>6036756.1200000001</v>
       </c>
     </row>
     <row r="585" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A585" s="1">
         <v>2019</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D585" s="4">
-        <v>95832.58</v>
+        <v>93451.51</v>
       </c>
       <c r="E585" s="4">
-        <v>74350.45</v>
+        <v>60978.32</v>
       </c>
     </row>
     <row r="586" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A586" s="1">
         <v>2019</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D586" s="4">
-        <v>812051.03</v>
+        <v>903782.61</v>
       </c>
       <c r="E586" s="4">
-        <v>851623.36</v>
+        <v>890685.27</v>
       </c>
     </row>
     <row r="587" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A587" s="1">
         <v>2019</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D587" s="4">
-        <v>391296.73</v>
+        <v>407085.53</v>
       </c>
       <c r="E587" s="4">
-        <v>437636.16</v>
+        <v>430316.18</v>
       </c>
     </row>
     <row r="588" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A588" s="1">
         <v>2019</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D588" s="4">
-        <v>121600.14</v>
+        <v>131803.93</v>
       </c>
       <c r="E588" s="4">
-        <v>0</v>
+        <v>54224.38</v>
       </c>
     </row>
     <row r="589" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A589" s="1">
         <v>2019</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D589" s="4">
         <v>4836</v>
       </c>
       <c r="E589" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A590" s="1">
         <v>2019</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D590" s="4">
-        <v>12597211.390000001</v>
+        <v>13207005.25</v>
       </c>
       <c r="E590" s="4">
-        <v>11914152.640000001</v>
+        <v>12683209.289999999</v>
       </c>
     </row>
     <row r="591" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A591" s="1">
         <v>2019</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D591" s="4">
-        <v>7224501.7699999996</v>
+        <v>7218463.5899999999</v>
       </c>
       <c r="E591" s="4">
-        <v>6554950.5199999996</v>
+        <v>6523069.0599999996</v>
       </c>
     </row>
     <row r="592" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A592" s="1">
         <v>2019</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D592" s="4">
-        <v>99974.58</v>
+        <v>97411.55</v>
       </c>
       <c r="E592" s="4">
-        <v>64521.86</v>
+        <v>70722.17</v>
       </c>
     </row>
     <row r="593" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A593" s="1">
         <v>2019</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D593" s="4">
-        <v>845335.04000000004</v>
+        <v>935145.56</v>
       </c>
       <c r="E593" s="4">
-        <v>740833.97</v>
+        <v>941481.86</v>
       </c>
     </row>
     <row r="594" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A594" s="1">
         <v>2019</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D594" s="4">
-        <v>401637.48</v>
+        <v>446559.63</v>
       </c>
       <c r="E594" s="4">
-        <v>394335.75</v>
+        <v>474865.19</v>
       </c>
     </row>
     <row r="595" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A595" s="1">
         <v>2019</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D595" s="4">
-        <v>136613.13</v>
+        <v>142123.79999999999</v>
       </c>
       <c r="E595" s="4">
-        <v>0</v>
+        <v>50539.519999999997</v>
       </c>
     </row>
     <row r="596" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A596" s="1">
         <v>2019</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D596" s="4">
         <v>4997.2</v>
       </c>
       <c r="E596" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A597" s="1">
         <v>2019</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D597" s="4">
-        <v>11764536.93</v>
+        <v>11666462.32</v>
       </c>
       <c r="E597" s="4">
-        <v>11434901.529999999</v>
+        <v>12349300.76</v>
       </c>
     </row>
     <row r="598" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A598" s="1">
         <v>2019</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D598" s="4">
-        <v>6508047.1699999999</v>
+        <v>6859253.0099999998</v>
       </c>
       <c r="E598" s="4">
-        <v>6311366.6100000003</v>
+        <v>6359007</v>
       </c>
     </row>
     <row r="599" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A599" s="1">
         <v>2019</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D599" s="4">
-        <v>88755</v>
+        <v>95832.58</v>
       </c>
       <c r="E599" s="4">
-        <v>68338.759999999995</v>
+        <v>74350.45</v>
       </c>
     </row>
     <row r="600" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A600" s="1">
         <v>2019</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D600" s="4">
-        <v>737271.12</v>
+        <v>812051.03</v>
       </c>
       <c r="E600" s="4">
-        <v>896766.65</v>
+        <v>851623.36</v>
       </c>
     </row>
     <row r="601" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A601" s="1">
         <v>2019</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D601" s="4">
-        <v>350661.35</v>
+        <v>391296.73</v>
       </c>
       <c r="E601" s="4">
-        <v>449815.49</v>
+        <v>437636.16</v>
       </c>
     </row>
     <row r="602" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A602" s="1">
         <v>2019</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D602" s="4">
-        <v>124611.84</v>
+        <v>121600.14</v>
       </c>
       <c r="E602" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A603" s="1">
         <v>2019</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D603" s="4">
-        <v>4512.6499999999996</v>
+        <v>4836</v>
       </c>
       <c r="E603" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A604" s="1">
         <v>2019</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D604" s="4">
-        <v>12316511.960000001</v>
+        <v>12597211.390000001</v>
       </c>
       <c r="E604" s="4">
-        <v>10663365.380000001</v>
+        <v>11914152.640000001</v>
       </c>
     </row>
     <row r="605" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A605" s="1">
         <v>2019</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D605" s="4">
-        <v>7216686.7199999997</v>
+        <v>7224501.7699999996</v>
       </c>
       <c r="E605" s="4">
-        <v>6814720.0700000003</v>
+        <v>6554950.5199999996</v>
       </c>
     </row>
     <row r="606" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A606" s="1">
         <v>2019</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D606" s="4">
-        <v>97995.15</v>
+        <v>99974.58</v>
       </c>
       <c r="E606" s="4">
-        <v>111825.27</v>
+        <v>64521.86</v>
       </c>
     </row>
     <row r="607" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A607" s="1">
         <v>2019</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D607" s="4">
-        <v>862446.1</v>
+        <v>845335.04000000004</v>
       </c>
       <c r="E607" s="4">
-        <v>762938.59</v>
+        <v>740833.97</v>
       </c>
     </row>
     <row r="608" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A608" s="1">
         <v>2019</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D608" s="4">
-        <v>447227.92</v>
+        <v>401637.48</v>
       </c>
       <c r="E608" s="4">
-        <v>416835.45</v>
+        <v>394335.75</v>
       </c>
     </row>
     <row r="609" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A609" s="1">
         <v>2019</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D609" s="4">
-        <v>134115.26999999999</v>
+        <v>136613.13</v>
       </c>
       <c r="E609" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A610" s="1">
         <v>2019</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D610" s="4">
+        <v>4997.2</v>
+      </c>
+      <c r="E610" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A611" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D611" s="4">
+        <v>11764536.93</v>
+      </c>
+      <c r="E611" s="4">
+        <v>11434901.529999999</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A612" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D612" s="4">
+        <v>6508047.1699999999</v>
+      </c>
+      <c r="E612" s="4">
+        <v>6311366.6100000003</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A613" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D613" s="4">
+        <v>88755</v>
+      </c>
+      <c r="E613" s="4">
+        <v>68338.759999999995</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A614" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D614" s="4">
+        <v>737271.12</v>
+      </c>
+      <c r="E614" s="4">
+        <v>896766.65</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A615" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D615" s="4">
+        <v>350661.35</v>
+      </c>
+      <c r="E615" s="4">
+        <v>449815.49</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A616" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" s="4">
+        <v>124611.84</v>
+      </c>
+      <c r="E616" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A617" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D617" s="4">
+        <v>4512.6499999999996</v>
+      </c>
+      <c r="E617" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A618" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D618" s="4">
+        <v>12316511.960000001</v>
+      </c>
+      <c r="E618" s="4">
+        <v>10663365.380000001</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A619" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D619" s="4">
+        <v>7216686.7199999997</v>
+      </c>
+      <c r="E619" s="4">
+        <v>6814720.0700000003</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A620" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D620" s="4">
+        <v>97995.15</v>
+      </c>
+      <c r="E620" s="4">
+        <v>111825.27</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A621" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D621" s="4">
+        <v>862446.1</v>
+      </c>
+      <c r="E621" s="4">
+        <v>762938.59</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A622" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D622" s="4">
+        <v>447227.92</v>
+      </c>
+      <c r="E622" s="4">
+        <v>416835.45</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A623" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" s="4">
+        <v>134115.26999999999</v>
+      </c>
+      <c r="E623" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A624" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D624" s="4">
         <v>4996.1499999999996</v>
       </c>
-      <c r="E610" s="4">
+      <c r="E624" s="4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E9FBAB135A5EB5479F9BE12B6426D672" ma:contentTypeVersion="2" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="11593214518fd1d3cb3243b829fedced">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8fe1c16efe5f0484729eea2544e59a11" ns3:_="">
     <xsd:import namespace="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11077,94 +11321,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB3BAE83-8086-489C-A021-6CE755F70549}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1739F9-8248-4DA2-82CF-C4AFFEBC9554}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46648597-C96B-4C2D-BCD3-8F683EE614BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Receita</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SERGIPEGAS</Company>