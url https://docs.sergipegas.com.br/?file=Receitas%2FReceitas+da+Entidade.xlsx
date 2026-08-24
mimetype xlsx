--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\_GOVERNANÇA\TRANSPARENCIA\Receitas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{050AA89A-C58D-467D-BD7F-7BB5B502A13C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FC88BDF-02B7-43B7-8557-AFF707A249C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="1455" windowWidth="29040" windowHeight="15720" xr2:uid="{FEC1DFBC-7AE7-484A-9D4A-0A0821074B9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Receita" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1490" uniqueCount="33">
   <si>
     <t>Industrial</t>
   </si>
   <si>
     <t>Veicular</t>
   </si>
   <si>
     <t>Co-Geração</t>
   </si>
   <si>
     <t>Residencial</t>
   </si>
   <si>
     <t>Comercial</t>
   </si>
   <si>
     <t>Compressão</t>
   </si>
   <si>
     <t>Receita de Serviços - Tmov</t>
   </si>
   <si>
     <t>Segmentos</t>
   </si>
   <si>
@@ -530,10710 +530,10820 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDFE061-3F95-4018-8FEC-4D0601F3A0CB}">
-  <dimension ref="A1:G624"/>
+  <dimension ref="A1:G631"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H15" sqref="H15"/>
+      <selection pane="bottomLeft" activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.26953125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
-    <col min="3" max="3" width="24.81640625" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="27.42578125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="2"/>
+    <col min="11" max="11" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7">
-        <v>11712850.717209071</v>
+        <v>11384764.761866633</v>
       </c>
       <c r="E2" s="4">
-        <v>8373869.9100000011</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7740447.8199999994</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7">
-        <v>5454502.6230871147</v>
+        <v>5359415.0606132615</v>
       </c>
       <c r="E3" s="4">
-        <v>5848193.8800000008</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5609752.54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7">
-        <v>2093642.8131619822</v>
+        <v>2080524.2191821544</v>
       </c>
       <c r="E4" s="4">
-        <v>1793536.4800000009</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2002255.9500000014</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="7">
-        <v>1038189.5268680339</v>
+        <v>1045160.8204710413</v>
       </c>
       <c r="E5" s="4">
-        <v>1086789.4599999993</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1271790.0999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="7">
-        <v>29547.312899587763</v>
+        <v>26499.320125739901</v>
       </c>
       <c r="E6" s="4">
-        <v>12127.92</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19958.93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="7">
-        <v>2954007.4173663184</v>
+        <v>2859439.0308402218</v>
       </c>
       <c r="E8" s="4">
-        <v>4278569.8</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2656688.7999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="4">
-[...6 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D9" s="7">
+        <v>11712850.717209071</v>
+      </c>
+      <c r="E9" s="4">
+        <v>8373869.9100000011</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="4">
-[...6 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D10" s="7">
+        <v>5454502.6230871147</v>
+      </c>
+      <c r="E10" s="4">
+        <v>5848193.8800000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D11" s="4">
-[...6 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D11" s="7">
+        <v>2093642.8131619822</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1793536.4800000009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="4">
-[...6 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D12" s="7">
+        <v>1038189.5268680339</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1086789.4599999993</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="4">
-[...6 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D13" s="7">
+        <v>29547.312899587763</v>
+      </c>
+      <c r="E13" s="4">
+        <v>12127.92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="7">
-        <v>2696433.2376465336</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2954007.4173663184</v>
+      </c>
+      <c r="E15" s="4">
+        <v>4278569.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D16" s="7">
-[...6 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D16" s="4">
+        <v>10466997.429734532</v>
+      </c>
+      <c r="E16" s="7">
+        <v>7743806.6199999973</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D17" s="7">
-[...6 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D17" s="4">
+        <v>5180448.9973313203</v>
+      </c>
+      <c r="E17" s="7">
+        <v>5098112.3600000031</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D18" s="7">
-[...6 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D18" s="4">
+        <v>1903508.7419144462</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1911099.1400000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="7">
-[...6 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D19" s="4">
+        <v>1056779.647079702</v>
+      </c>
+      <c r="E19" s="7">
+        <v>1118927.4300000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D20" s="7">
-[...6 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D20" s="4">
+        <v>28054.656653059501</v>
+      </c>
+      <c r="E20" s="7">
+        <v>9404.2900000000009</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="7">
-        <v>2785625.0425703684</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2696433.2376465336</v>
+      </c>
+      <c r="E22" s="7">
+        <v>3580251.5999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7">
-        <v>9764863.6135197151</v>
+        <v>10760657.440692641</v>
       </c>
       <c r="E23" s="4">
-        <v>10028609.35</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8411948.5699999984</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="7">
-        <v>4796116.1163247628</v>
+        <v>5310528.8109287303</v>
       </c>
       <c r="E24" s="4">
-        <v>4577305.1800000016</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5221636.120000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="7">
-        <v>1695271.7742449157</v>
+        <v>1851165.4507519568</v>
       </c>
       <c r="E25" s="4">
-        <v>1492755.1099999996</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1855547.0599999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="7">
-        <v>879461.60508984921</v>
+        <v>991326.48931279418</v>
       </c>
       <c r="E26" s="4">
-        <v>824002.71000000078</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1099173.2800000005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="7">
-        <v>24275.270234583517</v>
+        <v>28318.973721737446</v>
       </c>
       <c r="E27" s="4">
-        <v>9631.7900000000009</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10920.560000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="7">
         <v>0</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="7">
-        <v>2515486.0805420084</v>
+        <v>2785625.0425703684</v>
       </c>
       <c r="E29" s="4">
-        <v>1040108.0300000001</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2617210.5700000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="7">
-        <v>11298227.594617795</v>
+        <v>9764863.6135197151</v>
       </c>
       <c r="E30" s="4">
-        <v>11588312.679999998</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10028609.35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7">
-        <v>5410755.1251679873</v>
+        <v>4796116.1163247628</v>
       </c>
       <c r="E31" s="4">
-        <v>5275235.6399999969</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4577305.1800000016</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D32" s="7">
-        <v>1794260.561574742</v>
+        <v>1695271.7742449157</v>
       </c>
       <c r="E32" s="4">
-        <v>1777647.0599999998</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1492755.1099999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="7">
-        <v>1093643.8898174937</v>
+        <v>879461.60508984921</v>
       </c>
       <c r="E33" s="4">
-        <v>1133307.5400000007</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+        <v>824002.71000000078</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="7">
-        <v>28063.184505476089</v>
+        <v>24275.270234583517</v>
       </c>
       <c r="E34" s="4">
-        <v>17768.11</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9631.7900000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="7">
-        <v>2779834.0623158966</v>
+        <v>2515486.0805420084</v>
       </c>
       <c r="E36" s="4">
-        <v>1157620.1499999999</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1040108.0300000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="7">
-        <v>9808330.6949083768</v>
+        <v>11298227.594617795</v>
       </c>
       <c r="E37" s="4">
-        <v>12327994.279999997</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11588312.679999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="7">
-        <v>6212142.9606441306</v>
+        <v>5410755.1251679873</v>
       </c>
       <c r="E38" s="4">
-        <v>5626039.0299999956</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5275235.6399999969</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="7">
-        <v>1904189.2789989437</v>
+        <v>1794260.561574742</v>
       </c>
       <c r="E39" s="4">
-        <v>1703134.5899999999</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1777647.0599999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D40" s="7">
-        <v>1075664.9443054681</v>
+        <v>1093643.8898174937</v>
       </c>
       <c r="E40" s="4">
-        <v>1015225.2399999993</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1133307.5400000007</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="7">
-        <v>27815.877152818503</v>
+        <v>28063.184505476089</v>
       </c>
       <c r="E41" s="4">
-        <v>16449.97</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17768.11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="7">
-        <v>499109.31586436025</v>
+        <v>0</v>
       </c>
       <c r="E42" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="7">
-        <v>2994722.9020270477</v>
+        <v>2779834.0623158966</v>
       </c>
       <c r="E43" s="4">
-        <v>1234266.71</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1157620.1499999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="7">
-        <v>9636397.3260173276</v>
+        <v>9808330.6949083768</v>
       </c>
       <c r="E44" s="4">
-        <v>12303687.469999999</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12327994.279999997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7">
-        <v>6357500.8145964928</v>
+        <v>6212142.9606441306</v>
       </c>
       <c r="E45" s="4">
-        <v>5292775.6899999995</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5626039.0299999956</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="7">
-        <v>1974498.5163670874</v>
+        <v>1904189.2789989437</v>
       </c>
       <c r="E46" s="4">
-        <v>1723963.0199999993</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1703134.5899999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D47" s="7">
-        <v>1005916.6440106184</v>
+        <v>1075664.9443054681</v>
       </c>
       <c r="E47" s="4">
-        <v>953745.76999999979</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1015225.2399999993</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="7">
-        <v>32808.39799447151</v>
+        <v>27815.877152818503</v>
       </c>
       <c r="E48" s="4">
-        <v>17182.560000000001</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+        <v>16449.97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="7">
-        <v>470655.71711350692</v>
+        <v>499109.31586436025</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D50" s="7">
-        <v>2897028.4192951368</v>
+        <v>2994722.9020270477</v>
       </c>
       <c r="E50" s="4">
-        <v>2007314.82</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1234266.71</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="7">
-        <v>9944573.9982329868</v>
+        <v>9636397.3260173276</v>
       </c>
       <c r="E51" s="4">
-        <v>13083731.370000001</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12303687.469999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="7">
-        <v>6621097.3545090398</v>
+        <v>6357500.8145964928</v>
       </c>
       <c r="E52" s="4">
-        <v>5634160.5000000009</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5292775.6899999995</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="7">
-        <v>2034347.5117922882</v>
+        <v>1974498.5163670874</v>
       </c>
       <c r="E53" s="4">
-        <v>1746716.96</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1723963.0199999993</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D54" s="7">
-        <v>1098623.910361845</v>
+        <v>1005916.6440106184</v>
       </c>
       <c r="E54" s="4">
-        <v>949408.71000000008</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+        <v>953745.76999999979</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="7">
-        <v>25251.815832411357</v>
+        <v>32808.39799447151</v>
       </c>
       <c r="E55" s="4">
-        <v>17498.509999999998</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17182.560000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="7">
-        <v>488606.71594653861</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+        <v>470655.71711350692</v>
+      </c>
+      <c r="E56" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="7">
-        <v>2447725.2198663065</v>
+        <v>2897028.4192951368</v>
       </c>
       <c r="E57" s="4">
-        <v>1200620.32</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2007314.82</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7">
-        <v>9481342.6984938215</v>
+        <v>9944573.9982329868</v>
       </c>
       <c r="E58" s="4">
-        <v>13064800.52</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13083731.370000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="7">
-        <v>5810163.2001788197</v>
+        <v>6621097.3545090398</v>
       </c>
       <c r="E59" s="4">
-        <v>5295462.6700000009</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5634160.5000000009</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D60" s="7">
-        <v>2100032.4195125038</v>
+        <v>2034347.5117922882</v>
       </c>
       <c r="E60" s="4">
-        <v>1867811.0799999987</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1746716.96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D61" s="7">
-        <v>1051072.7282068497</v>
+        <v>1098623.910361845</v>
       </c>
       <c r="E61" s="4">
-        <v>962765.95999999973</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+        <v>949408.71000000008</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="7">
-        <v>23712.094404905441</v>
+        <v>25251.815832411357</v>
       </c>
       <c r="E62" s="4">
-        <v>26960.7</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17498.509999999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="7">
-        <v>354092.75668050908</v>
+        <v>488606.71594653861</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="7">
-        <v>2367685.1452110969</v>
+        <v>2447725.2198663065</v>
       </c>
       <c r="E64" s="4">
-        <v>1070654.58</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1200620.32</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="7">
-        <v>9293323.1848269794</v>
+        <v>9481342.6984938215</v>
       </c>
       <c r="E65" s="4">
-        <v>12474411.449999999</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13064800.52</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="7">
-        <v>5974655.1055914611</v>
+        <v>5810163.2001788197</v>
       </c>
       <c r="E66" s="4">
-        <v>5474030.3300000019</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5295462.6700000009</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D67" s="7">
-        <v>2190017.0557168806</v>
+        <v>2100032.4195125038</v>
       </c>
       <c r="E67" s="4">
-        <v>1791655.3300000005</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1867811.0799999987</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D68" s="7">
-        <v>1069761.5706070997</v>
+        <v>1051072.7282068497</v>
       </c>
       <c r="E68" s="4">
-        <v>899529.92999999959</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+        <v>962765.95999999973</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D69" s="7">
-        <v>26726.383721886923</v>
+        <v>23712.094404905441</v>
       </c>
       <c r="E69" s="4">
-        <v>25411.260000000002</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+        <v>26960.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="7">
-        <v>0</v>
+        <v>354092.75668050908</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="7">
-        <v>2160086.8634353783</v>
+        <v>2367685.1452110969</v>
       </c>
       <c r="E71" s="4">
-        <v>1195939.18</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1070654.58</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="7">
-        <v>10102711.241487475</v>
+        <v>9293323.1848269794</v>
       </c>
       <c r="E72" s="4">
-        <v>15585392.820000004</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12474411.449999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="7">
-        <v>6383556.8207517201</v>
+        <v>5974655.1055914611</v>
       </c>
       <c r="E73" s="4">
-        <v>5787919.1500000013</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5474030.3300000019</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D74" s="7">
-        <v>2156602.0897906483</v>
+        <v>2190017.0557168806</v>
       </c>
       <c r="E74" s="4">
-        <v>2168127.3800000004</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1791655.3300000005</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="7">
-        <v>1127163.4954487241</v>
+        <v>1069761.5706070997</v>
       </c>
       <c r="E75" s="4">
-        <v>1185778.5499999996</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+        <v>899529.92999999959</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="7">
-        <v>29254.35358362308</v>
+        <v>26726.383721886923</v>
       </c>
       <c r="E76" s="4">
-        <v>28159.699999999997</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25411.260000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="7">
         <v>0</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="7">
-        <v>2129096.6060660277</v>
+        <v>2160086.8634353783</v>
       </c>
       <c r="E78" s="4">
-        <v>1243783.7200000002</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1195939.18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="7">
-        <v>13367924.920226557</v>
+        <v>10102711.241487475</v>
       </c>
       <c r="E79" s="4">
-        <v>13249650.59</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15585392.820000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D80" s="7">
-        <v>6214066.3431697907</v>
+        <v>6383556.8207517201</v>
       </c>
       <c r="E80" s="4">
-        <v>5917943.9200000009</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5787919.1500000013</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D81" s="7">
-        <v>2034608.7123922808</v>
+        <v>2156602.0897906483</v>
       </c>
       <c r="E81" s="4">
-        <v>1805528.630000002</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2168127.3800000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D82" s="7">
-        <v>1062786.154063642</v>
+        <v>1127163.4954487241</v>
       </c>
       <c r="E82" s="4">
-        <v>998609.57999999973</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1185778.5499999996</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="7">
-        <v>29929.712106686362</v>
+        <v>29254.35358362308</v>
       </c>
       <c r="E83" s="4">
-        <v>26463.510000000002</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28159.699999999997</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="7">
         <v>0</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="7">
-        <v>1373041.0858237578</v>
+        <v>2129096.6060660277</v>
       </c>
       <c r="E85" s="4">
-        <v>1206646.49</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1243783.7200000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D86" s="7">
-        <v>13354545.550689626</v>
+        <v>13367924.920226557</v>
       </c>
       <c r="E86" s="4">
-        <v>13755954.039999999</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13249650.59</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="7">
-        <v>6386119.4673723737</v>
+        <v>6214066.3431697907</v>
       </c>
       <c r="E87" s="4">
-        <v>6260477.0700000003</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5917943.9200000009</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D88" s="7">
-        <v>2062561.2593416371</v>
+        <v>2034608.7123922808</v>
       </c>
       <c r="E88" s="4">
-        <v>1897345.6099999975</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1805528.630000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D89" s="7">
-        <v>1053739.2918489676</v>
+        <v>1062786.154063642</v>
       </c>
       <c r="E89" s="4">
-        <v>1019183.76</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+        <v>998609.57999999973</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D90" s="7">
-        <v>33433.555234145337</v>
+        <v>29929.712106686362</v>
       </c>
       <c r="E90" s="4">
-        <v>54152.71</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+        <v>26463.510000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="7">
         <v>0</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="7">
-        <v>1417242.6967685218</v>
+        <v>1373041.0858237578</v>
       </c>
       <c r="E92" s="4">
-        <v>1228165.71</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1206646.49</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D93" s="7">
-        <v>10930758.010695204</v>
+        <v>13354545.550689626</v>
       </c>
       <c r="E93" s="4">
-        <v>10682019.359999998</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13755954.039999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="7">
-        <v>6050094.3343201419</v>
+        <v>6386119.4673723737</v>
       </c>
       <c r="E94" s="4">
-        <v>5801706.9300000006</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6260477.0700000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D95" s="7">
-        <v>1860554.196614488</v>
+        <v>2062561.2593416371</v>
       </c>
       <c r="E95" s="4">
-        <v>1795031.8600000008</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1897345.6099999975</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D96" s="7">
-        <v>1067175.5502392172</v>
+        <v>1053739.2918489676</v>
       </c>
       <c r="E96" s="4">
-        <v>1032599.2800000004</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1019183.76</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D97" s="7">
-        <v>31514.056225560798</v>
+        <v>33433.555234145337</v>
       </c>
       <c r="E97" s="4">
-        <v>3929.73</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+        <v>54152.71</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="7">
         <v>0</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="7">
-        <v>1199287.6247166698</v>
+        <v>1417242.6967685218</v>
       </c>
       <c r="E99" s="4">
-        <v>1269706.6499999999</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1228165.71</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D100" s="7">
-        <v>10132242.109999998</v>
+        <v>10930758.010695204</v>
       </c>
       <c r="E100" s="4">
-        <v>10132242.109999998</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10682019.359999998</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="7">
-        <v>5827505.9200000009</v>
+        <v>6050094.3343201419</v>
       </c>
       <c r="E101" s="4">
-        <v>5827505.9200000009</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5801706.9300000006</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D102" s="7">
-        <v>1782769.3100000015</v>
+        <v>1860554.196614488</v>
       </c>
       <c r="E102" s="4">
-        <v>1782769.3100000015</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1795031.8600000008</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D103" s="7">
-        <v>982385.5899999995</v>
+        <v>1067175.5502392172</v>
       </c>
       <c r="E103" s="4">
-        <v>982385.5899999995</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1032599.2800000004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D104" s="7">
-        <v>25435.299999999996</v>
+        <v>31514.056225560798</v>
       </c>
       <c r="E104" s="4">
-        <v>25435.299999999996</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3929.73</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="7">
-        <v>1160154.06</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1199287.6247166698</v>
+      </c>
+      <c r="E106" s="4">
+        <v>1269706.6499999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="7">
-        <v>11019230.234837906</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10132242.109999998</v>
+      </c>
+      <c r="E107" s="4">
+        <v>10132242.109999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="7">
-        <v>5691500.4965898925</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5827505.9200000009</v>
+      </c>
+      <c r="E108" s="4">
+        <v>5827505.9200000009</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D109" s="7">
-        <v>1699546.5927925685</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1782769.3100000015</v>
+      </c>
+      <c r="E109" s="4">
+        <v>1782769.3100000015</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D110" s="7">
-        <v>942606.18888684432</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+        <v>982385.5899999995</v>
+      </c>
+      <c r="E110" s="4">
+        <v>982385.5899999995</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D111" s="7">
-        <v>21631.274723991941</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25435.299999999996</v>
+      </c>
+      <c r="E111" s="4">
+        <v>25435.299999999996</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="7">
         <v>0</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="7">
-        <v>1129807.2209994378</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1160154.06</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D114" s="4">
-[...6 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D114" s="7">
+        <v>11019230.234837906</v>
+      </c>
+      <c r="E114" s="7">
+        <v>11224511.758544039</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D115" s="4">
-[...6 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D115" s="7">
+        <v>5691500.4965898925</v>
+      </c>
+      <c r="E115" s="7">
+        <v>6121768.4106222037</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D116" s="4">
-[...6 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D116" s="7">
+        <v>1699546.5927925685</v>
+      </c>
+      <c r="E116" s="7">
+        <v>1702512.2579510161</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D117" s="4">
-[...6 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D117" s="7">
+        <v>942606.18888684432</v>
+      </c>
+      <c r="E117" s="7">
+        <v>1062451.6382157765</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D118" s="4">
-[...6 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D118" s="7">
+        <v>21631.274723991941</v>
+      </c>
+      <c r="E118" s="7">
+        <v>28423.332660427423</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D119" s="4">
+      <c r="D119" s="7">
         <v>0</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="4">
-        <v>1256117.3574625824</v>
+      <c r="D120" s="7">
+        <v>1129807.2209994378</v>
       </c>
       <c r="E120" s="4">
-        <v>1511419.96</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1267846.6043011008</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D121" s="7">
-[...6 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D121" s="4">
+        <v>12656706.048459465</v>
+      </c>
+      <c r="E121" s="4">
+        <v>12094936.669999998</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D122" s="7">
-[...6 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D122" s="4">
+        <v>6131862.2348141773</v>
+      </c>
+      <c r="E122" s="4">
+        <v>5836748.5199999996</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D123" s="7">
-[...6 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D123" s="4">
+        <v>1845920.8184616566</v>
+      </c>
+      <c r="E123" s="4">
+        <v>1791997.5299999993</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D124" s="7">
-[...6 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D124" s="4">
+        <v>1159438.0723804866</v>
+      </c>
+      <c r="E124" s="4">
+        <v>1116448.1200000003</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D125" s="7">
-[...6 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D125" s="4">
+        <v>25113.116775477574</v>
+      </c>
+      <c r="E125" s="4">
+        <v>23857.23</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D126" s="7">
-        <v>499109.31586436025</v>
+      <c r="D126" s="4">
+        <v>0</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D127" s="7">
-[...6 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D127" s="4">
+        <v>1256117.3574625824</v>
+      </c>
+      <c r="E127" s="4">
+        <v>1511419.96</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="7">
-        <v>18738592.737109005</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19608466.90856285</v>
+      </c>
+      <c r="E128" s="7">
+        <v>21436808.700000003</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D129" s="7">
-        <v>7000412.1541365357</v>
-[...5 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7303313.0921909595</v>
+      </c>
+      <c r="E129" s="7">
+        <v>6367989.4299999988</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D130" s="7">
-        <v>1912874.4290317043</v>
-[...5 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1853400.6741471954</v>
+      </c>
+      <c r="E130" s="7">
+        <v>1776740.7300000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D131" s="7">
-        <v>909219.04663204122</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
+        <v>943812.36014067486</v>
+      </c>
+      <c r="E131" s="7">
+        <v>1052426</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D132" s="7">
-        <v>30036.909204826374</v>
-[...5 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
+        <v>34516.816190356323</v>
+      </c>
+      <c r="E132" s="7">
+        <v>21898.999999999996</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="7">
-        <v>470655.71711350692</v>
+        <v>499109.31586436025</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="7">
-        <v>779824.45436003315</v>
+        <v>815242.76095951116</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="7">
-        <v>19230253.755796269</v>
+        <v>18738592.737109005</v>
       </c>
       <c r="E135" s="4">
-        <v>22055375.029999994</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20820765.690000009</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D136" s="7">
-        <v>7217060.7119320529</v>
+        <v>7000412.1541365357</v>
       </c>
       <c r="E136" s="4">
-        <v>6230951.2100000009</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5983900.9900000021</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D137" s="7">
-        <v>1890713.3688547139</v>
+        <v>1912874.4290317043</v>
       </c>
       <c r="E137" s="4">
-        <v>1822307.1000000006</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
+        <v>2035718.2500000005</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D138" s="7">
-        <v>922074.47102700558</v>
+        <v>909219.04663204122</v>
       </c>
       <c r="E138" s="4">
-        <v>1019062.7599999997</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1149104.179999999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D139" s="7">
-        <v>33953.444096256309</v>
+        <v>30036.909204826374</v>
       </c>
       <c r="E139" s="4">
-        <v>25247.33</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
+        <v>32852.090000000004</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D140" s="7">
-        <v>488606.71594653861</v>
-[...5 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
+        <v>470655.71711350692</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="7">
-        <v>324661.51410901535</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
+        <v>779824.45436003315</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D142" s="7">
-        <v>18263881.7302953</v>
+        <v>19230253.755796269</v>
       </c>
       <c r="E142" s="4">
-        <v>21468729.260000002</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
+        <v>22055375.029999994</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D143" s="7">
-        <v>6844629.4000000004</v>
+        <v>7217060.7119320529</v>
       </c>
       <c r="E143" s="4">
-        <v>5913530.8600000003</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6230951.2100000009</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D144" s="7">
-        <v>1992025.62</v>
+        <v>1890713.3688547139</v>
       </c>
       <c r="E144" s="4">
-        <v>1973585.1</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1822307.1000000006</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D145" s="7">
-        <v>868580.22</v>
+        <v>922074.47102700558</v>
       </c>
       <c r="E145" s="4">
-        <v>1050231.75</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1019062.7599999997</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D146" s="7">
-        <v>28898.23</v>
+        <v>33953.444096256309</v>
       </c>
       <c r="E146" s="4">
-        <v>15683.8</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25247.33</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="7">
-        <v>0</v>
+        <v>488606.71594653861</v>
       </c>
       <c r="E147" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D148" s="7">
-        <v>341177.71</v>
+        <v>324661.51410901535</v>
       </c>
       <c r="E148" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="7">
-        <v>19388044.75</v>
+        <v>18263881.7302953</v>
       </c>
       <c r="E149" s="4">
-        <v>22361105.989999998</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
+        <v>21468729.260000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D150" s="7">
-        <v>7116108.5499999998</v>
+        <v>6844629.4000000004</v>
       </c>
       <c r="E150" s="4">
-        <v>6123993.7300000004</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5913530.8600000003</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D151" s="7">
-        <v>2123173.39</v>
+        <v>1992025.62</v>
       </c>
       <c r="E151" s="4">
-        <v>1906830.07</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1973585.1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D152" s="7">
-        <v>908447.78</v>
+        <v>868580.22</v>
       </c>
       <c r="E152" s="4">
-        <v>993507.71</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1050231.75</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D153" s="7">
-        <v>30505.01</v>
+        <v>28898.23</v>
       </c>
       <c r="E153" s="4">
-        <v>15417.27</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15683.8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D154" s="7">
         <v>0</v>
       </c>
       <c r="E154" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D155" s="7">
-        <v>0</v>
+        <v>341177.71</v>
       </c>
       <c r="E155" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="7">
-        <v>18960015.620000001</v>
+        <v>19388044.75</v>
       </c>
       <c r="E156" s="4">
-        <v>22793706.629999999</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+        <v>22361105.989999998</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D157" s="7">
-        <v>6708483.3499999996</v>
+        <v>7116108.5499999998</v>
       </c>
       <c r="E157" s="4">
-        <v>5816.9556599999996</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6123993.7300000004</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D158" s="7">
-        <v>1955998.57</v>
+        <v>2123173.39</v>
       </c>
       <c r="E158" s="4">
-        <v>1793592.07</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1906830.07</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D159" s="7">
-        <v>887143.06</v>
+        <v>908447.78</v>
       </c>
       <c r="E159" s="4">
-        <v>1003138.31</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
+        <v>993507.71</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D160" s="7">
-        <v>22552.71</v>
+        <v>30505.01</v>
       </c>
       <c r="E160" s="4">
-        <v>18003.099999999999</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15417.27</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D161" s="7">
         <v>0</v>
       </c>
       <c r="E161" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="7">
-        <v>343814.54</v>
+        <v>0</v>
       </c>
       <c r="E162" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="7">
-        <v>17433351.07</v>
+        <v>18960015.620000001</v>
       </c>
       <c r="E163" s="4">
-        <v>19722403.170000002</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+        <v>22793706.629999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D164" s="7">
-        <v>6519183.8499999996</v>
+        <v>6708483.3499999996</v>
       </c>
       <c r="E164" s="4">
-        <v>5905559.25</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5816.9556599999996</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D165" s="7">
-        <v>1829318.77</v>
+        <v>1955998.57</v>
       </c>
       <c r="E165" s="4">
-        <v>1696988.21</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1793592.07</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D166" s="7">
-        <v>838395.48</v>
+        <v>887143.06</v>
       </c>
       <c r="E166" s="4">
-        <v>897576.99</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1003138.31</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D167" s="4">
-        <v>26714.02</v>
+      <c r="D167" s="7">
+        <v>22552.71</v>
       </c>
       <c r="E167" s="4">
-        <v>26637.54</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18003.099999999999</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D168" s="4">
+      <c r="D168" s="7">
         <v>0</v>
       </c>
       <c r="E168" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D169" s="4">
-        <v>340437.38</v>
+      <c r="D169" s="7">
+        <v>343814.54</v>
       </c>
       <c r="E169" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D170" s="4">
-        <v>17964851.219999999</v>
+      <c r="D170" s="7">
+        <v>17433351.07</v>
       </c>
       <c r="E170" s="4">
-        <v>20526786.949999999</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19722403.170000002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D171" s="4">
-        <v>6858199.0800000001</v>
+      <c r="D171" s="7">
+        <v>6519183.8499999996</v>
       </c>
       <c r="E171" s="4">
-        <v>6060549.0300000003</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5905559.25</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D172" s="4">
-        <v>1891974.41</v>
+      <c r="D172" s="7">
+        <v>1829318.77</v>
       </c>
       <c r="E172" s="4">
-        <v>1655686.5</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1696988.21</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D173" s="4">
-        <v>869343.83</v>
+      <c r="D173" s="7">
+        <v>838395.48</v>
       </c>
       <c r="E173" s="4">
-        <v>903339.88</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+        <v>897576.99</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D174" s="6">
-        <v>34700.07</v>
+      <c r="D174" s="4">
+        <v>26714.02</v>
       </c>
       <c r="E174" s="4">
-        <v>30066.9</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+        <v>26637.54</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D175" s="4">
         <v>0</v>
       </c>
       <c r="E175" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="4">
-        <v>323665.84740000003</v>
+        <v>340437.38</v>
       </c>
       <c r="E176" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="4">
-        <v>17986678.329999998</v>
+        <v>17964851.219999999</v>
       </c>
       <c r="E177" s="4">
-        <v>18840655.760000002</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20526786.949999999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D178" s="4">
-        <v>6849804.6100000003</v>
+        <v>6858199.0800000001</v>
       </c>
       <c r="E178" s="4">
-        <v>5956548.8499999996</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6060549.0300000003</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D179" s="4">
-        <v>1729447.97</v>
+        <v>1891974.41</v>
       </c>
       <c r="E179" s="4">
-        <v>1643832</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1655686.5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D180" s="4">
-        <v>849285.61</v>
+        <v>869343.83</v>
       </c>
       <c r="E180" s="4">
-        <v>939310.11</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
+        <v>903339.88</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D181" s="4">
-        <v>28099.87</v>
+      <c r="D181" s="6">
+        <v>34700.07</v>
       </c>
       <c r="E181" s="4">
-        <v>28639.279999999999</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
+        <v>30066.9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D182" s="4">
         <v>0</v>
       </c>
       <c r="E182" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D183" s="4">
-        <v>328471.11</v>
+        <v>323665.84740000003</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D184" s="4">
-        <v>20859420.170000002</v>
+        <v>17986678.329999998</v>
       </c>
       <c r="E184" s="4">
-        <v>19918594.949999999</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18840655.760000002</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="4">
-        <v>7298841.6399999997</v>
+        <v>6849804.6100000003</v>
       </c>
       <c r="E185" s="4">
-        <v>6240347.8700000001</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5956548.8499999996</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D186" s="4">
-        <v>1703760.35</v>
+        <v>1729447.97</v>
       </c>
       <c r="E186" s="4">
-        <v>1614866.77</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1643832</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D187" s="4">
-        <v>889896.52</v>
+        <v>849285.61</v>
       </c>
       <c r="E187" s="4">
-        <v>893889.58</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.35">
+        <v>939310.11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D188" s="4">
-        <v>39779.599999999999</v>
+        <v>28099.87</v>
       </c>
       <c r="E188" s="4">
-        <v>33371.1</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28639.279999999999</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D189" s="4">
         <v>0</v>
       </c>
       <c r="E189" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="4">
-        <v>803178.09</v>
+        <v>328471.11</v>
       </c>
       <c r="E190" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D191" s="4">
-        <v>20096672.370000001</v>
+        <v>20859420.170000002</v>
       </c>
       <c r="E191" s="4">
-        <v>18711090.859999999</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19918594.949999999</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D192" s="4">
-        <v>9110188.7300000004</v>
+        <v>7298841.6399999997</v>
       </c>
       <c r="E192" s="4">
-        <v>5708765.2599999998</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6240347.8700000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D193" s="4">
-        <v>1657830.61</v>
+        <v>1703760.35</v>
       </c>
       <c r="E193" s="4">
-        <v>1460592.81</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1614866.77</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D194" s="4">
-        <v>850111.14</v>
+        <v>889896.52</v>
       </c>
       <c r="E194" s="4">
-        <v>845188.18</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
+        <v>893889.58</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D195" s="4">
-        <v>39781.24</v>
+        <v>39779.599999999999</v>
       </c>
       <c r="E195" s="4">
-        <v>27238.71</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.35">
+        <v>33371.1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D196" s="4">
         <v>0</v>
       </c>
       <c r="E196" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D197" s="4">
-        <v>751360.15</v>
+        <v>803178.09</v>
       </c>
       <c r="E197" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D198" s="4">
-        <v>21663106.649999999</v>
+        <v>20096672.370000001</v>
       </c>
       <c r="E198" s="4">
-        <v>22986791.329999998</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18711090.859999999</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D199" s="4">
-        <v>10168263.970000001</v>
+        <v>9110188.7300000004</v>
       </c>
       <c r="E199" s="4">
-        <v>6317981.5300000003</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5708765.2599999998</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D200" s="4">
-        <v>16425178.710000001</v>
+        <v>1657830.61</v>
       </c>
       <c r="E200" s="4">
-        <v>1664563.41</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1460592.81</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D201" s="4">
-        <v>91835893.409999996</v>
+        <v>850111.14</v>
       </c>
       <c r="E201" s="4">
-        <v>1042134.86</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
+        <v>845188.18</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D202" s="4">
-        <v>32330.54</v>
+        <v>39781.24</v>
       </c>
       <c r="E202" s="4">
-        <v>29734.05</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.35">
+        <v>27238.71</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D203" s="4">
         <v>0</v>
       </c>
       <c r="E203" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D204" s="4">
-        <v>796016.7</v>
+        <v>751360.15</v>
       </c>
       <c r="E204" s="4">
-        <v>7125.58</v>
-[...4 lines deleted...]
-        <v>2023</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D205" s="2">
-[...8 lines deleted...]
-        <v>2023</v>
+      <c r="D205" s="4">
+        <v>21663106.649999999</v>
+      </c>
+      <c r="E205" s="4">
+        <v>22986791.329999998</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D206" s="2">
-[...8 lines deleted...]
-        <v>2023</v>
+      <c r="D206" s="4">
+        <v>10168263.970000001</v>
+      </c>
+      <c r="E206" s="4">
+        <v>6317981.5300000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C207" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D207" s="4">
+        <v>16425178.710000001</v>
+      </c>
+      <c r="E207" s="4">
+        <v>1664563.41</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D208" s="4">
+        <v>91835893.409999996</v>
+      </c>
+      <c r="E208" s="4">
+        <v>1042134.86</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D207" s="2">
-[...32 lines deleted...]
-      </c>
       <c r="D209" s="4">
-        <v>996536.29</v>
+        <v>32330.54</v>
       </c>
       <c r="E209" s="4">
-        <v>980763.94</v>
-[...4 lines deleted...]
-        <v>2023</v>
+        <v>29734.05</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D210" s="2">
-        <v>499109.31589999999</v>
+      <c r="D210" s="4">
+        <v>0</v>
       </c>
       <c r="E210" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>2023</v>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D211" s="2">
-        <v>834690.45</v>
+      <c r="D211" s="4">
+        <v>796016.7</v>
       </c>
       <c r="E211" s="4">
-        <v>425115.39</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7125.58</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="1">
         <v>2023</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D212" s="4">
-[...6 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D212" s="2">
+        <v>29646690.91</v>
+      </c>
+      <c r="E212" s="2">
+        <v>22096080.469999999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="1">
         <v>2023</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D213" s="4">
-[...6 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D213" s="2">
+        <v>13018348.75</v>
+      </c>
+      <c r="E213" s="2">
+        <v>7143791.5099999998</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="1">
         <v>2023</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D214" s="4">
-        <v>437156.67</v>
+      <c r="D214" s="2">
+        <v>45083.18</v>
       </c>
       <c r="E214" s="4">
-        <v>31631.65</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28427.64</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="1">
         <v>2023</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D215" s="4">
-        <v>1900181.43</v>
-[...5 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1839461.09</v>
+      </c>
+      <c r="E215" s="2">
+        <v>1623362.8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="1">
         <v>2023</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D216" s="4">
-        <v>923517.49</v>
+        <v>996536.29</v>
       </c>
       <c r="E216" s="4">
-        <v>930875.74</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.35">
+        <v>980763.94</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="1">
         <v>2023</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D217" s="4">
-        <v>0</v>
+      <c r="D217" s="2">
+        <v>499109.31589999999</v>
       </c>
       <c r="E217" s="4">
-        <v>470655.72</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="1">
         <v>2023</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D218" s="4">
-        <v>776770.48</v>
+      <c r="D218" s="2">
+        <v>834690.45</v>
       </c>
       <c r="E218" s="4">
-        <v>807764.95</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.35">
+        <v>425115.39</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="1">
         <v>2023</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D219" s="4">
-        <v>29421470.32</v>
+        <v>28594036.960000001</v>
       </c>
       <c r="E219" s="4">
-        <v>20466599.550000001</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20488402.899999999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="1">
         <v>2023</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D220" s="4">
-        <v>12474820.73</v>
+        <v>12017333.359999999</v>
       </c>
       <c r="E220" s="4">
-        <v>6673880.1500000004</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6602641.1500000004</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="1">
         <v>2023</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D221" s="4">
-        <v>22127.95</v>
+        <v>437156.67</v>
       </c>
       <c r="E221" s="4">
-        <v>29833.48</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.35">
+        <v>31631.65</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="1">
         <v>2023</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D222" s="4">
-        <v>1922856.81</v>
+        <v>1900181.43</v>
       </c>
       <c r="E222" s="4">
-        <v>1777519.48</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1674915</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="1">
         <v>2023</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D223" s="4">
-        <v>917975.96</v>
+        <v>923517.49</v>
       </c>
       <c r="E223" s="4">
-        <v>959898.61</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.35">
+        <v>930875.74</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="1">
         <v>2023</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D224" s="4">
         <v>0</v>
       </c>
       <c r="E224" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.35">
+        <v>470655.72</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="1">
         <v>2023</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D225" s="4">
-        <v>834690.45</v>
+        <v>776770.48</v>
       </c>
       <c r="E225" s="4">
-        <v>779962.44</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.35">
+        <v>807764.95</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="1">
         <v>2023</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D226" s="4">
-        <v>28415912.16</v>
+        <v>29421470.32</v>
       </c>
       <c r="E226" s="4">
-        <v>20411153.390000001</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20466599.550000001</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="1">
         <v>2023</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D227" s="4">
-        <v>11906363.949999999</v>
+        <v>12474820.73</v>
       </c>
       <c r="E227" s="4">
-        <v>6471100.9500000002</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6673880.1500000004</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="1">
         <v>2023</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D228" s="4">
-        <v>44104.9</v>
+        <v>22127.95</v>
       </c>
       <c r="E228" s="4">
-        <v>27723.14</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.35">
+        <v>29833.48</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="1">
         <v>2023</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D229" s="4">
-        <v>2059325.83</v>
+        <v>1922856.81</v>
       </c>
       <c r="E229" s="4">
-        <v>1682751.44</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1777519.48</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="1">
         <v>2023</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D230" s="4">
-        <v>890269.5</v>
+        <v>917975.96</v>
       </c>
       <c r="E230" s="4">
-        <v>879752.8</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.35">
+        <v>959898.61</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="1">
         <v>2023</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D231" s="4">
         <v>0</v>
       </c>
       <c r="E231" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="1">
         <v>2023</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D232" s="4">
-        <v>807764.95</v>
+        <v>834690.45</v>
       </c>
       <c r="E232" s="4">
-        <v>784205.31</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.35">
+        <v>779962.44</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="1">
         <v>2023</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D233" s="4">
-        <v>28953364.379999999</v>
+        <v>28415912.16</v>
       </c>
       <c r="E233" s="4">
-        <v>22188435.699999999</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20411153.390000001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="1">
         <v>2023</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D234" s="4">
-        <v>12239113.67</v>
+        <v>11906363.949999999</v>
       </c>
       <c r="E234" s="4">
-        <v>6605522.8600000003</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6471100.9500000002</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="1">
         <v>2023</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D235" s="4">
-        <v>47334.1</v>
+        <v>44104.9</v>
       </c>
       <c r="E235" s="4">
-        <v>28330.7</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.35">
+        <v>27723.14</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="1">
         <v>2023</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D236" s="4">
-        <v>2103030.9</v>
+        <v>2059325.83</v>
       </c>
       <c r="E236" s="4">
-        <v>1798389.99</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1682751.44</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="1">
         <v>2023</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D237" s="4">
-        <v>47334.1</v>
+        <v>890269.5</v>
       </c>
       <c r="E237" s="4">
-        <v>915283.32</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.35">
+        <v>879752.8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="1">
         <v>2023</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D238" s="4">
         <v>0</v>
       </c>
       <c r="E238" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="1">
         <v>2023</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="4">
-        <v>834690.45</v>
+        <v>807764.95</v>
       </c>
       <c r="E239" s="4">
-        <v>365620.41</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.35">
+        <v>784205.31</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="1">
         <v>2023</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D240" s="4">
-        <v>31244674.670000002</v>
+        <v>28953364.379999999</v>
       </c>
       <c r="E240" s="4">
-        <v>21788595.57</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.35">
+        <v>22188435.699999999</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="1">
         <v>2023</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D241" s="4">
-        <v>11124083.779999999</v>
+        <v>12239113.67</v>
       </c>
       <c r="E241" s="4">
-        <v>6657253.0999999996</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6605522.8600000003</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="1">
         <v>2023</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D242" s="4">
-        <v>34880.69</v>
+        <v>47334.1</v>
       </c>
       <c r="E242" s="4">
-        <v>20955.39</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28330.7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="1">
         <v>2023</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D243" s="4">
-        <v>2028781.57</v>
+        <v>2103030.9</v>
       </c>
       <c r="E243" s="4">
-        <v>1628545.88</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1798389.99</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="1">
         <v>2023</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D244" s="4">
-        <v>876914.89</v>
+        <v>47334.1</v>
       </c>
       <c r="E244" s="4">
-        <v>874484.49</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.35">
+        <v>915283.32</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="1">
         <v>2023</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D245" s="5">
-[...6 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D245" s="4">
+        <v>0</v>
+      </c>
+      <c r="E245" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="1">
         <v>2023</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D246" s="4">
         <v>834690.45</v>
       </c>
       <c r="E246" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.35">
+        <v>365620.41</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="1">
         <v>2023</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D247" s="5">
-[...6 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D247" s="4">
+        <v>31244674.670000002</v>
+      </c>
+      <c r="E247" s="4">
+        <v>21788595.57</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="1">
         <v>2023</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D248" s="5">
-[...6 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D248" s="4">
+        <v>11124083.779999999</v>
+      </c>
+      <c r="E248" s="4">
+        <v>6657253.0999999996</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="1">
         <v>2023</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D249" s="5">
-[...6 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D249" s="4">
+        <v>34880.69</v>
+      </c>
+      <c r="E249" s="4">
+        <v>20955.39</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="1">
         <v>2023</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D250" s="5">
-[...6 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D250" s="4">
+        <v>2028781.57</v>
+      </c>
+      <c r="E250" s="4">
+        <v>1628545.88</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="1">
         <v>2023</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D251" s="5">
-[...6 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D251" s="4">
+        <v>876914.89</v>
+      </c>
+      <c r="E251" s="4">
+        <v>874484.49</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="1">
         <v>2023</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D252" s="5">
         <v>0</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="1">
         <v>2023</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D253" s="5">
-[...6 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D253" s="4">
+        <v>834690.45</v>
+      </c>
+      <c r="E253" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="1">
         <v>2023</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D254" s="3">
-[...6 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D254" s="5">
+        <v>26325202.829999998</v>
+      </c>
+      <c r="E254" s="5">
+        <v>20196142.609999999</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="1">
         <v>2023</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D255" s="3">
-[...6 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D255" s="5">
+        <v>10620551.050000001</v>
+      </c>
+      <c r="E255" s="5">
+        <v>6300708.4699999997</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="1">
         <v>2023</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D256" s="3">
-[...6 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D256" s="5">
+        <v>26369.98</v>
+      </c>
+      <c r="E256" s="5">
+        <v>27352.05</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="1">
         <v>2023</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D257" s="3">
-[...6 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D257" s="5">
+        <v>1747409</v>
+      </c>
+      <c r="E257" s="5">
+        <v>1666269.77</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="1">
         <v>2023</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D258" s="3">
-[...6 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D258" s="5">
+        <v>717220</v>
+      </c>
+      <c r="E258" s="5">
+        <v>858670.65</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="1">
         <v>2023</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D259" s="3">
-[...6 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D259" s="5">
+        <v>0</v>
+      </c>
+      <c r="E259" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="1">
         <v>2023</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D260" s="3">
-[...6 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D260" s="5">
+        <v>807764.95</v>
+      </c>
+      <c r="E260" s="5">
+        <v>7795.49</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="1">
         <v>2023</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D261" s="3">
-        <v>23507284.41</v>
+        <v>26862365.739999998</v>
       </c>
       <c r="E261" s="3">
-        <v>19923166.16</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19612491.02</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="1">
         <v>2023</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D262" s="3">
-        <v>10260340.49</v>
+        <v>10910575.800000001</v>
       </c>
       <c r="E262" s="3">
-        <v>6559020.25</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6405018.9699999997</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="1">
         <v>2023</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D263" s="3">
-        <v>30792.42</v>
+        <v>27332.37</v>
       </c>
       <c r="E263" s="3">
-        <v>28274.95</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.35">
+        <v>35003.379999999997</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="1">
         <v>2023</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D264" s="3">
-        <v>1688706</v>
+        <v>1808084.75</v>
       </c>
       <c r="E264" s="3">
-        <v>1654590.74</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1642402.02</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="1">
         <v>2023</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D265" s="3">
-        <v>690504.56</v>
+        <v>772404.63</v>
       </c>
       <c r="E265" s="3">
-        <v>882030.15</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.35">
+        <v>899205.14</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="1">
         <v>2023</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D266" s="3">
         <v>0</v>
       </c>
       <c r="E266" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="1">
         <v>2023</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D267" s="3">
-        <v>777193.78</v>
+        <v>834690.45</v>
       </c>
       <c r="E267" s="3">
-        <v>126721.54</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.35">
+        <v>212050.98</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="1">
         <v>2023</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D268" s="3">
-        <v>24003683.890000001</v>
+        <v>23507284.41</v>
       </c>
       <c r="E268" s="3">
-        <v>21137505.09</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19923166.16</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="1">
         <v>2023</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D269" s="3">
-        <v>10272138.43</v>
+        <v>10260340.49</v>
       </c>
       <c r="E269" s="3">
-        <v>6990890.1600000001</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6559020.25</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="1">
         <v>2023</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D270" s="3">
-        <v>35856.03</v>
+        <v>30792.42</v>
       </c>
       <c r="E270" s="3">
-        <v>39245.620000000003</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.35">
+        <v>28274.95</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="1">
         <v>2023</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D271" s="3">
-        <v>1653710.5</v>
+        <v>1688706</v>
       </c>
       <c r="E271" s="3">
-        <v>1583873.62</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1654590.74</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="1">
         <v>2023</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D272" s="3">
-        <v>752611.49</v>
+        <v>690504.56</v>
       </c>
       <c r="E272" s="3">
-        <v>814217.66</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.35">
+        <v>882030.15</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="1">
         <v>2023</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D273" s="3">
         <v>0</v>
       </c>
       <c r="E273" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="1">
         <v>2023</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D274" s="3">
-        <v>803100.24</v>
+        <v>777193.78</v>
       </c>
       <c r="E274" s="3">
-        <v>780411.4</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.35">
+        <v>126721.54</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="1">
         <v>2023</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D275" s="3">
-        <v>21653214.859999999</v>
+        <v>24003683.890000001</v>
       </c>
       <c r="E275" s="3">
-        <v>18952952.670000002</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.35">
+        <v>21137505.09</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="1">
         <v>2023</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D276" s="3">
-        <v>9110188.7300000004</v>
+        <v>10272138.43</v>
       </c>
       <c r="E276" s="3">
-        <v>6232375.5999999996</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6990890.1600000001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="1">
         <v>2023</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D277" s="3">
-        <v>33721.68</v>
+        <v>35856.03</v>
       </c>
       <c r="E277" s="3">
-        <v>29340.37</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.35">
+        <v>39245.620000000003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="1">
         <v>2023</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D278" s="3">
-        <v>1524497.34</v>
+        <v>1653710.5</v>
       </c>
       <c r="E278" s="3">
-        <v>1465750.15</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1583873.62</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="1">
         <v>2023</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D279" s="3">
-        <v>748114.83</v>
+        <v>752611.49</v>
       </c>
       <c r="E279" s="3">
-        <v>745445.73</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.35">
+        <v>814217.66</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="1">
         <v>2023</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D280" s="3">
         <v>0</v>
       </c>
       <c r="E280" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="1">
         <v>2023</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D281" s="3">
-        <v>725380.86</v>
+        <v>803100.24</v>
       </c>
       <c r="E281" s="3">
-        <v>776203.05</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.35">
+        <v>780411.4</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="1">
         <v>2023</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D282" s="3">
         <v>21653214.859999999</v>
       </c>
       <c r="E282" s="3">
         <v>18952952.670000002</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="1">
         <v>2023</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D283" s="3">
         <v>9110188.7300000004</v>
       </c>
       <c r="E283" s="3">
         <v>6232375.5999999996</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="1">
         <v>2023</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D284" s="3">
         <v>33721.68</v>
       </c>
       <c r="E284" s="3">
         <v>29340.37</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="1">
         <v>2023</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D285" s="3">
         <v>1524497.34</v>
       </c>
       <c r="E285" s="3">
         <v>1465750.15</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="1">
         <v>2023</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D286" s="3">
         <v>748114.83</v>
       </c>
       <c r="E286" s="3">
         <v>745445.73</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="1">
         <v>2023</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D287" s="3">
         <v>0</v>
       </c>
       <c r="E287" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="1">
         <v>2023</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D288" s="3">
         <v>725380.86</v>
       </c>
       <c r="E288" s="3">
         <v>776203.05</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D289" s="4">
-[...6 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D289" s="3">
+        <v>21653214.859999999</v>
+      </c>
+      <c r="E289" s="3">
+        <v>18952952.670000002</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D290" s="4">
-[...6 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D290" s="3">
+        <v>9110188.7300000004</v>
+      </c>
+      <c r="E290" s="3">
+        <v>6232375.5999999996</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D291" s="4">
-[...6 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D291" s="3">
+        <v>33721.68</v>
+      </c>
+      <c r="E291" s="3">
+        <v>29340.37</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D292" s="4">
-[...6 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D292" s="3">
+        <v>1524497.34</v>
+      </c>
+      <c r="E292" s="3">
+        <v>1465750.15</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D293" s="4">
-[...6 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D293" s="3">
+        <v>748114.83</v>
+      </c>
+      <c r="E293" s="3">
+        <v>745445.73</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D294" s="4">
-[...6 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D294" s="3">
+        <v>0</v>
+      </c>
+      <c r="E294" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D295" s="4">
-[...6 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D295" s="3">
+        <v>725380.86</v>
+      </c>
+      <c r="E295" s="3">
+        <v>776203.05</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="1">
         <v>2022</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D296" s="4">
-        <v>19130911.690000001</v>
+        <v>19927125.59</v>
       </c>
       <c r="E296" s="4">
-        <v>24260754.620000001</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25061881.780000001</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="1">
         <v>2022</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D297" s="4">
-        <v>8751087.2400000002</v>
+        <v>9047943.3399999999</v>
       </c>
       <c r="E297" s="4">
-        <v>8002628.21</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8281436.9299999997</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="1">
         <v>2022</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D298" s="4">
-        <v>36176.74</v>
+        <v>38119.81</v>
       </c>
       <c r="E298" s="4">
-        <v>17275.8</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.35">
+        <v>44543.95</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="1">
         <v>2022</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D299" s="4">
-        <v>1501889.19</v>
+        <v>1476082.79</v>
       </c>
       <c r="E299" s="4">
-        <v>1728021.41</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1621146.92</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="1">
         <v>2022</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D300" s="4">
-        <v>704541.78</v>
+        <v>785615.72</v>
       </c>
       <c r="E300" s="4">
-        <v>865060.91</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.35">
+        <v>850203.95</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="1">
         <v>2022</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D301" s="4">
-        <v>563369.88</v>
+        <v>600083.53</v>
       </c>
       <c r="E301" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="1">
         <v>2022</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D302" s="4">
-        <v>742585.61</v>
+        <v>767338.47</v>
       </c>
       <c r="E302" s="4">
-        <v>780664.68</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.35">
+        <v>779790.05</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="1">
         <v>2022</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D303" s="4">
-        <v>20494652.870000001</v>
+        <v>19130911.690000001</v>
       </c>
       <c r="E303" s="4">
-        <v>25985539.289999999</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.35">
+        <v>24260754.620000001</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="1">
         <v>2022</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D304" s="4">
-        <v>9172902.6199999992</v>
+        <v>8751087.2400000002</v>
       </c>
       <c r="E304" s="4">
-        <v>8952878.9499999993</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8002628.21</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="1">
         <v>2022</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D305" s="4">
-        <v>37905.53</v>
+        <v>36176.74</v>
       </c>
       <c r="E305" s="4">
-        <v>14591.29</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17275.8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="1">
         <v>2022</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D306" s="4">
-        <v>1560408.72</v>
+        <v>1501889.19</v>
       </c>
       <c r="E306" s="4">
-        <v>1731569.37</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1728021.41</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="1">
         <v>2022</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D307" s="4">
-        <v>718969.34</v>
+        <v>704541.78</v>
       </c>
       <c r="E307" s="4">
-        <v>828019.56</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.35">
+        <v>865060.91</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="1">
         <v>2022</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D308" s="4">
-        <v>90213.35</v>
+        <v>563369.88</v>
       </c>
       <c r="E308" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="1">
         <v>2022</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D309" s="4">
-        <v>767338.47</v>
+        <v>742585.61</v>
       </c>
       <c r="E309" s="4">
-        <v>782499.14</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.35">
+        <v>780664.68</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="1">
         <v>2022</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D310" s="4">
-        <v>20079237.399999999</v>
+        <v>20494652.870000001</v>
       </c>
       <c r="E310" s="4">
-        <v>25469034.809999999</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25985539.289999999</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="1">
         <v>2022</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D311" s="4">
-        <v>8782300.9199999999</v>
+        <v>9172902.6199999992</v>
       </c>
       <c r="E311" s="4">
-        <v>8826522.8499999996</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8952878.9499999993</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="1">
         <v>2022</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D312" s="4">
-        <v>36682.769999999997</v>
+        <v>37905.53</v>
       </c>
       <c r="E312" s="4">
-        <v>12313.42</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.35">
+        <v>14591.29</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="1">
         <v>2022</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D313" s="4">
-        <v>1664619.74</v>
+        <v>1560408.72</v>
       </c>
       <c r="E313" s="4">
-        <v>1851076.28</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1731569.37</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="1">
         <v>2022</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D314" s="4">
-        <v>681886.28</v>
+        <v>718969.34</v>
       </c>
       <c r="E314" s="4">
-        <v>866072.22</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.35">
+        <v>828019.56</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="1">
         <v>2022</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D315" s="4">
-        <v>92837.34</v>
+        <v>90213.35</v>
       </c>
       <c r="E315" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="1">
         <v>2022</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D316" s="4">
-        <v>742585.61</v>
+        <v>767338.47</v>
       </c>
       <c r="E316" s="4">
-        <v>780891.85</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.35">
+        <v>782499.14</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="1">
         <v>2022</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D317" s="4">
-        <v>21097453.800000001</v>
+        <v>20079237.399999999</v>
       </c>
       <c r="E317" s="4">
-        <v>26504434.68</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.35">
+        <v>25469034.809999999</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="1">
         <v>2022</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D318" s="4">
-        <v>8966973.1099999994</v>
+        <v>8782300.9199999999</v>
       </c>
       <c r="E318" s="4">
-        <v>9926605.9199999999</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8826522.8499999996</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="1">
         <v>2022</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D319" s="4">
-        <v>37172.559999999998</v>
+        <v>36682.769999999997</v>
       </c>
       <c r="E319" s="4">
-        <v>11319.25</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12313.42</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="1">
         <v>2022</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D320" s="4">
-        <v>1686761.86</v>
+        <v>1664619.74</v>
       </c>
       <c r="E320" s="4">
-        <v>1951244.49</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1851076.28</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="1">
         <v>2022</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D321" s="4">
-        <v>662418.4</v>
+        <v>681886.28</v>
       </c>
       <c r="E321" s="4">
-        <v>907244.05</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.35">
+        <v>866072.22</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="1">
         <v>2022</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D322" s="4">
-        <v>105404.1</v>
+        <v>92837.34</v>
       </c>
       <c r="E322" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="1">
         <v>2022</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D323" s="4">
-        <v>767338.47</v>
+        <v>742585.61</v>
       </c>
       <c r="E323" s="4">
-        <v>807292.31</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.35">
+        <v>780891.85</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="1">
         <v>2022</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D324" s="4">
-        <v>22548368.170000002</v>
+        <v>21097453.800000001</v>
       </c>
       <c r="E324" s="4">
-        <v>26115098.91</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.35">
+        <v>26504434.68</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="1">
         <v>2022</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D325" s="4">
-        <v>9362387.25</v>
+        <v>8966973.1099999994</v>
       </c>
       <c r="E325" s="4">
-        <v>10127959.810000001</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9926605.9199999999</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="1">
         <v>2022</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D326" s="4">
-        <v>39493.72</v>
+        <v>37172.559999999998</v>
       </c>
       <c r="E326" s="4">
-        <v>9915.41</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11319.25</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="1">
         <v>2022</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D327" s="4">
-        <v>1711974.45</v>
+        <v>1686761.86</v>
       </c>
       <c r="E327" s="4">
-        <v>1739875.52</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1951244.49</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="1">
         <v>2022</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D328" s="4">
-        <v>686794.03</v>
+        <v>662418.4</v>
       </c>
       <c r="E328" s="4">
-        <v>839719.35</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.35">
+        <v>907244.05</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="1">
         <v>2022</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D329" s="4">
-        <v>119909.29</v>
+        <v>105404.1</v>
       </c>
       <c r="E329" s="4">
-        <v>17.309999999999999</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="1">
         <v>2022</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D330" s="4">
         <v>767338.47</v>
       </c>
       <c r="E330" s="4">
-        <v>544155.13</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.35">
+        <v>807292.31</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="1">
         <v>2022</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D331" s="4">
-        <v>20448492.98</v>
+        <v>22548368.170000002</v>
       </c>
       <c r="E331" s="4">
-        <v>24484719.93</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.35">
+        <v>26115098.91</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="1">
         <v>2022</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D332" s="4">
-        <v>9056987.6199999992</v>
+        <v>9362387.25</v>
       </c>
       <c r="E332" s="4">
-        <v>11137140.039999999</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10127959.810000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="1">
         <v>2022</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D333" s="4">
-        <v>35277.43</v>
+        <v>39493.72</v>
       </c>
       <c r="E333" s="4">
-        <v>12090.4</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9915.41</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="1">
         <v>2022</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D334" s="4">
-        <v>1535066.2</v>
+        <v>1711974.45</v>
       </c>
       <c r="E334" s="4">
-        <v>1782979</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1739875.52</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="1">
         <v>2022</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D335" s="4">
-        <v>595823.97</v>
+        <v>686794.03</v>
       </c>
       <c r="E335" s="4">
-        <v>828428.17</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.35">
+        <v>839719.35</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="1">
         <v>2022</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D336" s="4">
-        <v>57181.440000000002</v>
+        <v>119909.29</v>
       </c>
       <c r="E336" s="4">
-        <v>27509.64</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17.309999999999999</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="1">
         <v>2022</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D337" s="4">
-        <v>742585.61</v>
+        <v>767338.47</v>
       </c>
       <c r="E337" s="4">
-        <v>546835.85</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.35">
+        <v>544155.13</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="1">
         <v>2022</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D338" s="4">
-        <v>20419351.690000001</v>
+        <v>20448492.98</v>
       </c>
       <c r="E338" s="4">
-        <v>20240475.52</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.35">
+        <v>24484719.93</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="1">
         <v>2022</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D339" s="4">
-        <v>9277527</v>
+        <v>9056987.6199999992</v>
       </c>
       <c r="E339" s="4">
-        <v>9983003.2599999998</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11137140.039999999</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="1">
         <v>2022</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D340" s="4">
-        <v>35743.69</v>
+        <v>35277.43</v>
       </c>
       <c r="E340" s="4">
-        <v>23347.1</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12090.4</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="1">
         <v>2022</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D341" s="4">
-        <v>1592646.76</v>
+        <v>1535066.2</v>
       </c>
       <c r="E341" s="4">
-        <v>1572852.45</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1782979</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="1">
         <v>2022</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D342" s="4">
-        <v>651178.52</v>
+        <v>595823.97</v>
       </c>
       <c r="E342" s="4">
-        <v>717605.94</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.35">
+        <v>828428.17</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="1">
         <v>2022</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D343" s="4">
-        <v>50691.81</v>
+        <v>57181.440000000002</v>
       </c>
       <c r="E343" s="4">
-        <v>73.39</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.35">
+        <v>27509.64</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="1">
         <v>2022</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D344" s="4">
-        <v>767338.47</v>
+        <v>742585.61</v>
       </c>
       <c r="E344" s="4">
-        <v>781490.83</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.35">
+        <v>546835.85</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="1">
         <v>2022</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D345" s="4">
-        <v>20166944.73</v>
+        <v>20419351.690000001</v>
       </c>
       <c r="E345" s="4">
-        <v>18884832.09</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20240475.52</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="1">
         <v>2022</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D346" s="4">
-        <v>9261265.8800000008</v>
+        <v>9277527</v>
       </c>
       <c r="E346" s="4">
-        <v>9652605.4299999997</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9983003.2599999998</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="1">
         <v>2022</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D347" s="4">
-        <v>34969.35</v>
+        <v>35743.69</v>
       </c>
       <c r="E347" s="4">
-        <v>27120.7</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.35">
+        <v>23347.1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="1">
         <v>2022</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D348" s="4">
-        <v>1492419.02</v>
+        <v>1592646.76</v>
       </c>
       <c r="E348" s="4">
-        <v>1361669.1200000001</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1572852.45</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="1">
         <v>2022</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D349" s="4">
-        <v>599660.6</v>
+        <v>651178.52</v>
       </c>
       <c r="E349" s="4">
-        <v>620746.55000000005</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.35">
+        <v>717605.94</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="1">
         <v>2022</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D350" s="4">
-        <v>60798.6</v>
+        <v>50691.81</v>
       </c>
       <c r="E350" s="4">
-        <v>58.75</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.35">
+        <v>73.39</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="1">
         <v>2022</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D351" s="4">
-        <v>673735.16</v>
+        <v>767338.47</v>
       </c>
       <c r="E351" s="4">
-        <v>676097.19</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.35">
+        <v>781490.83</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="1">
         <v>2022</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D352" s="4">
-        <v>20630770.09</v>
+        <v>20166944.73</v>
       </c>
       <c r="E352" s="4">
-        <v>20951364.260000002</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18884832.09</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="1">
         <v>2022</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D353" s="4">
-        <v>9551689.7599999998</v>
+        <v>9261265.8800000008</v>
       </c>
       <c r="E353" s="4">
-        <v>9670432.9700000007</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9652605.4299999997</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="1">
         <v>2022</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D354" s="4">
-        <v>35431.18</v>
+        <v>34969.35</v>
       </c>
       <c r="E354" s="4">
-        <v>32295.9</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.35">
+        <v>27120.7</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="1">
         <v>2022</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D355" s="4">
-        <v>1437735.84</v>
+        <v>1492419.02</v>
       </c>
       <c r="E355" s="4">
-        <v>1410155.38</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1361669.1200000001</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="1">
         <v>2022</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D356" s="4">
-        <v>653066.51</v>
+        <v>599660.6</v>
       </c>
       <c r="E356" s="4">
-        <v>668312.25</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.35">
+        <v>620746.55000000005</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="1">
         <v>2022</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D357" s="4">
-        <v>53476.67</v>
+        <v>60798.6</v>
       </c>
       <c r="E357" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.35">
+        <v>58.75</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="1">
         <v>2022</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="4">
-        <v>696193</v>
+        <v>673735.16</v>
       </c>
       <c r="E358" s="4">
-        <v>679667.88</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.35">
+        <v>676097.19</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="1">
         <v>2022</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D359" s="4">
-        <v>18152165.309999999</v>
+        <v>20630770.09</v>
       </c>
       <c r="E359" s="4">
-        <v>17904544.489999998</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20951364.260000002</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="1">
         <v>2022</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D360" s="4">
-        <v>8667276.1199999992</v>
+        <v>9551689.7599999998</v>
       </c>
       <c r="E360" s="4">
-        <v>8480133.8200000003</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9670432.9700000007</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="1">
         <v>2022</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D361" s="4">
-        <v>31379.119999999999</v>
+        <v>35431.18</v>
       </c>
       <c r="E361" s="4">
-        <v>31539.73</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.35">
+        <v>32295.9</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="1">
         <v>2022</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D362" s="4">
-        <v>1318602.52</v>
+        <v>1437735.84</v>
       </c>
       <c r="E362" s="4">
-        <v>1309538.05</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1410155.38</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="1">
         <v>2022</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D363" s="4">
-        <v>673385.12</v>
+        <v>653066.51</v>
       </c>
       <c r="E363" s="4">
-        <v>586876.26</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.35">
+        <v>668312.25</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="1">
         <v>2022</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D364" s="4">
-        <v>173.2</v>
+        <v>53476.67</v>
       </c>
       <c r="E364" s="4">
-        <v>10.69</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="1">
         <v>2022</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D365" s="4">
-        <v>628819.49</v>
+        <v>696193</v>
       </c>
       <c r="E365" s="4">
-        <v>670458.68000000005</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.35">
+        <v>679667.88</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="1">
         <v>2022</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D366" s="4">
-        <v>18478745.390000001</v>
+        <v>18152165.309999999</v>
       </c>
       <c r="E366" s="4">
-        <v>18478745.390000001</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17904544.489999998</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="1">
         <v>2022</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D367" s="4">
-        <v>7999410.6600000001</v>
+        <v>8667276.1199999992</v>
       </c>
       <c r="E367" s="4">
-        <v>7999410.6600000001</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8480133.8200000003</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="1">
         <v>2022</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D368" s="4">
-        <v>29252.63</v>
+        <v>31379.119999999999</v>
       </c>
       <c r="E368" s="4">
-        <v>29252.63</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.35">
+        <v>31539.73</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="1">
         <v>2022</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D369" s="4">
-        <v>1259573.75</v>
+        <v>1318602.52</v>
       </c>
       <c r="E369" s="4">
-        <v>1259573.75</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1309538.05</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="1">
         <v>2022</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D370" s="4">
-        <v>610189.75</v>
+        <v>673385.12</v>
       </c>
       <c r="E370" s="4">
-        <v>610189.75</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.35">
+        <v>586876.26</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="1">
         <v>2022</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D371" s="4">
-        <v>74.819999999999993</v>
+        <v>173.2</v>
       </c>
       <c r="E371" s="4">
-        <v>74.819999999999993</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10.69</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="1">
         <v>2022</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D372" s="4">
-        <v>622873.43000000005</v>
+        <v>628819.49</v>
       </c>
       <c r="E372" s="4">
-        <v>622873.43000000005</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.35">
+        <v>670458.68000000005</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D373" s="4">
-        <v>10885378.65</v>
+        <v>18478745.390000001</v>
       </c>
       <c r="E373" s="4">
-        <v>20981880.57</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18478745.390000001</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D374" s="4">
-        <v>5304277.09</v>
+        <v>7999410.6600000001</v>
       </c>
       <c r="E374" s="4">
-        <v>8763792.7300000004</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7999410.6600000001</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D375" s="4">
-        <v>75859.34</v>
+        <v>29252.63</v>
       </c>
       <c r="E375" s="4">
-        <v>24012.32</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.35">
+        <v>29252.63</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D376" s="4">
-        <v>1143858.6499999999</v>
+        <v>1259573.75</v>
       </c>
       <c r="E376" s="4">
-        <v>1251787.54</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1259573.75</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D377" s="4">
-        <v>609695.68999999994</v>
+        <v>610189.75</v>
       </c>
       <c r="E377" s="4">
-        <v>601966.99</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.35">
+        <v>610189.75</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D378" s="4">
-        <v>66547.070000000007</v>
+        <v>74.819999999999993</v>
       </c>
       <c r="E378" s="4">
-        <v>23544.76</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.35">
+        <v>74.819999999999993</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="4">
-        <v>605729.18000000005</v>
+        <v>622873.43000000005</v>
       </c>
       <c r="E379" s="4">
-        <v>683399.75</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.35">
+        <v>622873.43000000005</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="1">
         <v>2021</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D380" s="4">
-        <v>10405649.68</v>
+        <v>10885378.65</v>
       </c>
       <c r="E380" s="4">
-        <v>17618520.960000001</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20981880.57</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="1">
         <v>2021</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D381" s="4">
-        <v>5098438.53</v>
+        <v>5304277.09</v>
       </c>
       <c r="E381" s="4">
-        <v>7982438.1699999999</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8763792.7300000004</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="1">
         <v>2021</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D382" s="4">
-        <v>73375.02</v>
+        <v>75859.34</v>
       </c>
       <c r="E382" s="4">
-        <v>30266.97</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.35">
+        <v>24012.32</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="1">
         <v>2021</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D383" s="4">
-        <v>1230681.45</v>
+        <v>1143858.6499999999</v>
       </c>
       <c r="E383" s="4">
-        <v>1344499.89</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1251787.54</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="1">
         <v>2021</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D384" s="4">
-        <v>514982.18</v>
+        <v>609695.68999999994</v>
       </c>
       <c r="E384" s="4">
-        <v>615137.99</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.35">
+        <v>601966.99</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="1">
         <v>2021</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D385" s="4">
-        <v>57218.37</v>
+        <v>66547.070000000007</v>
       </c>
       <c r="E385" s="4">
-        <v>61495.33</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.35">
+        <v>23544.76</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="1">
         <v>2021</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D386" s="4">
-        <v>586189.53</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E386" s="4">
-        <v>669587.84</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.35">
+        <v>683399.75</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="1">
         <v>2021</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D387" s="4">
-        <v>11008579.050000001</v>
+        <v>10405649.68</v>
       </c>
       <c r="E387" s="4">
-        <v>15565251.17</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.35">
+        <v>17618520.960000001</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="1">
         <v>2021</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D388" s="4">
-        <v>5398880.9800000004</v>
+        <v>5098438.53</v>
       </c>
       <c r="E388" s="4">
-        <v>7800327.2800000003</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7982438.1699999999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="1">
         <v>2021</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D389" s="4">
-        <v>52404.65</v>
+        <v>73375.02</v>
       </c>
       <c r="E389" s="4">
-        <v>37124.67</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.35">
+        <v>30266.97</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="1">
         <v>2021</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D390" s="4">
-        <v>1324310.3600000001</v>
+        <v>1230681.45</v>
       </c>
       <c r="E390" s="4">
-        <v>1300116.1599999999</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1344499.89</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="1">
         <v>2021</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D391" s="4">
-        <v>549178.93999999994</v>
+        <v>514982.18</v>
       </c>
       <c r="E391" s="4">
-        <v>586002.43000000005</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.35">
+        <v>615137.99</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="1">
         <v>2021</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D392" s="4">
-        <v>56382.55</v>
+        <v>57218.37</v>
       </c>
       <c r="E392" s="4">
-        <v>57354.81</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.35">
+        <v>61495.33</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="1">
         <v>2021</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D393" s="4">
-        <v>605729.18000000005</v>
+        <v>586189.53</v>
       </c>
       <c r="E393" s="4">
-        <v>657701.09</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.35">
+        <v>669587.84</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="1">
         <v>2021</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D394" s="4">
-        <v>10849375.810000001</v>
+        <v>11008579.050000001</v>
       </c>
       <c r="E394" s="4">
-        <v>15260344.869999999</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15565251.17</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="1">
         <v>2021</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D395" s="4">
-        <v>5248033.93</v>
+        <v>5398880.9800000004</v>
       </c>
       <c r="E395" s="4">
-        <v>7441112.3399999999</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7800327.2800000003</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="1">
         <v>2021</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D396" s="4">
-        <v>50676.01</v>
+        <v>52404.65</v>
       </c>
       <c r="E396" s="4">
-        <v>34060.660000000003</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.35">
+        <v>37124.67</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="1">
         <v>2021</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D397" s="4">
-        <v>1321929.72</v>
+        <v>1324310.3600000001</v>
       </c>
       <c r="E397" s="4">
-        <v>1397401.51</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1300116.1599999999</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="1">
         <v>2021</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D398" s="4">
-        <v>516930.35</v>
+        <v>549178.93999999994</v>
       </c>
       <c r="E398" s="4">
-        <v>607038.82999999996</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.35">
+        <v>586002.43000000005</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="1">
         <v>2021</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D399" s="4">
-        <v>62589.72</v>
+        <v>56382.55</v>
       </c>
       <c r="E399" s="4">
-        <v>59438</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.35">
+        <v>57354.81</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="1">
         <v>2021</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D400" s="4">
-        <v>586189.53</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E400" s="4">
-        <v>683166.9</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.35">
+        <v>657701.09</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="1">
         <v>2021</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D401" s="4">
-        <v>11329935.51</v>
+        <v>10849375.810000001</v>
       </c>
       <c r="E401" s="4">
-        <v>15487732.560000001</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15260344.869999999</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="1">
         <v>2021</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D402" s="4">
-        <v>5501884.9400000004</v>
+        <v>5248033.93</v>
       </c>
       <c r="E402" s="4">
-        <v>7227513.7300000004</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7441112.3399999999</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="1">
         <v>2021</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D403" s="4">
-        <v>52324.45</v>
+        <v>50676.01</v>
       </c>
       <c r="E403" s="4">
-        <v>29988.06</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.35">
+        <v>34060.660000000003</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="1">
         <v>2021</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D404" s="4">
-        <v>1387167.3</v>
+        <v>1321929.72</v>
       </c>
       <c r="E404" s="4">
-        <v>1466836.01</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1397401.51</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="1">
         <v>2021</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D405" s="4">
-        <v>542518.11</v>
+        <v>516930.35</v>
       </c>
       <c r="E405" s="4">
-        <v>615593.57999999996</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.35">
+        <v>607038.82999999996</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="1">
         <v>2021</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D406" s="4">
-        <v>100290.11</v>
+        <v>62589.72</v>
       </c>
       <c r="E406" s="4">
-        <v>58842.79</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.35">
+        <v>59438</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="1">
         <v>2021</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D407" s="4">
-        <v>605729.18000000005</v>
+        <v>586189.53</v>
       </c>
       <c r="E407" s="4">
-        <v>673976.11</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.35">
+        <v>683166.9</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="1">
         <v>2021</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D408" s="4">
-        <v>10685519.960000001</v>
+        <v>11329935.51</v>
       </c>
       <c r="E408" s="4">
-        <v>14053149.720000001</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.35">
+        <v>15487732.560000001</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="1">
         <v>2021</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D409" s="4">
-        <v>4565460.0599999996</v>
+        <v>5501884.9400000004</v>
       </c>
       <c r="E409" s="4">
-        <v>6474010.0300000003</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7227513.7300000004</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="1">
         <v>2021</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D410" s="4">
-        <v>50233.55</v>
+        <v>52324.45</v>
       </c>
       <c r="E410" s="4">
-        <v>30117.86</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.35">
+        <v>29988.06</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="1">
         <v>2021</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D411" s="4">
-        <v>1262625.77</v>
+        <v>1387167.3</v>
       </c>
       <c r="E411" s="4">
-        <v>1280565.0900000001</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1466836.01</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="1">
         <v>2021</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D412" s="4">
-        <v>457372.9</v>
+        <v>542518.11</v>
       </c>
       <c r="E412" s="4">
-        <v>534909.89</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.35">
+        <v>615593.57999999996</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="1">
         <v>2021</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D413" s="4">
-        <v>106219.64</v>
+        <v>100290.11</v>
       </c>
       <c r="E413" s="4">
-        <v>58966.27</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.35">
+        <v>58842.79</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="1">
         <v>2021</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D414" s="4">
         <v>605729.18000000005</v>
       </c>
       <c r="E414" s="4">
-        <v>686407.56</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.35">
+        <v>673976.11</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="1">
         <v>2021</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D415" s="4">
-        <v>9697573.4199999999</v>
+        <v>10685519.960000001</v>
       </c>
       <c r="E415" s="4">
-        <v>13485864.99</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.35">
+        <v>14053149.720000001</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="1">
         <v>2021</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D416" s="4">
-        <v>5107023.71</v>
+        <v>4565460.0599999996</v>
       </c>
       <c r="E416" s="4">
-        <v>5962605.3499999996</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6474010.0300000003</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="1">
         <v>2021</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D417" s="4">
-        <v>48932.98</v>
+        <v>50233.55</v>
       </c>
       <c r="E417" s="4">
-        <v>20516.3</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.35">
+        <v>30117.86</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="1">
         <v>2021</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D418" s="4">
-        <v>1232532.9099999999</v>
+        <v>1262625.77</v>
       </c>
       <c r="E418" s="4">
-        <v>1171081.5</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1280565.0900000001</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="1">
         <v>2021</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D419" s="4">
-        <v>406285.25</v>
+        <v>457372.9</v>
       </c>
       <c r="E419" s="4">
-        <v>450891.86</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.35">
+        <v>534909.89</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="1">
         <v>2021</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D420" s="4">
-        <v>72562.649999999994</v>
+        <v>106219.64</v>
       </c>
       <c r="E420" s="4">
-        <v>83631.289999999994</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.35">
+        <v>58966.27</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="1">
         <v>2021</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D421" s="4">
-        <v>586189.53</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E421" s="4">
-        <v>668813.41</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.35">
+        <v>686407.56</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="1">
         <v>2021</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D422" s="4">
-        <v>9898725.3900000006</v>
+        <v>9697573.4199999999</v>
       </c>
       <c r="E422" s="4">
-        <v>12798884.289999999</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13485864.99</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="1">
         <v>2021</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D423" s="4">
-        <v>5306176.95</v>
+        <v>5107023.71</v>
       </c>
       <c r="E423" s="4">
-        <v>5899453.7599999998</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5962605.3499999996</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="1">
         <v>2021</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D424" s="4">
-        <v>50634.36</v>
+        <v>48932.98</v>
       </c>
       <c r="E424" s="4">
-        <v>20936.84</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20516.3</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="1">
         <v>2021</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D425" s="4">
-        <v>1254952.8700000001</v>
+        <v>1232532.9099999999</v>
       </c>
       <c r="E425" s="4">
-        <v>1274782.54</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1171081.5</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="1">
         <v>2021</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D426" s="4">
-        <v>447839.92</v>
+        <v>406285.25</v>
       </c>
       <c r="E426" s="4">
-        <v>471026.39</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.35">
+        <v>450891.86</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="1">
         <v>2021</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D427" s="4">
-        <v>85590.87</v>
+        <v>72562.649999999994</v>
       </c>
       <c r="E427" s="4">
-        <v>85134.399999999994</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.35">
+        <v>83631.289999999994</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="1">
         <v>2021</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D428" s="4">
-        <v>605729.18000000005</v>
+        <v>586189.53</v>
       </c>
       <c r="E428" s="4">
-        <v>696631.29</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.35">
+        <v>668813.41</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="1">
         <v>2021</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D429" s="4">
-        <v>9604765.9299999997</v>
+        <v>9898725.3900000006</v>
       </c>
       <c r="E429" s="4">
-        <v>9260694.3399999999</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12798884.289999999</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="1">
         <v>2021</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D430" s="4">
-        <v>5250248.68</v>
+        <v>5306176.95</v>
       </c>
       <c r="E430" s="4">
-        <v>4158953.77</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5899453.7599999998</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="1">
         <v>2021</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D431" s="4">
-        <v>51590</v>
+        <v>50634.36</v>
       </c>
       <c r="E431" s="4">
-        <v>16989.830000000002</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20936.84</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="1">
         <v>2021</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D432" s="4">
-        <v>1129492.51</v>
+        <v>1254952.8700000001</v>
       </c>
       <c r="E432" s="4">
-        <v>1034742.01</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1274782.54</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="1">
         <v>2021</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D433" s="4">
-        <v>406432.98</v>
+        <v>447839.92</v>
       </c>
       <c r="E433" s="4">
-        <v>342463.2</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.35">
+        <v>471026.39</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="1">
         <v>2021</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D434" s="4">
-        <v>62007.71</v>
+        <v>85590.87</v>
       </c>
       <c r="E434" s="4">
-        <v>56037.94</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.35">
+        <v>85134.399999999994</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="1">
         <v>2021</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D435" s="4">
-        <v>513921.23</v>
+        <v>605729.18000000005</v>
       </c>
       <c r="E435" s="4">
-        <v>515262.84</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.35">
+        <v>696631.29</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="1">
         <v>2021</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D436" s="4">
-        <v>10007999.890000001</v>
+        <v>9604765.9299999997</v>
       </c>
       <c r="E436" s="4">
-        <v>9774118.5299999993</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9260694.3399999999</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="1">
         <v>2021</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D437" s="4">
-        <v>5425568.6799999997</v>
+        <v>5250248.68</v>
       </c>
       <c r="E437" s="4">
-        <v>4256835.62</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4158953.77</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="1">
         <v>2021</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D438" s="4">
-        <v>29029.82</v>
+        <v>51590</v>
       </c>
       <c r="E438" s="4">
-        <v>19983.509999999998</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.35">
+        <v>16989.830000000002</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="1">
         <v>2021</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D439" s="4">
-        <v>1207286.8</v>
+        <v>1129492.51</v>
       </c>
       <c r="E439" s="4">
-        <v>1081603.01</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1034742.01</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="1">
         <v>2021</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D440" s="4">
-        <v>426705.63</v>
+        <v>406432.98</v>
       </c>
       <c r="E440" s="4">
-        <v>400191.35</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.35">
+        <v>342463.2</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="1">
         <v>2021</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D441" s="4">
-        <v>102502.49</v>
+        <v>62007.71</v>
       </c>
       <c r="E441" s="4">
-        <v>57173.56</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.35">
+        <v>56037.94</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="1">
         <v>2021</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D442" s="4">
-        <v>531051.93999999994</v>
+        <v>513921.23</v>
       </c>
       <c r="E442" s="4">
-        <v>624105.31999999995</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.35">
+        <v>515262.84</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="1">
         <v>2021</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D443" s="4">
-        <v>8872851.0800000001</v>
+        <v>10007999.890000001</v>
       </c>
       <c r="E443" s="4">
-        <v>9046154.1799999997</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9774118.5299999993</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="1">
         <v>2021</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D444" s="4">
-        <v>4885976.1100000003</v>
+        <v>5425568.6799999997</v>
       </c>
       <c r="E444" s="4">
-        <v>4035464.85</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4256835.62</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="1">
         <v>2021</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D445" s="4">
-        <v>26983.02</v>
+        <v>29029.82</v>
       </c>
       <c r="E445" s="4">
-        <v>12772.16</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.35">
+        <v>19983.509999999998</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="1">
         <v>2021</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D446" s="4">
-        <v>1003352.55</v>
+        <v>1207286.8</v>
       </c>
       <c r="E446" s="4">
-        <v>927766.81</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1081603.01</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="1">
         <v>2021</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D447" s="4">
-        <v>442621.57</v>
+        <v>426705.63</v>
       </c>
       <c r="E447" s="4">
-        <v>403097.03</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.35">
+        <v>400191.35</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="1">
         <v>2021</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D448" s="4">
-        <v>56809.07</v>
+        <v>102502.49</v>
       </c>
       <c r="E448" s="4">
-        <v>55384.25</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:5" x14ac:dyDescent="0.35">
+        <v>57173.56</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A449" s="1">
         <v>2021</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D449" s="4">
-        <v>478829.39</v>
+        <v>531051.93999999994</v>
       </c>
       <c r="E449" s="4">
-        <v>602567.21</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:5" x14ac:dyDescent="0.35">
+        <v>624105.31999999995</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A450" s="1">
         <v>2021</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D450" s="4">
-        <v>9467789.7899999991</v>
+        <v>8872851.0800000001</v>
       </c>
       <c r="E450" s="4">
-        <v>10635256.83</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9046154.1799999997</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A451" s="1">
         <v>2021</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D451" s="4">
-        <v>5162584.1900000004</v>
+        <v>4885976.1100000003</v>
       </c>
       <c r="E451" s="4">
-        <v>4237676.4800000004</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4035464.85</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A452" s="1">
         <v>2021</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D452" s="4">
-        <v>26831.61</v>
+        <v>26983.02</v>
       </c>
       <c r="E452" s="4">
-        <v>18883.86</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12772.16</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A453" s="1">
         <v>2021</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D453" s="4">
-        <v>1105908.1399999999</v>
+        <v>1003352.55</v>
       </c>
       <c r="E453" s="4">
-        <v>1084976.75</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:5" x14ac:dyDescent="0.35">
+        <v>927766.81</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A454" s="1">
         <v>2021</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D454" s="4">
-        <v>452785.65</v>
+        <v>442621.57</v>
       </c>
       <c r="E454" s="4">
-        <v>483849.86</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:5" x14ac:dyDescent="0.35">
+        <v>403097.03</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A455" s="1">
         <v>2021</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D455" s="4">
-        <v>71124.38</v>
+        <v>56809.07</v>
       </c>
       <c r="E455" s="4">
-        <v>57631.35</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:5" x14ac:dyDescent="0.35">
+        <v>55384.25</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A456" s="1">
         <v>2021</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D456" s="4">
-        <v>512911.74</v>
+        <v>478829.39</v>
       </c>
       <c r="E456" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:5" x14ac:dyDescent="0.35">
+        <v>602567.21</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A457" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D457" s="4">
-        <v>11624534.91</v>
+        <v>9467789.7899999991</v>
       </c>
       <c r="E457" s="4">
-        <v>10501809.41</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10635256.83</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A458" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D458" s="4">
-        <v>5921719.6500000004</v>
+        <v>5162584.1900000004</v>
       </c>
       <c r="E458" s="4">
-        <v>4676011.17</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4237676.4800000004</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A459" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D459" s="4">
-        <v>23990.27</v>
+        <v>26831.61</v>
       </c>
       <c r="E459" s="4">
-        <v>11760.94</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:5" x14ac:dyDescent="0.35">
+        <v>18883.86</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A460" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D460" s="4">
-        <v>1015907.35</v>
+        <v>1105908.1399999999</v>
       </c>
       <c r="E460" s="4">
-        <v>867483.7</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1084976.75</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A461" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D461" s="4">
-        <v>464900.15</v>
+        <v>452785.65</v>
       </c>
       <c r="E461" s="4">
-        <v>386264.05</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:5" x14ac:dyDescent="0.35">
+        <v>483849.86</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A462" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D462" s="4">
-        <v>128565.6</v>
+        <v>71124.38</v>
       </c>
       <c r="E462" s="4">
-        <v>68307.679999999993</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:5" x14ac:dyDescent="0.35">
+        <v>57631.35</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A463" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D463" s="4">
-        <v>0</v>
+        <v>512911.74</v>
       </c>
       <c r="E463" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="464" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="464" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A464" s="1">
         <v>2020</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D464" s="4">
-        <v>11318300.83</v>
+        <v>11624534.91</v>
       </c>
       <c r="E464" s="4">
-        <v>9691562.8100000005</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10501809.41</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A465" s="1">
         <v>2020</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D465" s="4">
-        <v>5904760.3099999996</v>
+        <v>5921719.6500000004</v>
       </c>
       <c r="E465" s="4">
-        <v>4350060.82</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4676011.17</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A466" s="1">
         <v>2020</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D466" s="4">
-        <v>23174.22</v>
+        <v>23990.27</v>
       </c>
       <c r="E466" s="4">
-        <v>13852.64</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11760.94</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A467" s="1">
         <v>2020</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D467" s="4">
-        <v>959697.12</v>
+        <v>1015907.35</v>
       </c>
       <c r="E467" s="4">
-        <v>1032229.01</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:5" x14ac:dyDescent="0.35">
+        <v>867483.7</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A468" s="1">
         <v>2020</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D468" s="4">
-        <v>423111.1</v>
+        <v>464900.15</v>
       </c>
       <c r="E468" s="4">
-        <v>419860.09</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:5" x14ac:dyDescent="0.35">
+        <v>386264.05</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A469" s="1">
         <v>2020</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D469" s="4">
-        <v>128570.3</v>
+        <v>128565.6</v>
       </c>
       <c r="E469" s="4">
-        <v>59715.95</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:5" x14ac:dyDescent="0.35">
+        <v>68307.679999999993</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A470" s="1">
         <v>2020</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D470" s="4">
         <v>0</v>
       </c>
       <c r="E470" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="471" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="471" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A471" s="1">
         <v>2020</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D471" s="4">
-        <v>11660931.41</v>
+        <v>11318300.83</v>
       </c>
       <c r="E471" s="4">
-        <v>7957950.6900000004</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9691562.8100000005</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A472" s="1">
         <v>2020</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D472" s="4">
-        <v>6117859.8799999999</v>
+        <v>5904760.3099999996</v>
       </c>
       <c r="E472" s="4">
-        <v>3541842.17</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4350060.82</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A473" s="1">
         <v>2020</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D473" s="4">
-        <v>23901.66</v>
+        <v>23174.22</v>
       </c>
       <c r="E473" s="4">
-        <v>14211.28</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:5" x14ac:dyDescent="0.35">
+        <v>13852.64</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A474" s="1">
         <v>2020</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D474" s="4">
-        <v>1021839.56</v>
+        <v>959697.12</v>
       </c>
       <c r="E474" s="4">
-        <v>858622.28</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1032229.01</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A475" s="1">
         <v>2020</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D475" s="4">
-        <v>485291.61</v>
+        <v>423111.1</v>
       </c>
       <c r="E475" s="4">
-        <v>317364.93</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:5" x14ac:dyDescent="0.35">
+        <v>419860.09</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A476" s="1">
         <v>2020</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D476" s="4">
-        <v>140269.01</v>
+        <v>128570.3</v>
       </c>
       <c r="E476" s="4">
-        <v>51038.42</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:5" x14ac:dyDescent="0.35">
+        <v>59715.95</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A477" s="1">
         <v>2020</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D477" s="4">
         <v>0</v>
       </c>
       <c r="E477" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="478" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="478" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A478" s="1">
         <v>2020</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D478" s="4">
-        <v>11439334.869999999</v>
+        <v>11660931.41</v>
       </c>
       <c r="E478" s="4">
-        <v>7422313.9900000002</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7957950.6900000004</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A479" s="1">
         <v>2020</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D479" s="4">
-        <v>5735914.6100000003</v>
+        <v>6117859.8799999999</v>
       </c>
       <c r="E479" s="4">
-        <v>3231969.99</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3541842.17</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A480" s="1">
         <v>2020</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D480" s="4">
-        <v>23088.47</v>
+        <v>23901.66</v>
       </c>
       <c r="E480" s="4">
-        <v>10687.89</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:5" x14ac:dyDescent="0.35">
+        <v>14211.28</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A481" s="1">
         <v>2020</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D481" s="4">
-        <v>1040937.7</v>
+        <v>1021839.56</v>
       </c>
       <c r="E481" s="4">
-        <v>1035196.61</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:5" x14ac:dyDescent="0.35">
+        <v>858622.28</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A482" s="1">
         <v>2020</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D482" s="4">
-        <v>444258.14</v>
+        <v>485291.61</v>
       </c>
       <c r="E482" s="4">
-        <v>301032.88</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:5" x14ac:dyDescent="0.35">
+        <v>317364.93</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A483" s="1">
         <v>2020</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D483" s="4">
-        <v>138672.09</v>
+        <v>140269.01</v>
       </c>
       <c r="E483" s="4">
-        <v>41423.9</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:5" x14ac:dyDescent="0.35">
+        <v>51038.42</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A484" s="1">
         <v>2020</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D484" s="4">
         <v>0</v>
       </c>
       <c r="E484" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="485" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="485" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A485" s="1">
         <v>2020</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D485" s="4">
-        <v>9411689.4900000002</v>
+        <v>11439334.869999999</v>
       </c>
       <c r="E485" s="4">
-        <v>7663152.8899999997</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7422313.9900000002</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A486" s="1">
         <v>2020</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D486" s="4">
-        <v>5787091.2000000002</v>
+        <v>5735914.6100000003</v>
       </c>
       <c r="E486" s="4">
-        <v>3104429.23</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3231969.99</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A487" s="1">
         <v>2020</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D487" s="4">
-        <v>23813.05</v>
+        <v>23088.47</v>
       </c>
       <c r="E487" s="4">
-        <v>5210.16</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10687.89</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A488" s="1">
         <v>2020</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D488" s="4">
-        <v>1031421.72</v>
+        <v>1040937.7</v>
       </c>
       <c r="E488" s="4">
-        <v>964548.13</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1035196.61</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A489" s="1">
         <v>2020</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D489" s="4">
-        <v>512059.86</v>
+        <v>444258.14</v>
       </c>
       <c r="E489" s="4">
-        <v>213201.36</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:5" x14ac:dyDescent="0.35">
+        <v>301032.88</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A490" s="1">
         <v>2020</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D490" s="4">
-        <v>149862.53</v>
+        <v>138672.09</v>
       </c>
       <c r="E490" s="4">
-        <v>38138.25</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:5" x14ac:dyDescent="0.35">
+        <v>41423.9</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A491" s="1">
         <v>2020</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D491" s="4">
         <v>0</v>
       </c>
       <c r="E491" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="492" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="492" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A492" s="1">
         <v>2020</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D492" s="4">
-        <v>8781794.4600000009</v>
+        <v>9411689.4900000002</v>
       </c>
       <c r="E492" s="4">
-        <v>9103152.1600000001</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7663152.8899999997</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A493" s="1">
         <v>2020</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D493" s="4">
-        <v>5683494.5499999998</v>
+        <v>5787091.2000000002</v>
       </c>
       <c r="E493" s="4">
-        <v>3560058.96</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3104429.23</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A494" s="1">
         <v>2020</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D494" s="4">
-        <v>22869.1</v>
+        <v>23813.05</v>
       </c>
       <c r="E494" s="4">
-        <v>6449.91</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5210.16</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A495" s="1">
         <v>2020</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D495" s="4">
-        <v>962799.54</v>
+        <v>1031421.72</v>
       </c>
       <c r="E495" s="4">
-        <v>1083821.31</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:5" x14ac:dyDescent="0.35">
+        <v>964548.13</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A496" s="1">
         <v>2020</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D496" s="4">
-        <v>485668.59</v>
+        <v>512059.86</v>
       </c>
       <c r="E496" s="4">
-        <v>251880.93</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:5" x14ac:dyDescent="0.35">
+        <v>213201.36</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A497" s="1">
         <v>2020</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D497" s="4">
-        <v>141225.91</v>
+        <v>149862.53</v>
       </c>
       <c r="E497" s="4">
-        <v>52147.69</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:5" x14ac:dyDescent="0.35">
+        <v>38138.25</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A498" s="1">
         <v>2020</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D498" s="4">
         <v>0</v>
       </c>
       <c r="E498" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="499" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="499" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A499" s="1">
         <v>2020</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D499" s="4">
-        <v>8569689.7400000002</v>
+        <v>8781794.4600000009</v>
       </c>
       <c r="E499" s="4">
-        <v>7869142.3499999996</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9103152.1600000001</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A500" s="1">
         <v>2020</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D500" s="4">
-        <v>5495641.2599999998</v>
+        <v>5683494.5499999998</v>
       </c>
       <c r="E500" s="4">
-        <v>3207653.4</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3560058.96</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A501" s="1">
         <v>2020</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D501" s="4">
-        <v>22461.31</v>
+        <v>22869.1</v>
       </c>
       <c r="E501" s="4">
-        <v>7457.83</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6449.91</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A502" s="1">
         <v>2020</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D502" s="4">
-        <v>901690.16</v>
+        <v>962799.54</v>
       </c>
       <c r="E502" s="4">
-        <v>1029498.42</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1083821.31</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A503" s="1">
         <v>2020</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D503" s="4">
-        <v>425812.58</v>
+        <v>485668.59</v>
       </c>
       <c r="E503" s="4">
-        <v>244763.66</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:5" x14ac:dyDescent="0.35">
+        <v>251880.93</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A504" s="1">
         <v>2020</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D504" s="4">
-        <v>137746.82999999999</v>
+        <v>141225.91</v>
       </c>
       <c r="E504" s="4">
-        <v>46824.94</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:5" x14ac:dyDescent="0.35">
+        <v>52147.69</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A505" s="1">
         <v>2020</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D505" s="4">
         <v>0</v>
       </c>
       <c r="E505" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="506" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="506" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A506" s="1">
         <v>2020</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D506" s="4">
-        <v>8659578.0800000001</v>
+        <v>8569689.7400000002</v>
       </c>
       <c r="E506" s="4">
-        <v>7322091.7599999998</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7869142.3499999996</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A507" s="1">
         <v>2020</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D507" s="4">
-        <v>5855095.5099999998</v>
+        <v>5495641.2599999998</v>
       </c>
       <c r="E507" s="4">
-        <v>3037435.64</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3207653.4</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A508" s="1">
         <v>2020</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D508" s="4">
-        <v>23974.639999999999</v>
+        <v>22461.31</v>
       </c>
       <c r="E508" s="4">
-        <v>7000.64</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7457.83</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A509" s="1">
         <v>2020</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D509" s="4">
-        <v>949252.69</v>
+        <v>901690.16</v>
       </c>
       <c r="E509" s="4">
-        <v>968605.79</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1029498.42</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A510" s="1">
         <v>2020</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D510" s="4">
-        <v>464624.06</v>
+        <v>425812.58</v>
       </c>
       <c r="E510" s="4">
-        <v>251857.57</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:5" x14ac:dyDescent="0.35">
+        <v>244763.66</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A511" s="1">
         <v>2020</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D511" s="4">
-        <v>129651.01</v>
+        <v>137746.82999999999</v>
       </c>
       <c r="E511" s="4">
-        <v>52411.4</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:5" x14ac:dyDescent="0.35">
+        <v>46824.94</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A512" s="1">
         <v>2020</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D512" s="4">
         <v>0</v>
       </c>
       <c r="E512" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="513" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A513" s="1">
         <v>2020</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D513" s="4">
-        <v>7826885.0999999996</v>
+        <v>8659578.0800000001</v>
       </c>
       <c r="E513" s="4">
-        <v>7407847.96</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7322091.7599999998</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A514" s="1">
         <v>2020</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D514" s="4">
-        <v>5572910.7199999997</v>
+        <v>5855095.5099999998</v>
       </c>
       <c r="E514" s="4">
-        <v>3027371.99</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3037435.64</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A515" s="1">
         <v>2020</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D515" s="4">
-        <v>24421.78</v>
+        <v>23974.639999999999</v>
       </c>
       <c r="E515" s="4">
-        <v>9349.58</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7000.64</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A516" s="1">
         <v>2020</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D516" s="4">
-        <v>879025.77</v>
+        <v>949252.69</v>
       </c>
       <c r="E516" s="4">
-        <v>1020999.85</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:5" x14ac:dyDescent="0.35">
+        <v>968605.79</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A517" s="1">
         <v>2020</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D517" s="4">
-        <v>429195.55</v>
+        <v>464624.06</v>
       </c>
       <c r="E517" s="4">
-        <v>265846.43</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:5" x14ac:dyDescent="0.35">
+        <v>251857.57</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A518" s="1">
         <v>2020</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D518" s="4">
-        <v>127758.69</v>
+        <v>129651.01</v>
       </c>
       <c r="E518" s="4">
-        <v>49175.37</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:5" x14ac:dyDescent="0.35">
+        <v>52411.4</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A519" s="1">
         <v>2020</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D519" s="4">
         <v>0</v>
       </c>
       <c r="E519" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="520" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="520" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A520" s="1">
         <v>2020</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D520" s="4">
-        <v>7788036.2400000002</v>
+        <v>7826885.0999999996</v>
       </c>
       <c r="E520" s="4">
-        <v>8479969.9700000007</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:5" x14ac:dyDescent="0.35">
+        <v>7407847.96</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A521" s="1">
         <v>2020</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D521" s="4">
-        <v>5760002.29</v>
+        <v>5572910.7199999997</v>
       </c>
       <c r="E521" s="4">
-        <v>4145559.05</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:5" x14ac:dyDescent="0.35">
+        <v>3027371.99</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A522" s="1">
         <v>2020</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D522" s="4">
-        <v>26447.79</v>
+        <v>24421.78</v>
       </c>
       <c r="E522" s="4">
-        <v>16696.009999999998</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9349.58</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A523" s="1">
         <v>2020</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D523" s="4">
-        <v>814200.42</v>
+        <v>879025.77</v>
       </c>
       <c r="E523" s="4">
-        <v>925490.89</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1020999.85</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A524" s="1">
         <v>2020</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D524" s="4">
-        <v>407723.06</v>
+        <v>429195.55</v>
       </c>
       <c r="E524" s="4">
-        <v>354174.68</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:5" x14ac:dyDescent="0.35">
+        <v>265846.43</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A525" s="1">
         <v>2020</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D525" s="4">
-        <v>121504.49</v>
+        <v>127758.69</v>
       </c>
       <c r="E525" s="4">
-        <v>66929.52</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:5" x14ac:dyDescent="0.35">
+        <v>49175.37</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A526" s="1">
         <v>2020</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D526" s="4">
         <v>0</v>
       </c>
       <c r="E526" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="527" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="527" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A527" s="1">
         <v>2020</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D527" s="4">
-        <v>7582162.0899999999</v>
+        <v>7788036.2400000002</v>
       </c>
       <c r="E527" s="4">
-        <v>8088811.4100000001</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8479969.9700000007</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A528" s="1">
         <v>2020</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D528" s="4">
-        <v>5438438.5700000003</v>
+        <v>5760002.29</v>
       </c>
       <c r="E528" s="4">
-        <v>5224301.6900000004</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:5" x14ac:dyDescent="0.35">
+        <v>4145559.05</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A529" s="1">
         <v>2020</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D529" s="4">
-        <v>25620.23</v>
+        <v>26447.79</v>
       </c>
       <c r="E529" s="4">
-        <v>16201.06</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:5" x14ac:dyDescent="0.35">
+        <v>16696.009999999998</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A530" s="1">
         <v>2020</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D530" s="4">
-        <v>942029.23</v>
+        <v>814200.42</v>
       </c>
       <c r="E530" s="4">
-        <v>782815.17</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:5" x14ac:dyDescent="0.35">
+        <v>925490.89</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A531" s="1">
         <v>2020</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D531" s="4">
-        <v>467107.29</v>
+        <v>407723.06</v>
       </c>
       <c r="E531" s="4">
-        <v>409723.81</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:5" x14ac:dyDescent="0.35">
+        <v>354174.68</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A532" s="1">
         <v>2020</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D532" s="4">
-        <v>119882.41</v>
+        <v>121504.49</v>
       </c>
       <c r="E532" s="4">
-        <v>75889.69</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:5" x14ac:dyDescent="0.35">
+        <v>66929.52</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A533" s="1">
         <v>2020</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D533" s="4">
         <v>0</v>
       </c>
       <c r="E533" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="534" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="534" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A534" s="1">
         <v>2020</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D534" s="4">
-        <v>8104110.1500000004</v>
+        <v>7582162.0899999999</v>
       </c>
       <c r="E534" s="4">
-        <v>9134559.3900000006</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:5" x14ac:dyDescent="0.35">
+        <v>8088811.4100000001</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A535" s="1">
         <v>2020</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D535" s="4">
-        <v>5824399.96</v>
+        <v>5438438.5700000003</v>
       </c>
       <c r="E535" s="4">
-        <v>5864490.3899999997</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5224301.6900000004</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A536" s="1">
         <v>2020</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D536" s="4">
-        <v>24839.29</v>
+        <v>25620.23</v>
       </c>
       <c r="E536" s="4">
-        <v>12363.97</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:5" x14ac:dyDescent="0.35">
+        <v>16201.06</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A537" s="1">
         <v>2020</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D537" s="4">
-        <v>835191.57</v>
+        <v>942029.23</v>
       </c>
       <c r="E537" s="4">
-        <v>660111.34</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:5" x14ac:dyDescent="0.35">
+        <v>782815.17</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A538" s="1">
         <v>2020</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D538" s="4">
-        <v>456373.73</v>
+        <v>467107.29</v>
       </c>
       <c r="E538" s="4">
-        <v>371092.02</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:5" x14ac:dyDescent="0.35">
+        <v>409723.81</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A539" s="1">
         <v>2020</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D539" s="4">
-        <v>125266.2</v>
+        <v>119882.41</v>
       </c>
       <c r="E539" s="4">
-        <v>80473.789999999994</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:5" x14ac:dyDescent="0.35">
+        <v>75889.69</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A540" s="1">
         <v>2020</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D540" s="4">
         <v>0</v>
       </c>
       <c r="E540" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="541" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="541" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A541" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D541" s="4">
-        <v>14405636.48</v>
+        <v>8104110.1500000004</v>
       </c>
       <c r="E541" s="4">
-        <v>9424617.1400000006</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9134559.3900000006</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A542" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D542" s="4">
-        <v>7369205.0899999999</v>
+        <v>5824399.96</v>
       </c>
       <c r="E542" s="4">
-        <v>6275588.6500000004</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5864490.3899999997</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A543" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D543" s="4">
-        <v>118021.09</v>
+        <v>24839.29</v>
       </c>
       <c r="E543" s="4">
-        <v>23461.52</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12363.97</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A544" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D544" s="4">
-        <v>956823.17</v>
+        <v>835191.57</v>
       </c>
       <c r="E544" s="4">
-        <v>1120300.01</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:5" x14ac:dyDescent="0.35">
+        <v>660111.34</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A545" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D545" s="4">
-        <v>464337.79</v>
+        <v>456373.73</v>
       </c>
       <c r="E545" s="4">
-        <v>674837.73</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:5" x14ac:dyDescent="0.35">
+        <v>371092.02</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A546" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D546" s="4">
-        <v>143540.59</v>
+        <v>125266.2</v>
       </c>
       <c r="E546" s="4">
-        <v>89825.61</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:5" x14ac:dyDescent="0.35">
+        <v>80473.789999999994</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A547" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D547" s="4">
-        <v>4997.2</v>
+        <v>0</v>
       </c>
       <c r="E547" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="548" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="548" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A548" s="1">
         <v>2019</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D548" s="4">
-        <v>13868807.77</v>
+        <v>14405636.48</v>
       </c>
       <c r="E548" s="4">
-        <v>9172712.6300000008</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9424617.1400000006</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A549" s="1">
         <v>2019</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D549" s="4">
-        <v>7126706.1100000003</v>
+        <v>7369205.0899999999</v>
       </c>
       <c r="E549" s="4">
-        <v>5879904.8200000003</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6275588.6500000004</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A550" s="1">
         <v>2019</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D550" s="4">
-        <v>118034.15</v>
+        <v>118021.09</v>
       </c>
       <c r="E550" s="4">
-        <v>20401.07</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:5" x14ac:dyDescent="0.35">
+        <v>23461.52</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A551" s="1">
         <v>2019</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D551" s="4">
-        <v>902907.7</v>
+        <v>956823.17</v>
       </c>
       <c r="E551" s="4">
-        <v>1021459.83</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1120300.01</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A552" s="1">
         <v>2019</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D552" s="4">
-        <v>429903.72</v>
+        <v>464337.79</v>
       </c>
       <c r="E552" s="4">
-        <v>522152.06</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:5" x14ac:dyDescent="0.35">
+        <v>674837.73</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A553" s="1">
         <v>2019</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D553" s="4">
-        <v>131395.29</v>
+        <v>143540.59</v>
       </c>
       <c r="E553" s="4">
-        <v>58565.17</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:5" x14ac:dyDescent="0.35">
+        <v>89825.61</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A554" s="1">
         <v>2019</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D554" s="4">
-        <v>4836</v>
+        <v>4997.2</v>
       </c>
       <c r="E554" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="555" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A555" s="1">
         <v>2019</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D555" s="4">
-        <v>14292359</v>
+        <v>13868807.77</v>
       </c>
       <c r="E555" s="4">
-        <v>9490404.8499999996</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9172712.6300000008</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A556" s="1">
         <v>2019</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D556" s="4">
-        <v>7359156.1299999999</v>
+        <v>7126706.1100000003</v>
       </c>
       <c r="E556" s="4">
-        <v>6243840.0300000003</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5879904.8200000003</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A557" s="1">
         <v>2019</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D557" s="4">
-        <v>128409.5</v>
+        <v>118034.15</v>
       </c>
       <c r="E557" s="4">
-        <v>68684.039999999994</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:5" x14ac:dyDescent="0.35">
+        <v>20401.07</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A558" s="1">
         <v>2019</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D558" s="4">
-        <v>960601.69</v>
+        <v>902907.7</v>
       </c>
       <c r="E558" s="4">
-        <v>972759.06</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1021459.83</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A559" s="1">
         <v>2019</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D559" s="4">
-        <v>458341.52</v>
+        <v>429903.72</v>
       </c>
       <c r="E559" s="4">
-        <v>477834.99</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:5" x14ac:dyDescent="0.35">
+        <v>522152.06</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A560" s="1">
         <v>2019</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D560" s="4">
-        <v>130512.4</v>
+        <v>131395.29</v>
       </c>
       <c r="E560" s="4">
-        <v>79144.92</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:5" x14ac:dyDescent="0.35">
+        <v>58565.17</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A561" s="1">
         <v>2019</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D561" s="4">
-        <v>4997.2</v>
+        <v>4836</v>
       </c>
       <c r="E561" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="562" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="562" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A562" s="1">
         <v>2019</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D562" s="4">
-        <v>13737001.84</v>
+        <v>14292359</v>
       </c>
       <c r="E562" s="4">
-        <v>9374719.9299999997</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9490404.8499999996</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A563" s="1">
         <v>2019</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D563" s="4">
-        <v>7116981.3099999996</v>
+        <v>7359156.1299999999</v>
       </c>
       <c r="E563" s="4">
-        <v>5964366.5199999996</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6243840.0300000003</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A564" s="1">
         <v>2019</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D564" s="4">
-        <v>118951.51</v>
+        <v>128409.5</v>
       </c>
       <c r="E564" s="4">
-        <v>67829.16</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:5" x14ac:dyDescent="0.35">
+        <v>68684.039999999994</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A565" s="1">
         <v>2019</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D565" s="4">
-        <v>977222.22</v>
+        <v>960601.69</v>
       </c>
       <c r="E565" s="4">
-        <v>1036916.62</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:5" x14ac:dyDescent="0.35">
+        <v>972759.06</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A566" s="1">
         <v>2019</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D566" s="4">
-        <v>447353.71</v>
+        <v>458341.52</v>
       </c>
       <c r="E566" s="4">
-        <v>475862.77</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:5" x14ac:dyDescent="0.35">
+        <v>477834.99</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A567" s="1">
         <v>2019</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D567" s="4">
-        <v>141395.13</v>
+        <v>130512.4</v>
       </c>
       <c r="E567" s="4">
-        <v>70693.67</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:5" x14ac:dyDescent="0.35">
+        <v>79144.92</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A568" s="1">
         <v>2019</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D568" s="4">
-        <v>4836</v>
+        <v>4997.2</v>
       </c>
       <c r="E568" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="569" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="569" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A569" s="1">
         <v>2019</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D569" s="4">
-        <v>14331545.140000001</v>
+        <v>13737001.84</v>
       </c>
       <c r="E569" s="4">
-        <v>10279958.880000001</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:5" x14ac:dyDescent="0.35">
+        <v>9374719.9299999997</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A570" s="1">
         <v>2019</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D570" s="4">
-        <v>7349107.1699999999</v>
+        <v>7116981.3099999996</v>
       </c>
       <c r="E570" s="4">
-        <v>6313347.3899999997</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:5" x14ac:dyDescent="0.35">
+        <v>5964366.5199999996</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A571" s="1">
         <v>2019</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D571" s="4">
-        <v>121416.27</v>
+        <v>118951.51</v>
       </c>
       <c r="E571" s="4">
-        <v>89521.04</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:5" x14ac:dyDescent="0.35">
+        <v>67829.16</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A572" s="1">
         <v>2019</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D572" s="4">
-        <v>970708.55</v>
+        <v>977222.22</v>
       </c>
       <c r="E572" s="4">
-        <v>1109086.53</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1036916.62</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A573" s="1">
         <v>2019</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D573" s="4">
-        <v>438736.52</v>
+        <v>447353.71</v>
       </c>
       <c r="E573" s="4">
-        <v>504988.95</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:5" x14ac:dyDescent="0.35">
+        <v>475862.77</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A574" s="1">
         <v>2019</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D574" s="4">
-        <v>137213.49</v>
+        <v>141395.13</v>
       </c>
       <c r="E574" s="4">
-        <v>78816</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:5" x14ac:dyDescent="0.35">
+        <v>70693.67</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A575" s="1">
         <v>2019</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D575" s="4">
-        <v>4997.2</v>
+        <v>4836</v>
       </c>
       <c r="E575" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="576" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="576" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A576" s="1">
         <v>2019</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D576" s="4">
-        <v>13528240.99</v>
+        <v>14331545.140000001</v>
       </c>
       <c r="E576" s="4">
-        <v>10163647.609999999</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10279958.880000001</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A577" s="1">
         <v>2019</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D577" s="4">
-        <v>7036554.7199999997</v>
+        <v>7349107.1699999999</v>
       </c>
       <c r="E577" s="4">
-        <v>6092423.1500000004</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6313347.3899999997</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A578" s="1">
         <v>2019</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D578" s="4">
-        <v>117936.26</v>
+        <v>121416.27</v>
       </c>
       <c r="E578" s="4">
-        <v>73073.440000000002</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:5" x14ac:dyDescent="0.35">
+        <v>89521.04</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A579" s="1">
         <v>2019</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D579" s="4">
-        <v>907036.07</v>
+        <v>970708.55</v>
       </c>
       <c r="E579" s="4">
-        <v>989594.01</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:5" x14ac:dyDescent="0.35">
+        <v>1109086.53</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A580" s="1">
         <v>2019</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D580" s="4">
-        <v>433119.73</v>
+        <v>438736.52</v>
       </c>
       <c r="E580" s="4">
-        <v>463289.15</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:5" x14ac:dyDescent="0.35">
+        <v>504988.95</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A581" s="1">
         <v>2019</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D581" s="4">
-        <v>128724.7</v>
+        <v>137213.49</v>
       </c>
       <c r="E581" s="4">
-        <v>70377.41</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:5" x14ac:dyDescent="0.35">
+        <v>78816</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A582" s="1">
         <v>2019</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D582" s="4">
         <v>4997.2</v>
       </c>
       <c r="E582" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="583" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="583" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A583" s="1">
         <v>2019</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D583" s="4">
-        <v>12623461.6</v>
+        <v>13528240.99</v>
       </c>
       <c r="E583" s="4">
-        <v>11302235.43</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:5" x14ac:dyDescent="0.35">
+        <v>10163647.609999999</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A584" s="1">
         <v>2019</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D584" s="4">
-        <v>7042808.7999999998</v>
+        <v>7036554.7199999997</v>
       </c>
       <c r="E584" s="4">
-        <v>6036756.1200000001</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6092423.1500000004</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A585" s="1">
         <v>2019</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D585" s="4">
-        <v>93451.51</v>
+        <v>117936.26</v>
       </c>
       <c r="E585" s="4">
-        <v>60978.32</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:5" x14ac:dyDescent="0.35">
+        <v>73073.440000000002</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A586" s="1">
         <v>2019</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D586" s="4">
-        <v>903782.61</v>
+        <v>907036.07</v>
       </c>
       <c r="E586" s="4">
-        <v>890685.27</v>
-[...2 lines deleted...]
-    <row r="587" spans="1:5" x14ac:dyDescent="0.35">
+        <v>989594.01</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A587" s="1">
         <v>2019</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D587" s="4">
-        <v>407085.53</v>
+        <v>433119.73</v>
       </c>
       <c r="E587" s="4">
-        <v>430316.18</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:5" x14ac:dyDescent="0.35">
+        <v>463289.15</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A588" s="1">
         <v>2019</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D588" s="4">
-        <v>131803.93</v>
+        <v>128724.7</v>
       </c>
       <c r="E588" s="4">
-        <v>54224.38</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:5" x14ac:dyDescent="0.35">
+        <v>70377.41</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A589" s="1">
         <v>2019</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D589" s="4">
-        <v>4836</v>
+        <v>4997.2</v>
       </c>
       <c r="E589" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="590" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="590" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A590" s="1">
         <v>2019</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D590" s="4">
-        <v>13207005.25</v>
+        <v>12623461.6</v>
       </c>
       <c r="E590" s="4">
-        <v>12683209.289999999</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11302235.43</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A591" s="1">
         <v>2019</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D591" s="4">
-        <v>7218463.5899999999</v>
+        <v>7042808.7999999998</v>
       </c>
       <c r="E591" s="4">
-        <v>6523069.0599999996</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6036756.1200000001</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A592" s="1">
         <v>2019</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D592" s="4">
-        <v>97411.55</v>
+        <v>93451.51</v>
       </c>
       <c r="E592" s="4">
-        <v>70722.17</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:5" x14ac:dyDescent="0.35">
+        <v>60978.32</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A593" s="1">
         <v>2019</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D593" s="4">
-        <v>935145.56</v>
+        <v>903782.61</v>
       </c>
       <c r="E593" s="4">
-        <v>941481.86</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:5" x14ac:dyDescent="0.35">
+        <v>890685.27</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A594" s="1">
         <v>2019</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D594" s="4">
-        <v>446559.63</v>
+        <v>407085.53</v>
       </c>
       <c r="E594" s="4">
-        <v>474865.19</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:5" x14ac:dyDescent="0.35">
+        <v>430316.18</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A595" s="1">
         <v>2019</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D595" s="4">
-        <v>142123.79999999999</v>
+        <v>131803.93</v>
       </c>
       <c r="E595" s="4">
-        <v>50539.519999999997</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:5" x14ac:dyDescent="0.35">
+        <v>54224.38</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A596" s="1">
         <v>2019</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D596" s="4">
-        <v>4997.2</v>
+        <v>4836</v>
       </c>
       <c r="E596" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="597" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="597" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A597" s="1">
         <v>2019</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D597" s="4">
-        <v>11666462.32</v>
+        <v>13207005.25</v>
       </c>
       <c r="E597" s="4">
-        <v>12349300.76</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12683209.289999999</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A598" s="1">
         <v>2019</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D598" s="4">
-        <v>6859253.0099999998</v>
+        <v>7218463.5899999999</v>
       </c>
       <c r="E598" s="4">
-        <v>6359007</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6523069.0599999996</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A599" s="1">
         <v>2019</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D599" s="4">
-        <v>95832.58</v>
+        <v>97411.55</v>
       </c>
       <c r="E599" s="4">
-        <v>74350.45</v>
-[...2 lines deleted...]
-    <row r="600" spans="1:5" x14ac:dyDescent="0.35">
+        <v>70722.17</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A600" s="1">
         <v>2019</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D600" s="4">
-        <v>812051.03</v>
+        <v>935145.56</v>
       </c>
       <c r="E600" s="4">
-        <v>851623.36</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:5" x14ac:dyDescent="0.35">
+        <v>941481.86</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A601" s="1">
         <v>2019</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D601" s="4">
-        <v>391296.73</v>
+        <v>446559.63</v>
       </c>
       <c r="E601" s="4">
-        <v>437636.16</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:5" x14ac:dyDescent="0.35">
+        <v>474865.19</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A602" s="1">
         <v>2019</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D602" s="4">
-        <v>121600.14</v>
+        <v>142123.79999999999</v>
       </c>
       <c r="E602" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:5" x14ac:dyDescent="0.35">
+        <v>50539.519999999997</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A603" s="1">
         <v>2019</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D603" s="4">
-        <v>4836</v>
+        <v>4997.2</v>
       </c>
       <c r="E603" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="604" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="604" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A604" s="1">
         <v>2019</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D604" s="4">
-        <v>12597211.390000001</v>
+        <v>11666462.32</v>
       </c>
       <c r="E604" s="4">
-        <v>11914152.640000001</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12349300.76</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A605" s="1">
         <v>2019</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D605" s="4">
-        <v>7224501.7699999996</v>
+        <v>6859253.0099999998</v>
       </c>
       <c r="E605" s="4">
-        <v>6554950.5199999996</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6359007</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A606" s="1">
         <v>2019</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D606" s="4">
-        <v>99974.58</v>
+        <v>95832.58</v>
       </c>
       <c r="E606" s="4">
-        <v>64521.86</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:5" x14ac:dyDescent="0.35">
+        <v>74350.45</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A607" s="1">
         <v>2019</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D607" s="4">
-        <v>845335.04000000004</v>
+        <v>812051.03</v>
       </c>
       <c r="E607" s="4">
-        <v>740833.97</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:5" x14ac:dyDescent="0.35">
+        <v>851623.36</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A608" s="1">
         <v>2019</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D608" s="4">
-        <v>401637.48</v>
+        <v>391296.73</v>
       </c>
       <c r="E608" s="4">
-        <v>394335.75</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:5" x14ac:dyDescent="0.35">
+        <v>437636.16</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A609" s="1">
         <v>2019</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D609" s="4">
-        <v>136613.13</v>
+        <v>121600.14</v>
       </c>
       <c r="E609" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="610" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="610" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A610" s="1">
         <v>2019</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D610" s="4">
-        <v>4997.2</v>
+        <v>4836</v>
       </c>
       <c r="E610" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="611" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="611" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A611" s="1">
         <v>2019</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C611" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D611" s="4">
-        <v>11764536.93</v>
+        <v>12597211.390000001</v>
       </c>
       <c r="E611" s="4">
-        <v>11434901.529999999</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11914152.640000001</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A612" s="1">
         <v>2019</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D612" s="4">
-        <v>6508047.1699999999</v>
+        <v>7224501.7699999996</v>
       </c>
       <c r="E612" s="4">
-        <v>6311366.6100000003</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6554950.5199999996</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A613" s="1">
         <v>2019</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D613" s="4">
-        <v>88755</v>
+        <v>99974.58</v>
       </c>
       <c r="E613" s="4">
-        <v>68338.759999999995</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:5" x14ac:dyDescent="0.35">
+        <v>64521.86</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A614" s="1">
         <v>2019</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D614" s="4">
-        <v>737271.12</v>
+        <v>845335.04000000004</v>
       </c>
       <c r="E614" s="4">
-        <v>896766.65</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:5" x14ac:dyDescent="0.35">
+        <v>740833.97</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A615" s="1">
         <v>2019</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D615" s="4">
-        <v>350661.35</v>
+        <v>401637.48</v>
       </c>
       <c r="E615" s="4">
-        <v>449815.49</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:5" x14ac:dyDescent="0.35">
+        <v>394335.75</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A616" s="1">
         <v>2019</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D616" s="4">
-        <v>124611.84</v>
+        <v>136613.13</v>
       </c>
       <c r="E616" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="617" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="617" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A617" s="1">
         <v>2019</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D617" s="4">
-        <v>4512.6499999999996</v>
+        <v>4997.2</v>
       </c>
       <c r="E617" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="618" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="618" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A618" s="1">
         <v>2019</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D618" s="4">
-        <v>12316511.960000001</v>
+        <v>11764536.93</v>
       </c>
       <c r="E618" s="4">
-        <v>10663365.380000001</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:5" x14ac:dyDescent="0.35">
+        <v>11434901.529999999</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A619" s="1">
         <v>2019</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D619" s="4">
-        <v>7216686.7199999997</v>
+        <v>6508047.1699999999</v>
       </c>
       <c r="E619" s="4">
-        <v>6814720.0700000003</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:5" x14ac:dyDescent="0.35">
+        <v>6311366.6100000003</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A620" s="1">
         <v>2019</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D620" s="4">
-        <v>97995.15</v>
+        <v>88755</v>
       </c>
       <c r="E620" s="4">
-        <v>111825.27</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:5" x14ac:dyDescent="0.35">
+        <v>68338.759999999995</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A621" s="1">
         <v>2019</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D621" s="4">
-        <v>862446.1</v>
+        <v>737271.12</v>
       </c>
       <c r="E621" s="4">
-        <v>762938.59</v>
-[...2 lines deleted...]
-    <row r="622" spans="1:5" x14ac:dyDescent="0.35">
+        <v>896766.65</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A622" s="1">
         <v>2019</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D622" s="4">
-        <v>447227.92</v>
+        <v>350661.35</v>
       </c>
       <c r="E622" s="4">
-        <v>416835.45</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:5" x14ac:dyDescent="0.35">
+        <v>449815.49</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A623" s="1">
         <v>2019</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D623" s="4">
-        <v>134115.26999999999</v>
+        <v>124611.84</v>
       </c>
       <c r="E623" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="624" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="624" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A624" s="1">
         <v>2019</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D624" s="4">
+        <v>4512.6499999999996</v>
+      </c>
+      <c r="E624" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A625" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D625" s="4">
+        <v>12316511.960000001</v>
+      </c>
+      <c r="E625" s="4">
+        <v>10663365.380000001</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A626" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D626" s="4">
+        <v>7216686.7199999997</v>
+      </c>
+      <c r="E626" s="4">
+        <v>6814720.0700000003</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A627" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D627" s="4">
+        <v>97995.15</v>
+      </c>
+      <c r="E627" s="4">
+        <v>111825.27</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A628" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D628" s="4">
+        <v>862446.1</v>
+      </c>
+      <c r="E628" s="4">
+        <v>762938.59</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A629" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D629" s="4">
+        <v>447227.92</v>
+      </c>
+      <c r="E629" s="4">
+        <v>416835.45</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A630" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B630" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" s="4">
+        <v>134115.26999999999</v>
+      </c>
+      <c r="E630" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A631" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D631" s="4">
         <v>4996.1499999999996</v>
       </c>
-      <c r="E624" s="4">
+      <c r="E631" s="4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E9FBAB135A5EB5479F9BE12B6426D672" ma:contentTypeVersion="2" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="11593214518fd1d3cb3243b829fedced">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8fe1c16efe5f0484729eea2544e59a11" ns3:_="">
     <xsd:import namespace="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11321,88 +11431,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB3BAE83-8086-489C-A021-6CE755F70549}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1739F9-8248-4DA2-82CF-C4AFFEBC9554}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46648597-C96B-4C2D-BCD3-8F683EE614BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="14c78b3a-b1eb-434b-8e88-9a4e7a7b5eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1739F9-8248-4DA2-82CF-C4AFFEBC9554}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Receita</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SERGIPEGAS</Company>